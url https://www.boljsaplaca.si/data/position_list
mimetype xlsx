--- v2 (2026-02-25)
+++ v3 (2026-04-13)
@@ -12,62 +12,62 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2756">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2870">
   <si>
     <t>Seznam delovnih mest v pregledu plač</t>
   </si>
   <si>
     <t>www.boljsaplaca.si</t>
   </si>
   <si>
     <t>Posodobljeno v</t>
   </si>
   <si>
-    <t>02/2026</t>
+    <t>04/2026</t>
   </si>
   <si>
     <t>Število položajev</t>
   </si>
   <si>
     <t>category_name_en</t>
   </si>
   <si>
     <t>category_name_sl</t>
   </si>
   <si>
     <t>position_name_en</t>
   </si>
   <si>
     <t>position_name_sl</t>
   </si>
   <si>
     <t>job_description_en</t>
   </si>
   <si>
     <t>job_description_sl</t>
   </si>
   <si>
     <t>Administration</t>
   </si>
@@ -522,50 +522,80 @@
 * Operating towed machines such as seed drills or manure spreaders to plant, fertilize, dust, and spray crops. 
 * Loading hoppers, containers, or conveyors to feed machines with products, using forklifts, transfer augers, suction gates, shovels, or pitchforks. 
 * Spraying fertilizer or pesticide solutions to control insects, fungus and weed growth, and diseases, using hand sprayers. 
 * Mixing specified materials or chemicals, and dump solutions, powders, or seeds into planter or sprayer machinery. 
 * Irrigating soil, using portable pipes or ditch systems, and maintaining ditches or pipes and pumps. 
 * Directing and monitoring the activities of work crews engaged in planting, weeding, or harvesting activities. 
 * Loading and unloading crops or containers of materials, manually or using conveyors, handtrucks, forklifts, or transfer augers. 
 * Weighing crop-filled containers, and record weights and other identifying information. </t>
   </si>
   <si>
     <t>* Uporabljanje ali vzdrževanje opreme, ki se uporablja v kmetijski proizvodnji, kot so traktorji, kombajni in namakalna oprema.
 * Opazovanje in prisluškovanje delovanju strojev za odkrivanje okvar opreme.
 * Pritrjevanje kmetijskih orodij, kot so plugi, diskovi, škropilniki ali kombajni, na traktorje z vijaki in ročnimi orodji.
 * Voznja tovornjakov za transport pridelkov, dobav, orodja ali kmetijskih delavcev.
 * Prilagajanje, popravilo in vzdrževanje kmetijske mehanizacije ter obveščanje nadzornikov o okvarah strojev.
 * Uporabljanje vlečnih strojev, kot so sejalniki ali širitelji gnoja, za setev, gnojenje, pršenje in škropljenje pridelkov.
 * Polnjenje zabojev, zabojnikov ali transporterjev za krmljenje strojev s proizvodi, z uporabo dvigal, transportnih pogonov, sesalnih vrat, lopat ali vile.
 * Škropljenje rastlinskega đubriva ali pesticidnih raztopin za kontroliranje insektov, glivnih in plevelnih rastlin ter bolezni z uporabo ročnih škropilnikov.
 * Mešanje določenih materialov ali kemikalij ter izlivanje raztopin, praškov ali semena v stroje za setev ali škropljenje.
 * Namakanje tla z uporabo prenosnih cevi ali sistemov jarkov ter vzdrževanje jarkov ali cevi in črpalk.
 * Urejanje in nadzorovanje dejavnosti delovnih ekip, ki se ukvarjajo s setvijo, plevenjem ali spravilom pridelkov.
 * Polnjenje in izpraznjevanje zabojnikov s pridelki ali materiali, ročno ali z uporabo transporterjev, ročnih vozil, dvigal ali transportnih pogonov.
 * Tehtanje zabojnikov, napolnjenih s pridelki, in zapisovanje tež ter drugih identifikacijskih podatkov.</t>
   </si>
   <si>
+    <t>Agricultural Specialist</t>
+  </si>
+  <si>
+    <t>Specialist za kmetijstvo</t>
+  </si>
+  <si>
+    <t>* Preparing soil for planting and sowing through plowing, fertilization, and irrigation.
+* Sowing grains and industrial crops, as well as planting vegetables in prepared fields.
+* Protecting crops from diseases and pests through spraying and dusting with fungicides and pesticides.
+* Harvesting mature crops such as grains, rye, and barley, or gathering root vegetables like potatoes, corn, beets, and tobacco.
+* Classifying, storing, and dispatching harvested products to market.
+* Monitoring crop growth and development, ensuring optimal conditions for yield.
+* Implementing sustainable agricultural practices to enhance soil health and productivity.
+* Collaborating with agronomists and other specialists to improve farming techniques and crop varieties.
+* Keeping accurate records of planting schedules, crop yields, and pesticide applications.
+* Staying updated on agricultural trends, technologies, and regulations to ensure compliance and innovation in farming practices.</t>
+  </si>
+  <si>
+    <t>* Pripravljanje tal za sajenje in sejanje s pomočjo oranja, gnojenja in namakanja.
+* Sejanje žit in industrijskih rastlin, pa tudi sadjenje zelenjave na pripravljenih poljih.
+* Zaščita rastlin pred boleznimi in škodljivci s pomočjo škropljenja in zapraševanja s fungicidi in pesticidi.
+* Žetev zrelih rastlin, kot so žita, rž in ječmen, ali pobiranje korenaste zelenjave, kot so krompir, koruza, redkve in tobak.
+* Razvrščanje, shranjevanje in pošiljanje žetvenih proizvodov na trg.
+* Spremljanje rasti in razvoja rastlin, zagotavljanje optimalnih pogojev za pridelavo.
+* Uvajanje trajnostnih kmetijskih praks za izboljšanje zdravja tal in produktivnosti.
+* Sodelovanje z agronomi in drugimi specialisti za izboljšanje kmetijskih tehnik in sort rastlin.
+* Vodenje točnih evidenc o sajnih razporedih, pridelavi rastlin in uporabi pesticidov.
+* Vzdrževanje spretnosti glede kmetijskih trendov, tehnologij in predpisov za zagotavljanje skladnosti in inovativnosti v kmetijskih praksah.</t>
+  </si>
+  <si>
     <t>Agricultural Technician</t>
   </si>
   <si>
     <t>Kmetijski tehnik</t>
   </si>
   <si>
     <t>* Responsibility for planting, spraying, collecting, storing and selling agricultural products.
 * Operating agricultural machinery and equipment and keeping them in working order.
 * Collecting the samples of crops and livestock.
 * Conducting experiments aimed at increasing the fertility of crops, livestock performance and their resistance to disease and pests.
 * Keeping records of discovered facts, their analysing and drawing conclusions.
 * Cleaning and sterilising the laboratory and laboratory equipment.</t>
   </si>
   <si>
     <t>* Odgovornost za sajenje, škropljenje, pobiranje, skladiščenje in prodajo kmetijskih proizvodov.
 * Uporaba kmetijskih strojev in opreme ter njihovo vzdrževanje v delovnem stanju.
 * Pobiranje vzorcev rastlin in živali.
 * Opravljanje poskusov, namenjenih povečanju plodnosti rastlin, delovanju živine in njihovi odpornosti proti boleznim in škodljivcem.
 * Vodenje zapiskov o ugotovljenih dejstvih, njihova analiza in sklepanje.
 * Čiščenje in sterilizacija laboratorija in laboratorijske opreme.</t>
   </si>
   <si>
     <t>Agricultural Technologist</t>
   </si>
   <si>
@@ -995,50 +1025,76 @@
   <si>
     <t>* Nanšanje ličil na filmske in gledališke igralce, statistov in druge izvajalce v filmih in gledaliških predstavah.
 * Oblikovanje moških in ženskih frizur glede na scenarij.
 * Ustvarjanje posebnih učinkov (staranje, podplutbe, rane ipd.) z uporabo ličil.
 * Izdelava čopkov in podobnih izdelkov.
 * Izdelava mavčnih kalupov obrazov in/ali glav.
 * Izdelava lateksnih in silikonskih mask iz kalupov obrazov in/ali glav.</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t xml:space="preserve">* Posing in front of the lenses of photographers, following their instructions. 
 * Viewing of clothes, products etc.
 * Performing in TV adverts.
 * Cooperation with visagists, hair dressers and clothes stylists.
 * Transferring to castings and places of photographing.
 </t>
   </si>
   <si>
     <t>* Poziranje pred objektivom fotografjev, upoštevanje njihovih navodil.
 * Ogled oblačil, izdelkov itd.
 * Igranje v televizijskih oglasih.
 * Sodelovanje z ličnimi oblikovalci, frizerji in stilisti oblačil.
 * Premikanje na kastinge in lokacije slikanja.</t>
+  </si>
+  <si>
+    <t>Museum Specialist</t>
+  </si>
+  <si>
+    <t>Muzejski strokovnjak</t>
+  </si>
+  <si>
+    <t>Management, registration, and protection of collection items.
+Professional processing and cataloguing of artefacts.
+Creation and implementation of exhibition projects.
+Scientific research activities in the relevant field.
+Preparation of educational and outreach materials and lectures.
+Methodological guidance in acquiring new collections.
+Collaboration with professional institutions.
+Supervision of storage conditions and conservation processes.</t>
+  </si>
+  <si>
+    <t>Upravljanje, evidentiranje in zaščita muzejskih predmetov.
+Strokovna obdelava in katalogizacija predmetov.
+Priprava in izvedba razstavnih projektov.
+Znanstvenoraziskovalno delo na ustreznem področju.
+Priprava poljudnih gradiv in predavanj.
+Metodično usmerjanje pri pridobivanju novih zbirk.
+Sodelovanje s strokovnimi institucijami.
+Nadzor nad pogoji hrambe in konserviranja.</t>
   </si>
   <si>
     <t>Photographer</t>
   </si>
   <si>
     <t>Fotograf</t>
   </si>
   <si>
     <t>* Photographing people, animals, objects, landscapes etc.
 * Using analogue and digital cameras, lenses, lighting equipment, filters, conversion lenses, etc.
 * Instructing people during photo shoots.
 * Editing photographs using computer technology.
 * Developing cine films, printing photographs.</t>
   </si>
   <si>
     <t>* Fotografiranje ljudi, živali, predmetov, pokrajin itd.
 * Uporaba analognih in digitalnih fotoaparatov, objektiva, osvetlitvene opreme, filtrov, konverzijskih leč itd.
 * Navodila osebam med fotografskimi snemanji.
 * Urejanje fotografij z uporabo računalniške tehnologije.
 * Razvijanje filmskih režij, tiskanje fotografij.</t>
   </si>
   <si>
     <t>Restorer/Conservator</t>
   </si>
   <si>
@@ -2409,51 +2465,51 @@
 * Implementing promotional strategies and marketing campaigns to drive online sales.
 * Analyzing sales data and website traffic to identify trends and improve performance.
 * Collaborating with the marketing team to enhance the online presence of the shop.
 * Maintaining accurate records of sales, returns, and customer interactions.
 * Ensuring compliance with e-commerce regulations and standards for online sales.
 * Utilizing e-commerce platforms and software to streamline operations and improve efficiency.
 * Providing regular reports on performance metrics and suggesting improvements.
 * Assisting with the development and maintenance of the online shop’s user interface for optimal customer engagement.</t>
   </si>
   <si>
     <t>* Nadzorovanje vsakodnevnih operacij spletnega trgovine, zagotavljanje gladke izkušnje za stranke.
 * Upravljanje seznamov izdelkov, vključno z dodajanjem novih izdelkov, posodabljanjem opisov in optimizacijo slik.
 * Spremljanje zalog in koordinacija z dobavitelji za ponovno zaloganje izdelkov po potrebi.
 * Obravnavanje naročil strank in zagotavljanje pravočasne dostave in pošiljanja.
 * Ravnanje s strankami terk vprašanj in reševanje problemov prek elektronske pošte, klepeta in telefona na profesionalen način.
 * Izvajanje promocijskih strategij in marketinških kampanj za spodbujanje spletnih prodaj.
 * Analiza podatkov o prodaji in trafiku spletnega mesta za oblikovanje trendov in izboljšanje delovanja.
 * Sodelovanje z marketinško ekipo za izboljšanje spletnega prisotnosti trgovine.
 * Vodenje točnih evidenc o prodaji, vračila in interakcijah s strankami.
 * Zagotavljanje skladnosti z e-semestralskimi predpisi in standardi za spletne prodaje.
 * Uporaba spletnih platform in programskih rešitev za optimizacijo operacij in izboljšanje učinkovitosti.
 * Zagotavljanje rednih poročil o kazalnikih uspešnosti in predlogih za izboljšave.
 * Pomoč pri razvoju in vzdrževanju uporabniškega vmesnika spletnega trgovine za optimalno angažiranje strank.</t>
   </si>
   <si>
-    <t>Product Marketing Manager</t>
+    <t>Product Manager</t>
   </si>
   <si>
     <t>* Creating business solutions, processes and business models.
 * Processing technical and price proposals.
 * Designing and implementing measures for development.
 * Promoting the sale of products with respect to technical and procedural aspects and relations with suppliers.
 * Managing the relative technical and commercial documentation.
 * Analysing market conditions, processing the results of market analysis, providing regular reports on the results and their presentation.
 * Cooperating with business and technical section of the company.
 * Representing the company in meetings with business partners and other entities.</t>
   </si>
   <si>
     <t>* Razvijanje poslovnih rešitev, procesov in poslovnih modelov.
 * Obravnavanje tehničnih in cenovnih predlogov.
 * Oblikovanje in izvajanje ukrepov za razvoj.
 * Spodbujanje prodaje izdelkov z vidika tehničnih in postopkovnih vidikov ter odnosov s ponudniki.
 * Upravljanje s pripadajočo tehnično in komercialno dokumentacijo.
 * Analiza tržnih razmer, obdelava rezultatov tržne analize, izdelava rednih poročil o rezultatih in njihova predstavitev.
 * Sodelovanje z poslovnim in tehničnim odsekom podjetja.
 * Predstavljanje podjetja na sestankih z poslovnimi partnerji in drugimi subjekti.</t>
   </si>
   <si>
     <t>Retail Store Manager</t>
   </si>
   <si>
@@ -2904,50 +2960,88 @@
 * Opravljanje nalog, ki so vključene v ustanovitev objektov.</t>
   </si>
   <si>
     <t>Civil Engineer</t>
   </si>
   <si>
     <t>Inženir gradbeništva</t>
   </si>
   <si>
     <t>* Completing preparatory, technical, project and other construction and construction-technical documentation for the authorisation of constructions, their alterations, and maintenance work.
 * Completing partial documentation for territorial plans.
 * Completing documentation for the assessment of the impact of construction work on the environment.
 * Providing the technical and economic consulting services (expert opinions, surveys, estimates, etc.).
 * Performing construction measurements and construction diagnostics.
 * Providing professional author's supervision regarding the construction work in accordance with the approved project documentation.
 * Representation investor during the preparation and provision of construction works.</t>
   </si>
   <si>
     <t>* Izdelava pripravljalne, tehnične, projektno tehnične in druge gradbene ter gradbeno-tehnične dokumentacije za dovoljenje gradnje objektov, njihove spremembe ter vzdrževalnih del.
 * Izdelava delne dokumentacije za občinske in druge prostorske načrte.
 * Izdelava dokumentacije za oceno vpliva gradbenih del na okolje.
 * Zagotavljanje tehničnih in ekonomskih svetovalnih storitev (strokovna mnenja, raziskave, ocene, itd.).
 * Izvedba gradbenih meritev in gradbene diagnostike.
 * Zagotavljanje strokovnega avtorskega nadzora glede gradbenih del v skladu z odobrenimi projektnimi dokumenti.
 * Predstavitev naročnika med pripravo in zagotavljanjem gradbenih del.</t>
+  </si>
+  <si>
+    <t>Civil Engineer for Public Procurement</t>
+  </si>
+  <si>
+    <t>Gradbeni inženir za javna naročila</t>
+  </si>
+  <si>
+    <t>* Preparing and submitting competitive bids for construction projects.
+* Analyzing project requirements and specifications to determine bid scope.
+* Collaborating with project managers, engineers, and other stakeholders to gather necessary information.
+* Conducting cost analysis and estimating project expenses to create accurate bid proposals.
+* Researching and identifying potential subcontractors and suppliers for project needs.
+* Ensuring compliance with legal and regulatory requirements in bid submissions.
+* Presenting bids to clients and addressing any inquiries or concerns.
+* Maintaining records of bids submitted and outcomes for future reference.
+* Monitoring industry trends and competitor activities to enhance bidding strategies.
+* Participating in negotiations with clients and stakeholders to secure contracts.
+* Assisting in the development of project schedules and resource allocation.
+* Providing support during the project execution phase to ensure adherence to bid specifications.
+* Contributing to the continuous improvement of bidding processes and methodologies.
+* Attending industry conferences and networking events to promote the company and gather insights.</t>
+  </si>
+  <si>
+    <t>* Priprava in oddaja konkurenčnih ponudb za gradbene projekte.
+* Analiza zahtev in specifikacij projekta za določitev obsega ponudbe.
+* Sodelovanje s projektimi voditelji, inženirji in drugimi deležniki za zbiranje potrebnih informacij.
+* Izvedba analize stroškov in ocenjevanje stroškov projekta za pripravo točnih predlogov ponudb.
+* Raziskovanje in prepoznavanje potencialnih podizvajalcev in dobaviteljev za potrebe projekta.
+* Zagotavljanje skladnosti s pravnimi in regulativnimi zahtevami pri oddaji ponudb.
+* Predstavitev ponudb strankam in odgovarjanje na njihova vprašanja ali pomisleke.
+* Vodenje evidenc o oddanih ponudbah in rezultatih za kasnejšo referenco.
+* Spremljanje trendov v industriji in dejavnosti konkurentov za izboljšanje strategij oddaje ponudb.
+* Udeležba pri pogajanjih s strankami in deležniki za zagotavljanje pogodb.
+* Sodelovanje pri razvoju časovnih razporedov projektov in dodeljevanju virov.
+* Zagotavljanje podpore med fazo izvajanja projekta za zagotavljanje skladnosti s specifikacijami ponudbe.
+* Prispevanje k stalnemu izboljševanju postopkov in metodologije oddaje ponudb.
+* Udeležba na konferencah in mrežnih dogodkih v industriji za promocijo podjetja in zbiranje vpogledov.</t>
   </si>
   <si>
     <t>Construction Estimator</t>
   </si>
   <si>
     <t>Ocenjevalec gradnje</t>
   </si>
   <si>
     <t>* Collection and analysis of partial data entering the final value of the construction costs of the works.
 * Examination of preliminary architectural drawings and engineering plans.
 * Attendance at construction sites, checking the availability of utilities.
 * Determining the amount of building materials and labour needed to construct the works.
 * Compilation of estimates taking into account all inputs and factors affecting the final cost value.
 * Drafting of final bids.
 * Providing advice on the profitability of construction projects.</t>
   </si>
   <si>
     <t>* Zbiranje in analiza delnih podatkov, ki vstopajo v končno vrednost gradbenih stroškov del.
 * Pregled predhodnih arhitekturnih načrtov in inženirskih načrtov.
 * Obisk gradbišč, preverjanje razpoložljivosti komunalnih storitev.
 * Določanje potrebnega količine gradbenega materiala in dela, potrebnega za izgradnjo del.
 * Sestavljanje ocen, pri čemer se upoštevajo vsi vnosi in dejavniki, ki vplivajo na končno stroškovno vrednost.
 * Priprava končnih ponudb.
 * Zagotavljanje nasvetov o donosnosti gradbenih projektov.</t>
   </si>
@@ -3090,50 +3184,80 @@
   <si>
     <t>Estate Agent</t>
   </si>
   <si>
     <t>Nepremičninski agent</t>
   </si>
   <si>
     <t>* Arranging for the purchase, sale and rental of real estate.
 * Searching for properties matching the requirements of the client.
 * Publication of advertisements in the media.
 * Conducting sightings of properties, preparing photographic documentation of the interior and exterior.
 * Presentation of selected properties to the clients.
 * Preparing administrative documents for the closure of the business case.
 * Managing and updating real estate portfolio and client database.</t>
   </si>
   <si>
     <t>* Urejanje nakupa, prodaje in oddaje nepremičnin.
 * Iskanje nepremičnin, ki ustrezajo zahtevam stranke.
 * Objavljanje oglasov v medijih.
 * Izvedba ogledov nepremičnin, priprava fotografske dokumentacije notranjosti in zunanjosti.
 * Predstavitev izbranih nepremičnin strankam.
 * Priprava upravno-pravnih dokumentov za zaključek poslovnega primera.
 * Upravljanje in posodabljanje portfelja nepremičnin in podatkovne zbirke strank.</t>
   </si>
   <si>
+    <t>Finishing works in constructions</t>
+  </si>
+  <si>
+    <t>Zaključna dela v gradbeništvu</t>
+  </si>
+  <si>
+    <t>* Executing finishing works in construction projects, ensuring high-quality standards and attention to detail.
+* Installing various materials such as drywall, plaster, paint, and flooring to complete interior and exterior surfaces.
+* Collaborating with architects, contractors, and other construction professionals to meet project specifications and timelines.
+* Conducting inspections of completed work to ensure compliance with safety regulations and building codes.
+* Preparing surfaces for finishing by cleaning, sanding, and applying necessary treatments.
+* Utilizing a variety of tools and equipment, including hand tools and power tools, to perform tasks efficiently and safely.
+* Maintaining a clean and organized work environment to promote safety and productivity.
+* Troubleshooting and resolving issues that arise during the finishing process.
+* Keeping accurate records of work performed and materials used for project tracking and reporting.
+* Adhering to project schedules and communicating effectively with team members to ensure timely completion of tasks.</t>
+  </si>
+  <si>
+    <t>* Izvedba zaključnih del na gradbenih projektih, zagotavljanje visoke kakovosti in pozornost do podrobnosti.
+* Vgradnja različnih materialov, kot so suha zidovina, omet, barva in talna obloga, za dokončanje notranjih in zunanjih površin.
+* Sodelovanje z arhitekti, izvajalci in drugimi gradbenimi strokovnjaki za uresničevanje projektnih specifikacij in časovnih okvirjev.
+* Opravljanje pregledov zaključenih del za zagotavljanje skladnosti z varnostnimi predpisi in gradbenimi pravili.
+* Priprava površin za zaključna dela z čiščenjem, brusenjem in uporabo potrebnih obdelav.
+* Uporaba različnega orodja in opreme, vključno z ročnimi in električnimi orodji, za učinkovito in varno izvajanje nalog.
+* Vzdrževanje čistega in organiziranega delovnega okolja za spodbujanje varnosti in produktivnosti.
+* Odpravljanje težav in reševanje problemov, ki nastanejo med zaključnim procesom.
+* Vodenje točnih zapisov o opravljenih delih in uporabljenih materialih za sledenje in poročanje o projektu.
+* Upoštevanje projektnih urnikov in učinkovito komuniciranje s člani ekipe za zagotavljanje pravovremene zaključitve nalog.</t>
+  </si>
+  <si>
     <t>Fitter/Assembler</t>
   </si>
   <si>
     <t>Monter</t>
   </si>
   <si>
     <t>* Dismantling original window and door panels, sills, garage doors, shading systems, plaster boards, formwork, etc.
 * Mounting and securing window and door panels, sills, garage doors, shading systems, plaster boards, formwork, etc.
 * Providing repairs, warranties, and after-sales service.</t>
   </si>
   <si>
     <t>* Razstavljanje izvirnih oken in vratnih panelov, pragov, garažnih vrat, senčilnih sistemov, sad Lynch in opažev itd.
 * Vgradnja in varnostna namestitev oken in vratnih panelov, pragov, garažnih vrat, senčilnih sistemov, sad Lynch in opažev itd.
 * Opravljanje popravil, garancijskihilde in poprodajne storitve.</t>
   </si>
   <si>
     <t>Floor Layer, Paver</t>
   </si>
   <si>
     <t>Parketar</t>
   </si>
   <si>
     <t>* Assessing the degree of unevenness of floors with a spirit level.
 * Eliminating the identified unevenness using a levelling screed.
 * Cutting and sawing wood flooring, laminate flooring and tiles to the required dimensions.
@@ -3551,54 +3675,54 @@
     <t>* Izvajanje potrebnih izračunov za projektiranje enostavnejše hladilne in klimatske opreme.
 * Montaža, demontaža in dokončanje hladilne in klimatske opreme.
 * Odkrivanje napak in določanje postopkov, potrebnih za njihovo odpravo.
 * Priključevanje komponent avtomatskega kontrole k hladilni in klimatski opremi.
 * Ocenjevanje objektov glede na skladnost s standardi in predpisi.</t>
   </si>
   <si>
     <t>Roofer</t>
   </si>
   <si>
     <t>Krovec</t>
   </si>
   <si>
     <t>* Calculating, plotting and fabricating sheet metal products.
 * Cutting the sheet metal plates into the required dimensions.
 * Laying a soft and hard roof covering.
 * Covering roofs, terraces, balconies, loggias, parapets, cornices, window sills, etc. with sheet metal.</t>
   </si>
   <si>
     <t>* Izračunavanje, risanje in izdelava izdelkov iz pločevin.
 * Rezanje pločevin v zahtevane dimenzije.
 * Polaganje mehke in trde strešne kritine.
 * Prekrivanje streh, teras, balkonov, loggij, parapetov, kornišev, podbojev oken itd. s pločevino.</t>
   </si>
   <si>
-    <t>Scaffolder</t>
-[...2 lines deleted...]
-    <t>Montažer odrov</t>
+    <t>Scaffolder worker</t>
+  </si>
+  <si>
+    <t>Monter gradbenih odrov</t>
   </si>
   <si>
     <t xml:space="preserve">* Putting up scaffoldings while considering the load-carrying capacity of the bed.
 * Putting up scaffoldings along the frontage of the buildings.
 * Putting up protective railings, protective nets, ladders, floors and blocks that prevent objects from falling down from the scaffolding.
 * Being responsible for building the right foundations of a scaffolding, for the correct anchoring and putting up of the scaffolding .
 * Taking apart the scaffolding and protective nets after finishing the building process.
 </t>
   </si>
   <si>
     <t>* Postavljanje odrov med upoštevanjem nosilne zmogljivosti ležišča.
 * Postavljanje odrov ob pročelju stavb.
 * Postavljanje varnostnih ograj, varnostnih mrež, lestev, tal in blokov, ki preprečujejo padanje predmetov z odra.
 * Odgovornost za postavitev pravih temeljev odra, za pravilno sidranje in postavitev odra.
 * Razkrajanje odrov in varnostnih mrež po končanem gradbenem procesu.</t>
   </si>
   <si>
     <t>Site Manager</t>
   </si>
   <si>
     <t>* Responsibility for organising, managing, and coordinating construction work and other activities on the construction site.
 * Assessing the construction work progress on a regular basis, monitoring the use of budgeted funds.* Recording all completed construction work in the construction log.
 * Taking decisions on the start and completion of construction work and other activities on the construction site and in the structure.
 * Issuing orders related to construction work, the organisation of work, and the movement of people on the construction site and in the structure. 
 * Taking the delivery of construction products, determining their suitability, and defining their placement and storage on the construction site.
@@ -3903,51 +4027,51 @@
 * Priprava in analiziranje finančnih izkazov, proračunov in napovedi.
 * Podpora procesom zaključevanja poslovnega meseca in leta.
 * Zagotavljanje skladnosti s finančnimi predpisi in notranjimi nadzori.
 * Izvedba analize odstopanj in identifikacija trendov v finančnem uspešnosti.
 * Sodelovanje z različnimi oddelki za zbiranje finančnih podatkov in ugotavljanje.
 * Pomoc pri pripravi finančnih poročil za upravo in deležnike.
 * Vzdrževanje točne finančne dokumentacije in evidenc.
 * Sodelovanje pri revizijah in zagotavljanje pravočasnih odgovorov na revizorska vprašanja.
 * Podpora pri uvajanju finančnih politik in postopkov.
 * Pomoc pri upravljanju denarnih tokov in spremljanju finančnih transakcij.
 * Zagotavljanje administrativne podpore finančnemu timu po potrebi.
 * Prispevanje k pobudam za izboljšanje procesov v finančnem oddelku.
 * Sodelovanje v profesionalnem razvoju za ostajanje usklajenega s trendi v industriji in predpisi.</t>
   </si>
   <si>
     <t>Assistant of Auditor</t>
   </si>
   <si>
     <t>Pomočnik revizorja</t>
   </si>
   <si>
     <t>* Performing economic activities (with the exception of signing a written report on the results of provided audit services) under the direction of a certified auditor.
 * Checking financial statements of customers.
 * Managing audit documentation.
 * Managing the auditor’s assistant labour book.
-* Providing co-operation to the Slovak Chamber of Auditors in case of a quality audit concerning the performance of auditing services.</t>
+* Providing co-operation to the Chamber of Auditors in case of a quality audit concerning the performance of auditing services.</t>
   </si>
   <si>
     <t>* Izvajanje ekonomskih dejavnosti (z izjemo podpisa pisnega poročila o rezultatih opravljencev revizijskih storitev) pod vodstvom certificiranega revizorja.
 * Preverjanje finančnih izkazov strank.
 * Upravljanje revizijske dokumentacije.
 * Upravljanje evidence o delu pomočnika revizorja.
 * Zagotavljanje sodelovanja Slovaški komori revizorjev v primeru kvalitetne revizije v zvezi z izvajanjem revizijskih storitev.</t>
   </si>
   <si>
     <t>Assistant to a Tax Advisor</t>
   </si>
   <si>
     <t>Pomočnik davčnega svetovalca</t>
   </si>
   <si>
     <t>* Performing economic activities under the guidance of a certified tax consultant.
 * Preparing tax opinions in the Slovak and/or a foreign language.
 * Calculating the income tax of natural and legal persons.
 * Preparing tax returns for the income tax of natural and legal persons, VAT, property tax, car tax and excise duty.
 * Registering taxpayers at the relevant tax authorities.
 * Communicating with the clients of the company and representatives of the tax administration.</t>
   </si>
   <si>
     <t>* Opravljanje ekonomskih dejavnosti pod vodstvom pooblaščenega davčnega svetovalca.
 * Pripravljanje davčnih mnenj v slovaškem in/ali tujem jeziku.
@@ -4571,50 +4695,83 @@
   <si>
     <t>Tax Advisor</t>
   </si>
   <si>
     <t>Davčni svetovalec</t>
   </si>
   <si>
     <t>* Providing advice in matters of taxes, levies, fees, tax proceedings of tax authorities and municipal authorities.
 * Completing expert opinions, instructions and recommendations.
 * Completing, verifying and checking the tax returns.
 * Attending to tax inspections, tax audits and similar specific projects.
 * Cooperating with a team of tax advisors in solving difficult problems.
 * Implementing the tax planning and optimising of tax obligations.
 * Representing clients in tax proceedings.
 * Attending to internal and external trainings.</t>
   </si>
   <si>
     <t>* Zagotavljanje svetovanja v zvezah z davki, pristojbinami, taksami, davčnimi postopki davčnih organov in občinskih oblasti.
 * Izdelovanje strokovnih mnenj, navodil in priporočil.
 * Izdelovanje, preverjanje in kontrola davčnih prijav.
 * Sodelovanje pri davčnih pregledih, davčnih revizijah in podobnih posebnih projektih.
 * Sodelovanje z ekipo davčnih svetovalcev pri reševanju težavnih problemov.
 * Izvajanje davčnega planiranja in optimiranja davčnih obveznosti.
 * Predstavljanje klientov v davčnih postopkih.
 * Udeležba na notranjih in zunanjih usposabljanjih.</t>
+  </si>
+  <si>
+    <t>Treasury specialist</t>
+  </si>
+  <si>
+    <t>* Continuous provision of internal and external financing according to the organization's needs
+* Drawing up financial plans and proposing the most suitable ways and methods to ensure the necessary volume of funds
+* Analysis of developments on the financial and capital markets and the possibilities of financing, especially from financial institutions
+* Management of relations with financial institutions and selection of suitable financing instruments
+* Preparation of funds to ensure operational, project and investment financing of the organization
+* Financial risk management; elimination of financial risks with the help of hedging instruments
+* Financial planning, modeling and prediction of cash flow from operating and investment activities
+* Monitoring and control of the development, especially of receivables, liabilities and their impact on the overall cash-flow
+* Keeping records of drawn loans, leasing financing, important liabilities and receivables, etc.
+* Initiation of risk management rules for the prevention and reduction of receivables (credit policy, control processes, customer verification)
+* Account management, cash pooling and management of the company's payment system
+* Effective placement / investment of financial surpluses of management
+* External communication with relevant authorities and organizations - acquisition, analysis and monitoring of data obtained from financial organizations, investment banks, state authorities, etc.</t>
+  </si>
+  <si>
+    <t>* Neprekinjeno zagotavljanje notranjega in zunanjega financiranja glede na potrebe organizacije
+* Izdelava finančnih načrtov in predlaganje najprimernejših načinov in metod za zagotavljanje potrebnega obsega sredstev
+* Analiza dogajanja na finančnih in kapitalskih trgih ter možnosti financiranja, predvsem pri finančnih institucijah
+* Vodenje odnosov s finančnimi institucijami in izbira ustreznih instrumentov financiranja
+* Priprava sredstev za zagotovitev operativnega, projektnega in investicijskega financiranja organizacije
+* Upravljanje finančnih tveganj; odpravljanje finančnih tveganj s pomočjo instrumentov varovanja pred tveganjem
+* Finančno načrtovanje, modeliranje in napovedovanje denarnih tokov iz poslovnih in investicijskih aktivnosti
+* Spremljanje in nadzor gibanja predvsem terjatev, obveznosti in njihovega vpliva na celoten denarni tok
+* Vodenje evidence črpanih kreditov, leasing financiranja, pomembnejših obveznosti in terjatev ipd.
+* Uvedba pravil upravljanja s tveganji za preprečevanje in zmanjševanje terjatev (kreditna politika, kontrolni procesi, preverjanje strank)
+* Vodenje računa, cash pooling in upravljanje plačilnega sistema podjetja
+* Učinkovito plasiranje / investiranje finančnih presežkov upravljanja
+* Zunanja komunikacija z ustreznimi organi in organizacijami - pridobivanje, analiza in spremljanje podatkov pridobljenih od finančnih organizacij, investicijskih bank, državnih organov itd.</t>
   </si>
   <si>
     <t>VAT specialist</t>
   </si>
   <si>
     <t>Specialist za DDV</t>
   </si>
   <si>
     <t>* Preparation and submission of tax returns
 * Summary statements
 * Analysis, reporting
 * Tracking changes in the area of taxes and their interpretation and implementation in the company's systems
 * Cooperation on the creation and updating of the company's methodological instructions in the area of taxes
 * Collaboration on projects and process improvement
 * Communication with other institutions during audits, preparation of documents</t>
   </si>
   <si>
     <t>* Priprava in oddaja davčnih napovedi
 * Povzetki izjav
 * Analiza, poročanje
 * Sledenje spremembam na področju davkov ter njihova interpretacija in implementacija v sisteme podjetja
 * Sodelovanje pri izdelavi in posodabljanju metodoloških navodil družbe na področju davkov
 * Sodelovanje pri projektih in izboljšanje procesov
 * Komunikacija z drugimi institucijami med revizijami, priprava dokumentov</t>
   </si>
@@ -5910,53 +6067,50 @@
 * Zagotavljanje svetovanja in nasvetov strankam in iščem delo.
 * Redno komuniciranje z dodeljenimi strankami.</t>
   </si>
   <si>
     <t>HR Coordinator</t>
   </si>
   <si>
     <t>HR koordinator</t>
   </si>
   <si>
     <t>* managing the assigned project, selecting employees
 * taking care of, coordinating and being responsible for the assigned employees
 * communication with the representatives of the employer
 * checking attendance, preparing wage documents</t>
   </si>
   <si>
     <t>* upravljanje dodeljenega projekta in izbira zaposlenih
 * skrb, usklajevanje in odgovornost za dodeljene zaposlene
 * komunikacija z zastopniki delodajalca
 * preverjanje prisotnosti, priprava plačnih dokumentov</t>
   </si>
   <si>
     <t>HR Generalist</t>
   </si>
   <si>
-    <t>Upravljanje s človeškimi viri</t>
-[...1 lines deleted...]
-  <si>
     <t>* Providing advice to line managers and employees concerning the Labour Code and related legislation.
 * Responsibility for the identification of the staffing need and recruitment of new employees.
 * Managing the personnel administration.
 * Ensuring the further development and education of employees.
 * Reporting the results to the management of the company.
 * Preparing documents for the wage department.</t>
   </si>
   <si>
     <t>* Svetovalno delo za vodje oddelkov in zaposlene v zvezi z Zakonom o delovnih razmerjih in z njim povezano zakonodajo.
 * Odgovornost za identifikacijo kadrovske potrebe in novačenje novih zaposlenih.
 * Upravljanje s kadrovsko upravo.
 * Zagotavljanje nadaljnjega razvoja in izobraževanja zaposlenih.
 * Poročanje o rezultatih vodstvu podjetja.
 * Priprava dokumentov za plačilno službo.</t>
   </si>
   <si>
     <t>HR Officer</t>
   </si>
   <si>
     <t>Kadrovski referent</t>
   </si>
   <si>
     <t>* Defining qualification prerequisites for specific work positions.
 * Responsibility for the contents of recruitment advertisements and its communication in the mass media.
 * Holding personal interviews with employment candidates.
@@ -6073,50 +6227,74 @@
 * Zagotavljanje tehnične podpore strankam.</t>
   </si>
   <si>
     <t>ABAP Programmer</t>
   </si>
   <si>
     <t>ABAP programer</t>
   </si>
   <si>
     <t>* Developing complex computer applications and/or separate modules in the ABAP programming language.
 * Analysing customer requirements and assessing the potential risks and related technical issues.
 * Participating in the creation of technical specifications.
 * Handing over completed work to clients/testers for testing purposes.
 * Determining and correcting functional and security errors in the source code.
 * Handing over completed software applications to clients, project managers, etc.
 * Providing technical support to clients.</t>
   </si>
   <si>
     <t>* Razvijanje kompleksnih računalniških aplikacij in/ali ločenih modulov v programskem jeziku ABAP.
 * Analiza zahtev strank in ocenjevanje morebitnih tveganj in povezanih tehničnih težav.
 * Sodelovanje pri ustvarjanju tehničnih specifikacij.
 * Predaja dokončanega dela strankam/testerjem za namene testiranja.
 * Ugotavljanje in popravljanje funkcionalnih in varnostnih napak v izvorni kodi.
 * Predaja dokončanih programskih aplikacij strankam, vodjem projektov itd.
 * Zagotavljanje tehnične podpore strankam.</t>
+  </si>
+  <si>
+    <t>Agile Coach</t>
+  </si>
+  <si>
+    <t>Agile coach</t>
+  </si>
+  <si>
+    <t>Implementing agile principles within teams and the organization.
+Coaching Scrum Masters, Product Owners, and development teams.
+Facilitating retrospectives, workshops, and agile ceremonies.
+Assessing team maturity and proposing improvements.
+Removing obstacles that hinder agile ways of working.
+Educating teams on agile frameworks (Scrum, Kanban, SAFe).
+Supporting a culture of continuous improvement.</t>
+  </si>
+  <si>
+    <t>Uvajanje agilnih načel v timih in organizaciji.
+Koučiranje Scrum Masterjev, Product Ownerjev in razvojnih ekip.
+Fasilitacija retrospektiv, delavnic in agilnih ceremonij.
+Ocenjevanje zrelosti ekipe in predlaganje izboljšav.
+Odstranjevanje ovir, ki ovirajo agilno delovanje.
+Izobraževanje ekip o agilnih okvirih (Scrum, Kanban, SAFe).
+Podpora kulturi nenehnega izboljševanja.</t>
   </si>
   <si>
     <t>AI Engineer</t>
   </si>
   <si>
     <t>Inženir umetne inteligence</t>
   </si>
   <si>
     <t>* Design, development and implementation of artificial intelligence and machine learning models.
 * Data processing and analysis, including dataset preparation, cleaning and annotation.
 * Development of algorithms for prediction, classification, image/speech recognition or natural language processing (NLP).
 * Integration of AI solutions into existing products, systems or cloud infrastructure.
 * Optimization of models in terms of performance, accuracy and computational resource requirements.
 * Collaboration with data analysts, software developers and business teams in defining requirements and goals.
 * Monitoring AI/ML trends and innovations and applying them in practice.
 * Documentation of procedures, solutions and experiment results.</t>
   </si>
   <si>
     <t>* Načrtovanje, razvoj in implementacija modelov umetne inteligence in strojnega učenja.
 * Obdelava in analiza podatkov, vključno s pripravo podatkovnih nizov, čiščenjem in anotacijo podatkov.
 * Razvoj algoritmov za napovedovanje, klasifikacijo, prepoznavanje slike/govora ali obdelavo naravnega jezika (NLP).
 * Integracija AI rešitev v obstoječe izdelke, sisteme ali oblačno infrastrukturo.
 * Optimizacija modelov glede na zmogljivost, natančnost in zahtevnost računalniških virov.
 * Sodelovanje z analitiki podatkov, razvijalci programske opreme in poslovnimi ekipami pri določanju zahtev in ciljev.
 * Spremljanje trendov in novosti na področju AI/ML ter njihova uporaba v praksi.
@@ -7036,50 +7214,74 @@
   <si>
     <t>Objective-C Programmer</t>
   </si>
   <si>
     <t>Objective-C razvijalec</t>
   </si>
   <si>
     <t>* Developing mobile applications for the iOS platform and for devices with the iOS operating system (iPhone, iPad etc.).
 * Analysing customer requirements and assessing the potential risks and related technical issues.
 * Participating in the creation of technical specifications.
 * Handing over completed work to clients/testers for testing purposes.
 * Determining and correcting functional and security errors in the source code.
 * Handing over completed software applications to clients, project managers, etc.
 * Providing technical support to clients.</t>
   </si>
   <si>
     <t>* Razvijanje mobilnih aplikacij za platformo iOS in naprave z operacijskim sistemom iOS (iPhone, iPad itd.).
 * Analiziranje zahtev strank in ocenjevanje morebitnih tveganj in tehničnih težav.
 * Sodelovanje pri ustvarjanju tehničnih specifikacij.
 * Predaja zaključenega dela strankam/testerjem za namene preskušanja.
 * Ugotavljanje in popravljanje funkcionalnih in varnostnih napak v izvorni kodi.
 * Predaja zaključenega programskega okolja strankam, vodjem projektov itd.
 * Zagotavljanje tehnične podpore strankam.</t>
   </si>
   <si>
+    <t>Online Casino Technician</t>
+  </si>
+  <si>
+    <t>Tehnik spletnih igralnic</t>
+  </si>
+  <si>
+    <t>Managing and monitoring online gaming systems.
+Resolving incidents related to gaming software.
+Deploying updates and game configurations.
+Testing the functionality of game modules.
+Communicating with developers and game providers.
+Ensuring operational stability and performance.
+Documenting technical interventions.</t>
+  </si>
+  <si>
+    <t>Upravljanje in nadzor spletnih igralnih sistemov.
+Reševanje incidentov, povezanih z igralno programsko opremo.
+Nameščanje posodobitev in konfiguracij iger.
+Testiranje funkcionalnosti igralnih modulov.
+Komunikacija z razvijalci in ponudniki iger.
+Zagotavljanje stabilnosti in zmogljivosti sistema.
+Dokumentiranje tehničnih posegov.</t>
+  </si>
+  <si>
     <t>Oracle Programmer</t>
   </si>
   <si>
     <t>Oracle programer</t>
   </si>
   <si>
     <t>* Developing computer applications and connecting them with the Oracle database system.
 * Analysing customer requirements and assessing the potential risks and related technical issues.
 * Participating in the creation of technical specifications.
 * Handing over completed work to clients/testers for testing purposes.
 * Determining and correcting functional and security errors in the source code.
 * Handing over completed software applications to clients, project managers, etc.
 * Providing technical support to clients.</t>
   </si>
   <si>
     <t>* Razvijanje računalniških aplikacij in njihovo povezovanje s sistemom podatkovne baze Oracle.
 * Analiza zahtev strank in ocena morebitnih tveganj ter s tem povezanih tehničnih težav.
 * Sodelovanje pri oblikovanju tehničnih specifikacij.
 * Predaja dokončanega dela klientom/testerjem za namene testiranja.
 * Določanje in popravljanje funkcionalnih in varnostnih napak v izvorni kodi.
 * Predaja dokončanih programskih aplikacij klientom, vodjem projektov itd.
 * Zagotavljanje tehnične podpore klientom.</t>
   </si>
   <si>
     <t>Perl Programmer</t>
@@ -7202,78 +7404,126 @@
   <si>
     <t>* Developing and maintaining statistical software and tools using R programming language.
 * Analyzing complex datasets to extract meaningful insights and drive data-informed decision-making.
 * Collaborating with cross-functional teams to understand data requirements and deliver actionable solutions.
 * Creating data visualizations and reports to communicate findings effectively to stakeholders.
 * Writing clean, efficient, and well-documented code to ensure maintainability and scalability of projects.
 * Conducting data cleaning and preprocessing to ensure data quality and reliability.
 * Participating in code reviews and contributing to best practices in software development.
 * Staying updated with the latest advancements in R programming and data science methodologies.
 * Troubleshooting and debugging existing R applications to enhance functionality and performance.
 * Providing training and support to team members and stakeholders on R tools and techniques.</t>
   </si>
   <si>
     <t>* Razvijanje in vzdrževanje statistične programske opreme in orodij z uporabo programskega jezika R.
 * Analiza kompleksnih podatkovnih zbirk za pridobivanje pomembnih ugotovitev in sprejemanje odločitev na podlagi podatkov.
 * Sodelovanje z večfunkcijskimi skupinami pri razumevanju potreb po podatkih in dostavi ukre適nih rešitev.
 * Ustvarjanje vizualizacij podatkov in poročil za učinkovito komuniciranje ugotovitev z deležniki.
 * Pisanje čistega, učinkovitega in dobro dokumentiranega kode za zagotavljanje vzdržljivosti in razširljivosti projektov.
 * Izvedba čiščenja in predobdelave podatkov za zagotavljanje kakovosti in zanesljivosti podatkov.
 * Sodelovanje pri pregledu kode in prispevanje k najboljšim praksam pri razvoju programske opreme.
 * Posodabljanje z najnovejšimi dosežki pri programiranju v R in metodologijah podatkovne znanosti.
 * Odpravljanje napak in iskanje napak v obstoječih aplikacijah R za izboljšanje funkcionalnosti in učinkovitosti.
 * Zagotavljanje usposabljanja in podpore članom ekip in deležnikom o orodjih in tehnikah R.</t>
   </si>
   <si>
+    <t>RPA engineer</t>
+  </si>
+  <si>
+    <t>Inženir RPA</t>
+  </si>
+  <si>
+    <t>Automating processes using RPA tools (UiPath, BluePrism, Automation Anywhere).
+Modeling process flows and analyzing steps suitable for automation.
+Developing, testing, and deploying robotic scripts.
+Ensuring proper operation of RPA robots in production.
+Optimizing existing automations and resolving incidents.
+Documenting solutions and process procedures.
+Collaborating with process analysts, IT, and business departments.</t>
+  </si>
+  <si>
+    <t>Avtomatizacija procesov z RPA orodji (UiPath, BluePrism, Automation Anywhere).
+Modeliranje procesnih tokov in analiza korakov, primernih za avtomatizacijo.
+Ustvarjanje, testiranje in uvajanje robotskih skript.
+Zagotavljanje pravilnega delovanja RPA robotov v produkciji.
+Optimizacija obstoječih avtomatizacij in reševanje incidentov.
+Dokumentiranje rešitev in postopkov.
+Sodelovanje s procesnimi analitiki, IT‑jem in poslovnimi oddelki.</t>
+  </si>
+  <si>
     <t>Ruby Developer/Programmer</t>
   </si>
   <si>
     <t>Ruby Developer / Programmer</t>
   </si>
   <si>
     <t>* Collaborating with cross-functional teams to define, design, and ship new features in Ruby applications.
 * Writing clean, maintainable, and efficient code while following best practices and development standards.
 * Debugging and resolving issues in existing applications to ensure optimal performance and user experience.
 * Participating in code reviews to provide constructive feedback and improve team productivity.
 * Staying updated with emerging technologies and industry trends to enhance development processes.
 * Developing and maintaining documentation for code, processes, and applications.
 * Integrating user-facing elements with server-side logic to create seamless applications.
 * Ensuring the security and scalability of applications through rigorous testing and optimization.
 * Contributing to the continuous improvement of the development process and team collaboration.
 * Mentoring junior developers and sharing knowledge to foster a culture of learning within the team.</t>
   </si>
   <si>
     <t>* Sodelovanje z medsektorskimi ekipami pri opredeljevanju, načrtovanju in lansiranju novih funkcij v aplikacijah Ruby.
 * Pisanje čistega, vzdrževalnega in učinkovitega koda ob upoštevanju najboljših praks in standardov razvoja.
 * Odpravljanje napak in odpravljanje težav v obstoječih aplikacijah, da se zagotovi optimalna učinkovitost in uporabniška izkušnja.
 * Sodelovanje pri pregledih kode za zagotavljanje конструкtivnega povratnega odgovora in izboljšanje produkivnosti ekipe.
 * Posodabljanje sTELNih tehnologij in industrijskih trendov, da se razvoj procesov izboljša.
 * Razvoj in vzdrževanje dokumentacije za kodo, procese in aplikacije.
 * Integracija elementov, ki se obračajo na uporabnika, z logiko strežnika za ustvarjanje brezšivnih aplikacij.
 * Zagotavljanje varnosti in merske prilagodljivosti aplikacij s pomočjo temeljitih preskusov in optimizacije.
 * Prispevanje k stalnemu izboljšanju razvojnega procesa in sodelovanju ekipe.
 * Mentorstvo mlajšim razvijalcem in deljenje znanja za spodbujanje kulture učenja znotraj ekipe.</t>
+  </si>
+  <si>
+    <t>SAP consultant</t>
+  </si>
+  <si>
+    <t>SAP svetovalec / SAP konzultant</t>
+  </si>
+  <si>
+    <t>Analyzing business processes and designing solutions within SAP modules.
+Configuring the SAP system according to client requirements.
+Testing, documenting, and supporting deployment activities.
+Training users and providing expert support.
+Collaborating on data migration and integrations with other systems.
+Resolving incidents and optimizing SAP configurations.
+Supporting the development of SAP architecture and processes.</t>
+  </si>
+  <si>
+    <t>Analiza poslovnih procesov in oblikovanje rešitev v SAP modulih.
+Konfiguriranje SAP sistema glede na zahteve stranke.
+Testiranje, dokumentiranje in podpora pri uvedbi.
+Usposabljanje uporabnikov ter strokovna podpora.
+Sodelovanje pri migraciji podatkov in integracijah z drugimi sistemi.
+Reševanje incidentov in optimizacija SAP nastavitev.
+Podpora razvoju SAP arhitekture in procesov.</t>
   </si>
   <si>
     <t>SAP specialist</t>
   </si>
   <si>
     <t>Strokovnjak za SAP</t>
   </si>
   <si>
     <t>* Provide adequate user support, receive and resolve bug reports and problems.
 * Monitor the system and take measures to ensure trouble-free operation.
 * Manage assigned modules according to agreed internal standards.
 * Communicate with other departments to provide appropriate support for SAP users.
 * Contribute to the development of operational methodologies and development plans.
 * Take over new innovations as well as professional decommissioning of obsolete information systems.</t>
   </si>
   <si>
     <t>* Zagotovite ustrezno uporabniško podporo, prejemajte in odpravljajte poročila o napakah in težave.
 * Nadzirajte sistem in sprejmite ukrepe za nemoteno delovanje.
 * Upravljajte dodeljene module v skladu z dogovorjenimi internimi standardi.
 * Komunicirajte z drugimi oddelki, da zagotovite ustrezno podporo uporabnikom SAP.
 * Prispevajte k razvoju operativnih metodologij in razvojnih načrtov.
 * Prevzemite nove novosti in poklicno razgradnjo zastarelih informacijskih sistemov.</t>
   </si>
   <si>
     <t>Scrum Master</t>
@@ -7363,50 +7613,108 @@
 * Sodelovanje z IT strokovnjaki in programerji pri oblikovanju možnih rešitev.
 * Usposabljanje pri uporabi nove informacijske programske opreme.
 * Ustvarjanje kakovostne storitve za stranke in tehnične podpore.</t>
   </si>
   <si>
     <t>Software Engineer</t>
   </si>
   <si>
     <t>Tehnik programske opreme</t>
   </si>
   <si>
     <t>* Using computer and mathematical knowledge in designing, developing, and testing software.
 * Analysing customer requirements and proposing technical solutions.
 * Creating and maintaining technical documentation.
 * Developing software according to customer requirements.
 * Testing software and repairing errors.
 * Providing technical support to clients.</t>
   </si>
   <si>
     <t>* Uporaba računalniškega in matematičnega znanja pri oblikovanju, razvoju in preskušanju programske opreme.
 * Analiza potreb strank in predlaganje tehničnih rešitev.
 * Ustvarjanje in vzdrževanje tehnične dokumentacije.
 * Razvoj programske opreme v skladu s potrebami strank.
 * Preskušanje programske opreme in popravljanje napak.
 * Zagotavljanje tehnične podpore strankam.</t>
+  </si>
+  <si>
+    <t>Solution architect</t>
+  </si>
+  <si>
+    <t>Solution arhitekt</t>
+  </si>
+  <si>
+    <t>Analyzing business requirements and translating them into technical solution designs.
+Designing system architectures, integrations, data flows, and technical components.
+Preparing architectural documentation, models, and diagrams.
+Selecting technologies and defining technical standards and best practices.
+Collaborating with developers, testers, business analysts, and the infrastructure team during implementation.
+Consulting design proposals with stakeholders and presenting architecture to both technical and non-technical audiences.
+Overseeing solution implementation and performing technical reviews.
+Addressing security, performance, scalability, and availability considerations.
+Designing integration interfaces (APIs) and system interconnection logic.
+Ensuring solution alignment with enterprise architecture and IT strategy.
+Supporting roadmap planning and effort estimation.</t>
+  </si>
+  <si>
+    <t>Analiza poslovnih zahtev in njihov prenos v tehnični načrt rešitve.
+Oblikovanje arhitekture sistemov, integracij, podatkovnih tokov in tehničnih komponent.
+Priprava arhitekturne dokumentacije, modelov in diagramov.
+Izbor tehnologij ter določanje tehničnih standardov in najboljših praks.
+Sodelovanje z razvijalci, testerji, poslovnimi analitiki in infrastrukturno ekipo med implementacijo.
+Svetovanje deležnikom in predstavitev arhitekture tehničnemu in netehničnemu občinstvu.
+Nadzor nad implementacijo rešitve in izvajanje tehničnih pregledov.
+Reševanje vprašanj varnosti, zmogljivosti, razširljivosti in razpoložljivosti.
+Načrtovanje integracijskih vmesnikov (API) in logike povezovanja sistemov.
+Zagotavljanje skladnosti rešitve s podjetniško arhitekturo in IT strategijo.
+Podpora načrtovanju časovnice (roadmap) in ocenam zahtevnosti.</t>
+  </si>
+  <si>
+    <t>SRE – Site Reliability Engineer</t>
+  </si>
+  <si>
+    <t>SRE – Inženir zanesljivosti gradbišča</t>
+  </si>
+  <si>
+    <t>Monitoring system availability and performance.
+Incident response — resolving outages and restoring services quickly.
+Automating operational tasks and deployments.
+Capacity planning and infrastructure scaling.
+Building and maintaining monitoring, alerting, and metrics.
+Collaborating with developers to improve application reliability.
+Post‑incident analysis and implementation of preventive measures.
+Ensuring system security and compliance with standards.</t>
+  </si>
+  <si>
+    <t>Nadzor nad razpoložljivostjo in zmogljivostjo sistemov.
+Incident response – odpravljanje izpadov in hitro obnavljanje storitev.
+Avtomatizacija operativnih nalog in uvajanja.
+Načrtovanje kapacitet in skaliranje infrastrukture.
+Vzpostavitev in vzdrževanje monitoringa, opozoril in metrik.
+Sodelovanje z razvijalci pri izboljševanju zanesljivosti aplikacij.
+Analize po incidentih in uvajanje preventivnih ukrepov.
+Zagotavljanje varnosti sistemov in skladnosti s standardi.</t>
   </si>
   <si>
     <t>Systems Administrator</t>
   </si>
   <si>
     <t>Sistemski administrator</t>
   </si>
   <si>
     <t>* Installation and administration of computer servers and workstations.
 * Installing, reinstalling and updating licensed software; keeping records on purchased licences.
 * Performing regular system and software audits.
 * Analysing system logs and identifying possible irregularities.
 * Optimising the system operation and performance.
 * Managing the rights of access to the computer network with an emphasis on safeguarding of sensitive data from unauthorised access.
 * Responsibility for the controlled access to the Internet and securing of incoming and outgoing data.
 * Carrying out regular back-ups of electronic data.
 * Providing methodological support to employees regarding the software and hardware equipment usage.
 * Solving technical problems.</t>
   </si>
   <si>
     <t>* Namestitev in upravljanje računalniških strežnikov in delovnih postaj.
 * Namestitev, ponovna namestitev in posodobitev licencirane programske opreme; vodjenje evidence o kupljenih licencah.
 * Izvajanje rednih presoj sistemov in programske opreme.
 * Analiza sistemskega dnevnika in identifikacija možnih nepravilnosti.
 * Optimizacija delovanja in učinkovitosti sistema.
@@ -8430,50 +8738,80 @@
 * Redno seznanjanje z aktualnimi dogodki in trendi v različnih področjih, da identificirate potencialne zgodbe.
 * Zagovarjanje etičnih standardov in smernic v novinarstvu, da ohranite javno zaupanje.
 * Udeležba pri trajnem usposabljanju in strokovnem razvoju za izboljšanje poročevalskih veščin.</t>
   </si>
   <si>
     <t>Senior Graphic Designer</t>
   </si>
   <si>
     <t>Višji grafični oblikovalec</t>
   </si>
   <si>
     <t>* Self-reliant production of a wide range of creative graphic concepts without detailed assignments from clients.
 * Incorporating clients’ comments into graphic designs.
 * Transferring drawings from paper to electronic form using a scanner.
 * Setting the final style and colours of drawings in a graphics program.
 * Exporting graphic designs in the desired format.</t>
   </si>
   <si>
     <t>* Samostojna izdelava širokega spektra kreativnih grafičnih konceptov brez podrobnih navodil strank.
 * Vključevanje komentarjev strank v grafične oblike.
 * Prenos risb s papirja v elektronsko obliko s pomočjo scannerja.
 * Nastavitev končnega sloga in barv risb v grafičnem programu.
 * Izvoz grafičnih oblik v želenem formatu.</t>
   </si>
   <si>
+    <t>TV Host and Announcer</t>
+  </si>
+  <si>
+    <t>Televizijski voditelj in napovedovalec</t>
+  </si>
+  <si>
+    <t>* Presenting and announcing various segments within electronic media, including radio and television programs.
+* Introducing daily programming, including shows, musical performances, and guest appearances.
+* Reading news articles and other texts in spoken format, ensuring clear and engaging delivery.
+* Conducting interviews with guests and experts to provide insightful commentary and discussion.
+* Engaging with the audience through interactive segments and social media platforms.
+* Collaborating with production teams to develop content and improve program quality.
+* Preparing for broadcasts by researching topics and gathering relevant information.
+* Delivering promotional messages and advertisements in a professional manner.
+* Adapting to live broadcasting situations with poise and professionalism.
+* Upholding the standards of journalistic integrity and accuracy in all communications.</t>
+  </si>
+  <si>
+    <t>* Predstavitev in napoved različnih oddaj v okviru elektronskih medijev, vključno z radijskimi in televizijskimi programi.
+* Predstavitev dnevne programske sheme, vključno s šovi, glasbenimi nastopi in gostujočimi nastopi.
+* Branje novinarskih člankov in drugih besedil v govorjeni obliki, ki zagotavlja jasno in privlačno podajanje.
+* Vodenje pogovorov z gosti in strokovnjaki za zagotavljanje globokoumnih komentarjev in razprav.
+* Vzpostavljanje komunikacije s poslušalci preko interaktivnih oddaj in družbenih medijev.
+* Sodelovanje s produkcijskimi ekipami za razvoj vsebine in izboljšanje kvalitete programa.
+* Priprava na oddaje z raziskovanjem tem in zbiranjem relevantnih informacij.
+* Podajanje promocijskih sporočil in oglasov na profesionalen način.
+* Prilagajanje neposrednim oddajam z mirnostjo in profesionalizmom.
+* Zagotavljanje standardov novinarske integritete in natančnosti pri vseh komunikacijah.</t>
+  </si>
+  <si>
     <t>TV/Film Production Assistant</t>
   </si>
   <si>
     <t>Asistent v filmski produkciji</t>
   </si>
   <si>
     <t>* Assisting in the preparation and organization of film and television productions.
 * Coordinating schedules and logistics for cast and crew members.
 * Supporting the production team in various tasks including set preparation and equipment setup.
 * Managing communication between departments to ensure smooth operation during filming.
 * Assisting with the handling of production paperwork, including contracts and release forms.
 * Contributing to the maintenance of production budgets and tracking expenses.
 * Helping to organize and facilitate auditions and casting calls.
 * Assisting in the post-production process, including editing and reviewing footage.
 * Coordinating travel arrangements and accommodations for cast and crew.
 * Engaging in problem-solving and providing support during on-set challenges.
 * Maintaining a positive and professional atmosphere on set.
 * Performing other duties as assigned by the production team.</t>
   </si>
   <si>
     <t>* Pomoč pri pripravi in organizaciji filmskih in televizijskih produkcij.
 * Usklajevanje urnikov in logistike za člane igralske in snemalne ekipe.
 * Podpora produkcijski ekipi pri različnih nalogah, vključno s pripravo prizorišč in nastavitev opreme.
 * Upravljanje s komuniciranjem med oddelki za zagotovitev gladkega dela med snemanjem.
 * Pomoč pri obdelavi produkcijske dokumentacije, vključno s pogodbami in obrazci za dovoljenja.
@@ -8733,50 +9071,74 @@
 * Odgovornost za pomensko in kreativno komunikacijo oglaševalskih kampanj.</t>
   </si>
   <si>
     <t>Auto Repair Shop Manager</t>
   </si>
   <si>
     <t>Vodja avtoservisa</t>
   </si>
   <si>
     <t>* Planning the receipt and organising of the repair processes with respect to the efficient use of personnel, means of production and material.
 * Managing, coordinating and motivating employees.
 * Assigning tasks to employees and monitoring their fulfilment.
 * Recording and evaluating the time worked and workers' performance.
 * Assisting in diagnosing the complex defects and determining the repair procedures.
 * Handling complaints and claims from customers.</t>
   </si>
   <si>
     <t>* Načrtovanje prejema in organiziranje popravnih procesov z vidika učinkovite uporabe osebja, sredstev za proizvodnjo in materiala.
 * Vodenje, usklajevanje in motiviranje zaposlenih.
 * Dodeljevanje nalog zaposlenim in spremljanje njihove izvedbe.
 * Zapisovanje in ocenjevanje opravljene delovne dobe in delovne učinkovitosti delavcev.
 * Sodelovanje pri diagnosticiranju kompleksnih napak in določanju popravnih postopkov.
 * Obravnavanje pritožb in reklamacij strank.</t>
   </si>
   <si>
+    <t>Betting Sector Manager</t>
+  </si>
+  <si>
+    <t>Vodja stavnih produktov</t>
+  </si>
+  <si>
+    <t>Managing the portfolio of sports and odds‑based betting products.
+Collaborating with trading, risk management, and marketing teams.
+Optimizing the offer and monitoring market performance.
+Creating promotional campaigns and player engagement activities.
+Ensuring regulatory and compliance adherence.
+Proposing product innovations.
+Monitoring competitors and industry trends.</t>
+  </si>
+  <si>
+    <t>Vodenje portfelja športnih in kvotnih stavnih produktov.
+Sodelovanje s tradingom, upravljanjem tveganj in marketingom.
+Optimizacija ponudbe in spremljanje uspešnosti trga.
+Ustvarjanje promocijskih kampanj in aktivnosti igralcev.
+Nadzor nad skladnostjo z zakonodajo.
+Predlaganje produktnih inovacij.
+Spremljanje konkurence in trendov.</t>
+  </si>
+  <si>
     <t>Brand Manager</t>
   </si>
   <si>
     <t>Vodja blagovne znamke</t>
   </si>
   <si>
     <t>* Responsibility for the management of assigned brands.
 * Monitoring the market, consumer preferences and competitive activities.
 * Designing and implementing the brand marketing strategy.
 * Planning the marketing budget, controlling its spending and responsibility for its effective use.
 * Building a brand´s position in the market in accordance with the marketing strategy.
 * Managing and supervising advertising campaigns.
 * Communicating with partners and external suppliers.
 * Cooperating with other departments in the company.</t>
   </si>
   <si>
     <t>* Odgovornost za upravljanje dodeljenih blagovnih znamk.
 * Spremljanje trga, potrošniških preferenc in konkurenčnih dejavnosti.
 * Oblikovanje in izvajanje tržne strategije blagovne znamke.
 * Načrtovanje tržnega proračuna, kontrola njegove porabe in odgovornost za njegovo učinkovito uporabo.
 * Izgradnja položaja blagovne znamke na trgu v skladu s tržno strategijo.
 * Upravljanje in nadzor oglaševalskih kampanj.
 * Komunikacija s partnerji in zunanjimi dobavitelji.
 * Sodelovanje z drugimi oddelki v podjetju.</t>
   </si>
@@ -9058,50 +9420,98 @@
   <si>
     <t>Finance Manager</t>
   </si>
   <si>
     <t>Vodja financ</t>
   </si>
   <si>
     <t>* Managing, coordinating, motivating, and assessing subordinate employees.
 * Ensuring strategic financial planning.
 * Preparing and processing of financial statements of the company.
 * Analysing the financial situation of the company.
 * Planning, managing, and monitoring of cash flow.
 * Communicating with financial institutions and external partners of the company.
 * Reporting results to the members of senior management.</t>
   </si>
   <si>
     <t>* Vodenje, usklajevanje, motiviranje in ocenjevanje podrejenih zaposlenih.
 * Zagotavljanje strateškega finančnega planiranja.
 * Priprava in obdelava finančnih izkazov družbe.
 * Analiza finančnega položaja družbe.
 * Načrtovanje, upravljanje in spremljanje denarnega tokov.
 * Komunikacija z finančnimi institucijami in zunanjimi partnerji družbe.
 * Poročanje o rezultatih članom vrhovnega vodstva.</t>
   </si>
   <si>
+    <t>Gaming Club Manager</t>
+  </si>
+  <si>
+    <t>Vodja igralnice</t>
+  </si>
+  <si>
+    <t>Managing gaming venue operations and supervising staff.
+Ensuring compliance with rules and legislation.
+Maintaining customer satisfaction.
+Optimizing performance of gaming devices.
+Handling incidents and risk situations.
+Organizing staff schedules and training.
+Overseeing financial and security aspects of the venue.</t>
+  </si>
+  <si>
+    <t>Vodenje delovanja igralnice in nadzor nad osebjem.
+Nadzor skladnosti s pravili in zakonodajo.
+Zagotavljanje zadovoljstva strank.
+Optimizacija delovanja igralnih naprav.
+Reševanje incidentov in tveganih situacij.
+Organizacija izmen in usposabljanj.
+Nadzor finančnih in varnostnih vidikov poslovanja.</t>
+  </si>
+  <si>
+    <t>Gaming Machines Manager</t>
+  </si>
+  <si>
+    <t>Upravitelj igralnih prostorov</t>
+  </si>
+  <si>
+    <t>Managing the operation of gaming machines and technical equipment.
+Planning placement, performance, and rotation of machines.
+Communicating with technicians, suppliers, and venue operators.
+Monitoring revenues and device performance.
+Ensuring compliance with legislation.
+Overseeing maintenance and service interventions.
+Optimizing the game portfolio.</t>
+  </si>
+  <si>
+    <t>Vodenje delovanja igralnih avtomatov in tehničnih naprav.
+Načrtovanje postavitve, zmogljivosti in rotacije avtomatov.
+Komunikacija s tehniki, dobavitelji in igralnimi lokacijami.
+Spremljanje prihodkov in rezultatov naprav.
+Zagotavljanje skladnosti z zakonodajo.
+Nadzor servisnih posegov in vzdrževanja.
+Optimizacija igralne ponudbe.</t>
+  </si>
+  <si>
     <t>Head of Borough Council Department</t>
   </si>
   <si>
     <t>Vodja oddelka sveta okrožja</t>
   </si>
   <si>
     <t xml:space="preserve">* management activities of the department
 * methodological guidelines and coordinating the jobs of the managed department
 * complex control over the jobs in the department
 * cooperation with the heads of other departments
 * work directly subordinate to the head of the field
 * management and supervision in the application of legal norms
 * performing controlling activities within the authority of the department
 * professional consultations related to the activities of the department
 * drafting job descriptions of the employees of the department
 * ensuring a uniform interpretation and application of standards in the area of municipality with links to other state agencies, judiciary, organisations and businesses
 </t>
   </si>
   <si>
     <t>* vodstvene dejavnosti oddelka
 * metodološka navodila in usklajevanje nalog upravljanega oddelka
 * kompleksen nadzor nad nalogami v oddelku
 * sodelovanje s vodji drugih oddelkov
 * delo neposredno podrejeno vodji strokovnega področja
 * vodenje in nadzor pri uporabi zakonskih norm
@@ -9251,50 +9661,56 @@
 * Vzpostavlja in spremlja ključne kazalnike uspešnosti (KPI), povezane z razvojem izdelkov, z uporabo vpogledov, ki temeljijo na podatkih, za nenehno izboljševanje procesov in rezultatov.</t>
   </si>
   <si>
     <t>Head of the Legal Department</t>
   </si>
   <si>
     <t>Vodja pravne službe</t>
   </si>
   <si>
     <t>* Managing, leading, motivating and evaluating subordinate staff.
 * Providing legal support, analyses and consulting to the company management.
 * Drafting, commenting and editing contracts.
 * Monitoring legislative changes at the national and European levels.
 * Cooperating with state authorities.
 * Representing the company in litigation and administrative proceedings.</t>
   </si>
   <si>
     <t>* Vodenje, usmerjanje, motiviranje in ocenjevanje podrejenega osebja.
 * Zagotavljanje pravnih nasvetov, analiz in svetovanja vodstvu podjetja.
 * Sestavljanje, komentiranje in urejanje pogodb.
 * Sledenje spremembam zakonodaje na nacionalni in evropski ravni.
 * Sodelovanje z državnimi organi.
 * Predstavitev podjetja v sodnih in upravno-pravnih postopkih.</t>
   </si>
   <si>
+    <t>Head of Vehicle Technical Inspection</t>
+  </si>
+  <si>
+    <t>Vodja tehničnih pregledov</t>
+  </si>
+  <si>
     <t>Hotel manager</t>
   </si>
   <si>
     <t>Vodja hotela</t>
   </si>
   <si>
     <t>* Managing a hotel, a group of hotels
 * Overseeing all departments, plants and resorts
 * Responsibility for preparation and execution of the business plan, the investment and financial plan of the hotel
 * Responsibility for the readiness of the hotel to provide services
 * Responsibility for securing sufficient number of qualified employees
 * Participation in the choice of and approving new employees, making decisions about termination of employment
 * Overseeing the operation of the hotel, checking daily reports and monthly statements of operation
 * Securing PR of the hotel
 * Overseeing satisfaction of the guests and the quality of provided services
 * Taking part in exhibitions, meetings, workshops.
 * Cooperating in creating business strategies and putting them into practice</t>
   </si>
   <si>
     <t>* Upravljanje hotela ali skupine hotelov
 * Nadzor nad vsemi oddelki, obrati in letovišči
 * Odgovornost za pripravo in izvedbo poslovnega načrta, investicijskega in finančnega načrta hotela
 * Odgovornost za pripravljenost hotela za zagotavljanje storitev
 * Odgovornost za zagotavljanje dovolj kvalificiranega osebja
 * Udeležba pri izbiri in odobritvi novih zaposlenih, sprejemanju odločitev o prekinitvi zaposlitve
@@ -9425,50 +9841,74 @@
   <si>
     <t>Marketing Manager</t>
   </si>
   <si>
     <t>Vodja marketinga</t>
   </si>
   <si>
     <t>* Development of short-time and long-time marketing strategy.
 *Strengthening the awareness and position of the brand on the market.
 * Analysing the market, monitoring trends and activities of competitors.
 * Proposing marketing budget, deciding on the use of funds and supervising their ongoing use.
 * Preparing and coordinating the course of marketing campaigns and supporting activities.
 * Monitoring the effectiveness of marketing campaigns and supporting activities.
 * Evaluating the successfulness of marketing campaigns and supporting activities.
 * Leadership, motivation and assignment of tasks to subordinate staff.</t>
   </si>
   <si>
     <t>* Razvoj kratkoročne in dolgoročne marketinške strategije.
 * Krepitev ozaveščenosti in položaja blagovne znamke na trgu.
 * Analiza trga, spremljanje trendov in dejavnosti konkurentov.
 * Predlaganje marketinškega proračuna, odločanje o uporabi sredstev in nadzor njihove stalne uporabe.
 * Priprava in usklajevanje poteka marketinških kampanj in podpornih dejavnosti.
 * Spremljanje učinkovitosti marketinških kampanj in podpornih dejavnosti.
 * Vrednotenje uspešnosti marketinških kampanj in podpornih dejavnosti.
 * Vodenje, motiviranje in dodeljevanje nalog podrejenim sodelavcem.</t>
+  </si>
+  <si>
+    <t>Online Casino Manager</t>
+  </si>
+  <si>
+    <t>Upravitelj spletne igralnice</t>
+  </si>
+  <si>
+    <t>Managing online casino operations and product performance.
+Coordinating teams (support, risk, marketing, tech).
+Optimizing player offerings and promotional campaigns.
+Monitoring KPIs, game performance, and player behavior.
+Handling risk situations and compliance requirements.
+Overseeing security, AML, and responsible gaming.
+Proposing improvements to products and user experience.</t>
+  </si>
+  <si>
+    <t>Vodenje delovanja spletnega kazinoja in uspešnosti izdelkov.
+Koordinacija ekip (podpora, tveganje, marketing, tehnika).
+Optimizacija ponudbe za igralce in promocijskih kampanj.
+Spremljanje KPI‑jev, rezultatov iger in vedenja igralcev.
+Reševanje tveganih situacij in zahtev skladnosti.
+Nadzor nad varnostjo, AML in odgovornim igranjem.
+Predlaganje izboljšav izdelkov in uporabniške izkušnje.</t>
   </si>
   <si>
     <t>Postmaster</t>
   </si>
   <si>
     <t>Vodja pošte</t>
   </si>
   <si>
     <t>* Managing, supervising and organising activities within the post office.
 * Monitoring the stock level of operational material, forms and goods in storage, ordering and allocation of material to employees.
 * Addressing and eliminating the problems, failures and shortcomings.
 * Performing administrative tasks associated with the position of post office manager.</t>
   </si>
   <si>
     <t>* Vodenje, nadzor in organizacija dejavnosti znotraj pošte.
 * Nadzor nad zalogo operativnega materiala, obrazcev in blaga v skladišču, naročanje in dodeljevanje materiala zaposlenim.
 * Odpravljanje in reševanje težav, napak in pomanjkljivosti.
 * Opravljanje upravno-administrativnih nalog, povezanih s položajem vodje pošte.</t>
   </si>
   <si>
     <t>Process Manager</t>
   </si>
   <si>
     <t>Upravitelj procesov</t>
   </si>
@@ -9667,50 +10107,74 @@
     <t>Vodja restavracije</t>
   </si>
   <si>
     <t>* Overseeing daily operations of the restaurant to ensure a high standard of service and guest satisfaction.
 * Managing staff recruitment, training, and performance evaluations to build a competent team.
 * Developing and implementing effective marketing strategies to promote the restaurant and increase customer engagement.
 * Monitoring financial performance, including budgeting, forecasting, and cost control to maximize profitability.
 * Ensuring compliance with health and safety regulations, as well as maintaining cleanliness and hygiene standards.
 * Collaborating with kitchen staff to create and update menus that meet customer preferences and seasonal availability.
 * Handling customer inquiries, complaints, and feedback to enhance the dining experience and foster loyalty.
 * Maintaining relationships with suppliers and vendors to ensure timely delivery of quality products.
 * Analyzing market trends and competitor activities to identify opportunities for growth and improvement.
 * Planning and organizing special events and promotions to attract new customers and retain existing ones.</t>
   </si>
   <si>
     <t>* Nadzorovanje dnevnih operacij restavracije, da se zagotovi visok standard storitev in zadovoljstvo gostov.
 * Vodenje zaposlovanja, usposabljanja in ocenjevanja uspešnosti zaposlenih za gradnjo kompetentnega tima.
 * Razvoj in izvajanje učinkovitih marketinških strategij za promocijo restavracije in povečanje angažiranosti strank.
 * Nadzorovanje finančnih rezultatov, vključno z proračunom, napovedovanjem in kontrolo stroškov, da se maksimirajo dobički.
 * Zagotavljanje skladnosti z zakoni o varnosti in zdravju ter vzdrževanje standardov čistoče in higiene.
 * Sodelovanje s kuhinjskim osebjem pri ustvarjanju in posodabljanju menijev, ki ustrezajo preferencam strank in sezonski razpoložljivosti.
 * Obdelava povpraševanj, pritožb in povratnih informacij strank za izboljšanje gostinjske izkušnje in spodbujanje lojalnosti.
 * Vzdrževanje odnosov z dobavitelji in partnerji za zagotavljanje pravočasnega dobavljanja kakovostnih proizvodov.
 * Analiza trendov na trgu in dejavnosti konkurentov za identifikacijo priložnosti za rast in izboljšanje.
 * Načrtovanje in organiziranje posebnih dogodkov in promocij za pritegnitev novih strank in obdržanje obstoječih.</t>
+  </si>
+  <si>
+    <t>Retail Betting Operations Manager</t>
+  </si>
+  <si>
+    <t>Vodja poslovanja s stavami na drobno</t>
+  </si>
+  <si>
+    <t>Managing the network of retail betting shops.
+Responsible for performance, revenue, and operational management.
+Organizing staff schedules and employee training.
+Ensuring compliance with legislation and internal policies.
+Handling complaints and customer‑related situations.
+Optimizing processes and operational costs.
+Collaborating with headquarters and marketing.</t>
+  </si>
+  <si>
+    <t>Vodenje mreže fizičnih stavnih poslovalnic.
+Odgovornost za rezultate, prihodke in operativno delo.
+Organizacija izmen in usposabljanj zaposlenih.
+Nadzor nad skladnostjo z zakonodajo in internimi pravili.
+Reševanje pritožb in situacij s strankami.
+Optimizacija procesov in stroškov.
+Sodelovanje s centralo in marketingom.</t>
   </si>
   <si>
     <t>Returns Department Manager</t>
   </si>
   <si>
     <t>Vodja oddelka za vračila</t>
   </si>
   <si>
     <t>* Managing and controlling employees at the complaints department.
 * Handling difficult customer complaints to their general satisfaction.
 * Preparation of documents for a possible attempt at conciliation and litigation with customers or suppliers.
 * Analysing the causes of difficult complaints.
 * Proposing appropriate measures to avoid complaints.</t>
   </si>
   <si>
     <t>* Vodenje in nadzor zaposlenih na oddelku za pritožbe.
 * Obravnavanje zapletenih pritožb strank do njihove splošne zadovoljstva.
 * Priprava dokumentov za morebiten poskus poravnave ali sodnega sporu s strankami ali dobavitelji.
 * Analiza vzrokov za zaplete pritožbe.
 * Predlaganje ustreznih ukrepov za izogibanje pritožbam.</t>
   </si>
   <si>
     <t>Risk Manager</t>
   </si>
   <si>
@@ -10294,60 +10758,50 @@
   </si>
   <si>
     <t>Vodja oddelka odnosov z javnostmi</t>
   </si>
   <si>
     <t>* Responsibility for the internal and external communications of the company, maintaining good relations with media representatives and general public.
 * Drawing up and implementing the communication strategy of the company.
 * Preparing promotional articles, press releases, speeches and official responses to the questions posed by media representatives.
 * Monitoring the materials published in mass media, completing the media analyses.
 * Communicating with the representatives of the media, organising press conferences and similar media events.
 * Building and updating a database of contacts for media representatives.
 * Preparing proposals for sponsorship activities.
 * Coordinating the activities of subordinate employees.</t>
   </si>
   <si>
     <t>* Odgovornost za notranjo in zunanjo komunikacijo podjetja, vzdrževanje dobrih odnosov z mediji in širšo javnostjo.
 * Sestavljanje in izvajanje komunikacijske strategije podjetja.
 * Priprava promocijskih člankov, tiskovnih dokumentov, govorov in uradnih odgovorov na vprašanja medijev.
 * Spremljanje gradiv, objavljenih v množičnih medijih, izdelava medijskih analiz.
 * Komunikacija z zastopniki medijev, organizacija tiskovnih konferenc in podobnih medijskih dogodkov.
 * Gradnja in posodabljanje podatkovne zbirke stikov z mediji.
 * Priprava predlogov za sponzorske dejavnosti.
 * Urejanje dejavnosti podrejenih zaposlenih.</t>
   </si>
   <si>
-    <t>* Ustvarjanje poslovnih rešitev, procesov in poslovnih modelov.
-[...8 lines deleted...]
-  <si>
     <t>Promotional Assistant</t>
   </si>
   <si>
     <t>Promocijski asistent</t>
   </si>
   <si>
     <t>* Presenting products with a view to promote sales.
 * Ensuring food product tasting.
 * Informing customers about the qualities and advantages of the presented products.
 * Handing out promotional items when purchasing a specified number of products.</t>
   </si>
   <si>
     <t>* Predstavitev izdelkov z namenom spodbujanja prodaje.
 * Zagotavljanje okušanja prehrambenih izdelkov.
 * Obveščanje strank o lastnostih in prednostih predstavljenih izdelkov.
 * Razdeljevanje promocijskih artiklov ob nakupu določenega števila izdelkov.</t>
   </si>
   <si>
     <t>SEO analyst</t>
   </si>
   <si>
     <t>SEO analitik</t>
   </si>
   <si>
     <t>* Execute search keyword discovery and expansion.
@@ -10730,50 +11184,76 @@
   </si>
   <si>
     <t>* Vzdrževanje strojev, strojne opreme in naprav v delovanju v okviru inženirske proizvodnje.
 * Analiziranje napak za ugotavljanje razlogov za njihov nastanek.
 * Opravljane popravil strojev, strojne opreme in naprav z menjavo pokvarjenih komponent z novimi ali s spreminjanjem programske opreme.
 * Upravljanje in preverjanje tehnične dokumentacije ter zagotavljanje njene ažurnosti.
 * Zagotavljanje tehnične podpore procesom in produktom v okviru inženirske proizvodnje.</t>
   </si>
   <si>
     <t>* Izum in izboljšanje obstoječih tehnoloških procesov.
 * Nadzor nad upoštevanjem receptur in tehnoloških procesov.
 * Vodenje predproizvodnega procesa za odpravo morebitnih pomanjkljivosti.
 * Ocenjevanje kakovosti novih izdelkov.
 * Predlaganje ukrepov za optimizacijo proizvodnih procesov.
 * Analiza odstopanj, ki nastanejo v sodelovanju z vodjem izmene.
 * Izdelava in posodabljanje tehnološke dokumentacije in/ali risb.
 * Sodelovanje pri pripravi cenovnih izračunov.</t>
   </si>
   <si>
     <t>* Varjenje kovin, plastike in polimerov v skladu s tehnično dokumentacijo.
 * Določanje ustreznih metod za varjenje in delovnih postopkov.
 * Uporaba orodij in instrumentov za varjenje, odgovornost za pravilne nastavitve in uporabo.
 * Čiščenje, poliranje in druge končne obdelave zvarov.
 * Preverjanje kakovosti zvarov z uporabo vrste preskusov.
 * Negovanje in vzdrževanje tehnične opreme v delujočem stanju.</t>
+  </si>
+  <si>
+    <t>Welding technologist</t>
+  </si>
+  <si>
+    <t>Varilni tehnolog</t>
+  </si>
+  <si>
+    <t>Creating welding procedure specifications (WPS).
+Setting welding parameters for various materials.
+Inspecting weld quality and ensuring compliance with procedures.
+Responsibility for certification of welding processes and welders.
+Implementing new welding technologies and tools.
+Cooperating with production to resolve deviations.
+Analyzing weld defects and proposing corrective actions.
+Reviewing documentation and performing audit activities.</t>
+  </si>
+  <si>
+    <t>Priprava tehnoloških postopkov varjenja (WPS).
+Nastavitev parametrov varjenja za različne materiale.
+Kontrola kakovosti zvarov in spoštovanje postopkov.
+Odgovornost za certifikacijo varilnih procesov in varilcev.
+Uvajanje novih tehnologij in orodij za varjenje.
+Sodelovanje s proizvodnjo pri reševanju odstopanj.
+Analiza napak zvarov in predlog korektivnih ukrepov.
+Pregled dokumentacije in izvajanje revizijskih aktivnosti.</t>
   </si>
   <si>
     <t>Medicine &amp; Social Care</t>
   </si>
   <si>
     <t>Zdravstvo, nega</t>
   </si>
   <si>
     <t>Ambulance Driver</t>
   </si>
   <si>
     <t>Voznik reševalnega vozila</t>
   </si>
   <si>
     <t>* Driving ambulances or assisting ambulance drivers in transporting sick, injured, or convalescent persons. 
 * Removing and replacing soiled linens and equipment in order to maintain sanitary conditions. 
 * Placing patients on stretchers, and loading stretchers into ambulances, usually with assistance from other attendants. 
 * Accompanying and assisting emergency medical technicians on calls. 
 * Earning and maintaining appropriate certifications. 
 * Replacing supplies and disposable items on ambulances. 
 * Reporting facts concerning accidents or emergencies to hospital personnel or law enforcement officials. 
 * Administering first aid such as bandaging, splinting, and administering oxygen. 
 * Restraining or shackling violent patients.</t>
   </si>
   <si>
@@ -11096,50 +11576,76 @@
 * Prilagajali predpisana pripomočka.
 * Popravljali poškodovana predpisana pripomočka.
 * Zagotavljali priporočila za opravitev specializiranih testov.</t>
   </si>
   <si>
     <t>Doctor</t>
   </si>
   <si>
     <t>Zdravnik</t>
   </si>
   <si>
     <t>* Diagnosing acute and chronic illnesses within general medicine with subsequent therapy and recommendations for therapy and diagnostic procedures.
 * Close co-operation with other specialist doctors.
 * Collecting samples for haematology and biochemical tests, swabs for cultivation.
 * Recording the results of exams into a patient's health card, keeping ambulatory care records along with nurses.
 * Assigning points and recording individual health procedures for contracted health insurers.</t>
   </si>
   <si>
     <t>* Diagnoza akutnih in kroničnih bolezni splošne medicine z naknadno terapijo in priporočili za terapijo in diagnostične postopke.
 * tesno sodelovanje z drugimi specialističnimi zdravnik.
 * Zbiranje vzorcev za hematološke in biokemične preiskave, brisov za gojenje.
 * Vpisovanje rezultatov preiskav v zdravstveno kartico pacienta, vodenje ambulantnih kartic s sestro.
 * Dodeljevanje točk in vpisovanje posameznih zdravstvenih postopkov za pogodbene zdravstvene zavarovalnice.</t>
   </si>
   <si>
+    <t>Gynecologist</t>
+  </si>
+  <si>
+    <t>Ginekolog</t>
+  </si>
+  <si>
+    <t>Diagnosis and treatment of gynecological conditions.
+Pregnancy management and prenatal care.
+Preventive gynecological examinations.
+Performing minor gynecological procedures.
+Consultations regarding contraception and reproductive health.
+Evaluating ultrasound and laboratory test results.
+Postoperative care for patients.
+Maintaining documentation and recommending further examinations.</t>
+  </si>
+  <si>
+    <t>Diagnostika in zdravljenje ginekoloških bolezni.
+Vodenje nosečnosti in prenatalna oskrba.
+Preventivni ginekološki pregledi.
+Izvajanje manjših ginekoloških posegov.
+Svetovanje o kontracepciji in reproduktivnem zdravju.
+Vrednotenje rezultatov ultrazvoka in laboratorijskih preiskav.
+Skrb za pacientke po operacijah.
+Vodenje dokumentacije in priporočanje dodatnih preiskav.</t>
+  </si>
+  <si>
     <t>Head Nurse</t>
   </si>
   <si>
     <t>Glavna sestra</t>
   </si>
   <si>
     <t xml:space="preserve">* Participating in planning the staffing budget and recruitment
 * Ensure that nursing care meets regulatory standards
 * Review and approve nursing policies and procedures
 * Evaluate nursing staff performance
 * Collaborate with nursing staff, upper management and external agencies in the coordination of patient care
 * Train nursing management staff and coordinate educational programs for patients and their families
 * Facilitate meetings with medical staff from other departments
 * Ensure that nursing care medical services are meeting patient needs
 * Implement quality assurance systems
 * Participating in development of new patient care programs
 </t>
   </si>
   <si>
     <t>* Sodelovanje pri načrtovanju proračuna za kadre in zaposlovanje
 * Zagotavljanje, da nega zadovoljuje predpisane standarde
 * Pregled in odobritev politik in postopkov v zdravstveni negi
 * Ocena uspešnosti zaposlenih v zdravstveni negi
 * Sodelovanje z osebjem zdravstvene nege, vrhovnim managementom in zunanjimi agencijami pri usklajevanju zdravstvene oskrbe pacientov
 * Usposabljanje vodstvenega osebja zdravstvene nege in koordiniranje izobraževalnih programov za paciente in njihove družine
@@ -11147,50 +11653,73 @@
 * Zagotavljanje, da zdravstvena oskrba in medicinske storitve zadovoljujejo potrebe pacientov
 * Uvajanje sistemov zagotavljanja kakovosti
 * Sodelovanje pri razvoju novih programov za zdravstveno oskrbo pacientov</t>
   </si>
   <si>
     <t>Hygiene Officer</t>
   </si>
   <si>
     <t>Higienski referent</t>
   </si>
   <si>
     <t>* Collecting samples of food, snacks, ready meals, drinks and water samples from springs, pools, dams and their subsequent microbiological analysing.
 * Performing announced and unannounced inspections of new and existing business operations.
 * Issuing approvals/disapprovals for the opening of new operations.
 * Issuing warnings and recommendations regarding the consumption and use of harmful food, cosmetics, contaminated water sources, water expanses etc.
 * Imposing fines on natural and legal persons in accordance with the applicable legislation.
 * Mandating compulsory vaccination in case of the risk of an outbreak.</t>
   </si>
   <si>
     <t>* Zbiranje vzorcev hrane, prigrizkov, pripravljenih obrokov, pijač in vzorcev vode iz izvirov, bazenov, jezov in njihova kasnejša mikrobiološka analiza.
 * Izvajanje napovedanih in nenapovedanih inspekcij novih in obstoječih poslovnih operacij.
 * Izdajanje odobritev/neodobritev za odprtje novih operacij.
 * Izdajanje opozoril in priporočil glede uživanja in uporabe škodljive hrane, kozmetičnih izdelkov, kontaminiranih virov vode, vodnih površin itd.
 * Uvajanje glob v primeru naravnih in pravnih oseb v skladu z veljavno zakonodajo.
 * Zahtevanje obveznega cepljenja v primeru tveganja izbruha.</t>
+  </si>
+  <si>
+    <t>Internist</t>
+  </si>
+  <si>
+    <t>Diagnosis and treatment of diseases of internal organs.
+Comprehensive management of chronic conditions (diabetes, hypertension, etc.).
+Interpretation of laboratory and imaging tests.
+Adjusting pharmacotherapy and monitoring treatment effects.
+Preventive check‑ups and patient education.
+Consultations for other specialists and general practitioners.
+Inpatient care depending on the workplace setting.
+Maintaining medical documentation and deciding on further examinations.</t>
+  </si>
+  <si>
+    <t>Diagnostika in zdravljenje bolezni notranjih organov.
+Celostno vodenje kroničnih bolezni (sladkorna bolezen, hipertenzija…).
+Interpretacija laboratorijskih in slikovnih preiskav.
+Nastavljanje farmakoterapije in spremljanje učinkov.
+Preventivni pregledi in izobraževanje pacientov.
+Konzultacije za druge specialiste in družinske zdravnike.
+Bolnišnična oskrba glede na vrsto ustanove.
+Vodenje dokumentacije in odločanje o nadaljnjih preiskavah.</t>
   </si>
   <si>
     <t>Kinetotherapist</t>
   </si>
   <si>
     <t>Kinezioterapevt</t>
   </si>
   <si>
     <t>* Assessing patients' physical abilities and limitations through various tests and evaluations.
 * Developing individualized treatment plans based on patients' needs and goals.
 * Implementing therapeutic exercises and activities to improve patients' mobility and function.
 * Educating patients and their families on treatment protocols and self-management strategies.
 * Monitoring and documenting patients' progress throughout the therapy process.
 * Collaborating with healthcare professionals, including physicians and occupational therapists, to ensure comprehensive care.
 * Utilizing specialized equipment and techniques to aid in rehabilitation.
 * Providing support and encouragement to motivate patients during their recovery journey.
 * Staying updated on advancements in kinesiology and rehabilitation practices.
 * Participating in professional development activities to enhance skills and knowledge in the field.</t>
   </si>
   <si>
     <t>* Ocenjevanje telesnih zmožnosti in omejitev bolnikov z različnimi testi in ocenami.
 * Razvijanje individualiziranih načrtov zdravljenja glede na potrebe in cilje bolnikov.
 * Izvajanje terapevtskih vaj in aktivnosti za izboljšanje mobilnosti in funkcij bolnikov.
 * Poučevanje bolnikov in njihovih družin o protokolih zdravljenja in strategijah samoupravljanja.
 * Spremljanje in dokumentiranje napredka bolnikov skozi celoten proces terapije.
@@ -11335,50 +11864,76 @@
   <si>
     <t>Midwife</t>
   </si>
   <si>
     <t>Babica</t>
   </si>
   <si>
     <t>* Providing care to women during pregnancy, childbirth and postpartum period.
 * Keeping and supporting the optimum health condition of new and expectant mothers.
 * Leading a physiological birth, cooperating with a doctor in case of complications.
 * Educating new and expectant mothers regarding the care for newborns.
 * Preparing new and expectant mothers for breastfeeding.
 * Visiting women with gynaecological problems.
 * Managing medical records.</t>
   </si>
   <si>
     <t>* Oskrba žensk med nosečnostjo, porodom in poporodnim obdobjem. 
 * Vzdrževanje in podporo najboljšega zdravstvenega stanja novih in pričakovanih mater.
 * Vodenje fiziološkega poroda in sodelovanje z zdravnikom v primeru zapletov. 
 * Poučevanje novih in pričakovanih mater o negi novorojenčkov.
 * Priprava novih in pričakovanih mater za dojenje. 
 * Obiskovanje žensk z ginekološkimi težavami. 
 * Upravljanje medicinskih kartotek.</t>
   </si>
   <si>
+    <t>Neurologist</t>
+  </si>
+  <si>
+    <t>Nevrolog</t>
+  </si>
+  <si>
+    <t>Diagnosis of disorders of the nervous system (brain, spinal cord, peripheral nerves).
+Performing neurological examinations.
+Ordering EMG, EEG, MRI, and other diagnostic tests.
+Treatment of acute and chronic neurological conditions.
+Long‑term follow‑up of patients with progressive diseases.
+Collaboration with rehabilitation and neurosurgery.
+Maintaining medical records.
+Educating patients and families on disease management.</t>
+  </si>
+  <si>
+    <t>Diagnostika bolezni živčnega sistema (možgani, hrbtenjača, periferni živci).
+Izvajanje nevroloških pregledov.
+Indikacija EMG, EEG, MR in drugih preiskav.
+Zdravljenje akutnih in kroničnih nevroloških bolezni.
+Dolgoročno spremljanje pacientov s progresivnimi boleznimi.
+Sodelovanje z rehabilitacijo in nevrokirurgijo.
+Vodenje zdravstvene dokumentacije.
+Edukacija pacientov in svojcev o obvladovanju bolezni.</t>
+  </si>
+  <si>
     <t>Nurse</t>
   </si>
   <si>
     <t>Srednja medicinska sestra</t>
   </si>
   <si>
     <t>* Providing assistance during specialised medical procedures and examinations.
 * Measuring and monitoring patient vital signs and functions.
 * Administering injections and prescribed medications to patients.
 * Collecting samples of biological materials.
 * Ordering preventative check-ups and examinations for patients.
 * Administering health records and documentation.
 * Washing, disinfecting, and sterilising medical instruments and aids.
 * Providing first aid in an emergency.</t>
   </si>
   <si>
     <t>* Pomaganje med specializiranimi medicinskimi postopki in pregledi.
 * Merjenje in spremljanje vitalnih znakov in funkcij bolnikov.
 * Dajanje injekcij in predpisanih zdravil bolnikom.
 * Zbiranje vzorcev bioloških materialov.
 * Naročanje preventivnih pregledov in preiskav za bolnike.
 * Vodenje zdravstvene dokumentacije in evidenc.
 * Pranje, dezinfekcija in sterilizacija medicinskih inštrumentov in pripomočkov.
 * Prva pomoč v primeru izrednih dogodkov.</t>
   </si>
@@ -11455,68 +12010,120 @@
   <si>
     <t>Orthopedic Technician</t>
   </si>
   <si>
     <t>Ortopedski tehnik</t>
   </si>
   <si>
     <t>* Checking prosthetic products and semi-products.
 * Processing leather (rawhide) and lining materials manually and using machinery.
 * Making orthopaedic devices using machinery.
 * Joining orthopaedic materials by hand and machine sewing, riveting (solid bonding with metal components), etc.
 * Adjusting orthopaedic parts made from wood, leather, plastics, and other natural materials.
 * Making soft bandages and combined orthopaedic inserts.
 * Making orthopaedic shoes on the basis of prescriptions.</t>
   </si>
   <si>
     <t>* Kontrola protetičnih izdelkov in polizdelkov.
 * Rokovna in strojna obrada usnja (sirove kože) in podlogovnih materialov.
 * Izdelava ortopedskih pripomočkov s stroji.
 * Spajanje ortopedskih materialov ročno in strojno šivanjem, zakivanjem (trda vezava z kovinskimi sestavniki) itd.
 * Prilagoditev ortopedskih delov, izdelanih iz lesa, usnja, plastike in drugih naravnih materialov.
 * Izdelava mehkih obvez in kombiniranih ortopedskih vložkov.
 * Izdelava ortopedskih čevljev na podlagi receptov.</t>
   </si>
   <si>
+    <t>Pediatrician</t>
+  </si>
+  <si>
+    <t>Pediater</t>
+  </si>
+  <si>
+    <t>Diagnosis and treatment of illnesses in children from birth to adolescence.
+Preventive check‑ups and monitoring of child growth and development.
+Vaccination and management of vaccination records.
+Prescribing treatment and monitoring its effectiveness.
+Consulting with parents on children’s health and nutrition.
+Identifying developmental disorders and referring to specialists.
+Maintaining medical documentation.
+Cooperating with hospitals and specialists in comprehensive care.</t>
+  </si>
+  <si>
+    <t>Diagnostika in zdravljenje bolezni otrok od rojstva do adolescence.
+Preventivni pregledi ter spremljanje rasti in razvoja otroka.
+Cepljenje in vodenje evidence cepljenj.
+Predpisovanje zdravljenja in spremljanje njegove učinkovitosti.
+Svetovanje staršem o zdravju in prehrani otrok.
+Prepoznavanje razvojnih motenj in napotitev k specialistom.
+Vodenje zdravstvene dokumentacije.
+Sodelovanje z bolnišnicami in specialisti pri celostni obravnavi.</t>
+  </si>
+  <si>
     <t>Physiotherapist</t>
   </si>
   <si>
     <t>Fizioterapevt</t>
   </si>
   <si>
     <t>* Assessing the health condition of patients, diagnosing the source of troubles.
 * Prescribing specialised exercises depending on the nature of the troubles.
 * Performing rehabilitation procedures and exercises.
 * Instructing patients regarding proper walking, sitting, standing, and posture.
 * Managing documentation on the health condition of patients.</t>
   </si>
   <si>
     <t>* Ocenjevanje zdravstvenega stanja bolnikov ter diagnosticiranje vzroka težav.
 * Predpisovanje specializiranih vaj glede na naravo težav.
 * Izvajanje rehabilitacijskih postopkov in vaj.
 * Poučevanje bolnikov o pravilnem hoje, sedenju, stajanju in drži telesa.
 * Vodenje dokumentacije o zdravstvenem stanju bolnikov.</t>
+  </si>
+  <si>
+    <t>Psychiatrist</t>
+  </si>
+  <si>
+    <t>Psihiater</t>
+  </si>
+  <si>
+    <t>Diagnosis of mental disorders.
+Prescribing psychopharmaceuticals and monitoring effectiveness.
+Crisis intervention and management of acute conditions.
+Long‑term care of patients with chronic psychiatric diagnoses.
+Collaboration with psychologists and therapists.
+Inpatient care depending on the workplace setting.
+Preparation of expert reports and medical assessments.
+Maintaining documentation and planning treatment.</t>
+  </si>
+  <si>
+    <t>Diagnostika duševnih motenj.
+Predpisovanje psihofarmakov in spremljanje njihove učinkovitosti.
+Krizna intervencija in obravnava akutnih stanj.
+Dolgoročno vodenje pacientov s kroničnimi diagnozami.
+Sodelovanje s psihologi in terapevti.
+Bolnišnična oskrba glede na tip ustanove.
+Priprava izvedenskih mnenj in strokovnih poročil.
+Vodenje dokumentacije in načrtovanje zdravljenja.</t>
   </si>
   <si>
     <t>Public Health Administrator</t>
   </si>
   <si>
     <t>Administrator v javnem zdravstvu</t>
   </si>
   <si>
     <t>* Performing expert activities in the area of primary prevention, protection, support, and strengthening of public health.
 * Performing state health supervision in the field of environment and working environment, occupational health, the creation and protection of healthy living and working conditions of children and youth, and on workplaces with ionising radiation.
 * Monitoring and statistical analysis of environmental factors and health characteristics.
 * Performing specialised tasks within the public health surveillance.
 * Performing activities in the area of health counselling and education.</t>
   </si>
   <si>
     <t>* Izvajanje strokovnih dejavnosti na področju primarne preventive, zaščite, podpore in krepitev javnega zdravja.
 * Izvajanje državnega zdravstvenega nadzora na področju okolja in delovnega okolja, poklicnega zdravja, ustvarjanja in varstva zdravih življenjskih in delovnih pogojev otrok in mladine ter na delovnih mestih z ionizirajočim sevanjem.
 * Spremljanje in statistična analiza okoljskih dejavnikov in zdravstvenih značilnosti.
 * Izvajanje specializiranih nalog v okviru nadzora javnega zdravja.
 * Izvajanje dejavnosti na področju zdravstvenega svetovanja in izobraževanja.</t>
   </si>
   <si>
     <t>Radiographer</t>
   </si>
   <si>
@@ -11525,50 +12132,76 @@
   <si>
     <t>* Performing diagnostic imaging examinations using X-ray equipment to assist in the diagnosis and treatment of patients.
 * Collaborating with physicians and healthcare professionals to determine appropriate imaging techniques and protocols.
 * Preparing patients for radiographic procedures by explaining the process, addressing concerns, and ensuring comfort.
 * Positioning patients correctly to obtain high-quality images while minimizing exposure to radiation.
 * Maintaining and operating radiographic equipment, ensuring compliance with safety and quality standards.
 * Analyzing images for technical quality and assisting in the interpretation of findings.
 * Keeping accurate patient records and documenting procedures performed and results obtained.
 * Ensuring the cleanliness and organization of the radiography department and equipment.
 * Staying updated with advancements in radiographic technology and techniques through continuous education and training.
 * Adhering to all regulatory and safety guidelines to ensure a safe environment for patients and staff.</t>
   </si>
   <si>
     <t>* Izvajanje diagnostičnih slikovnih preiskav z rentgensko opremo v pomoč pri diagnozi in zdravljenju bolnikov.
 * Sodelovanje z zdravniki in strokovnjaki na področju zdravstva pri določanju primernih slikovnih tehnik in protokolov.
 * Priprava bolnikov na radiografske postopke z razlaganjem postopka, odgovarjanjem na pomisleke in zagotavljanjem udobja.
 * Nameščanje bolnikov na pravilno mesto za doseganje visoko kakovostnih slik, pri čemer se minimizira izpostavljenost sevanju.
 * Vzdrževanje in upravljanje radiografske opreme, zagotavljanje skladnosti z varnostnimi in kakovostnimi standardi.
 * Analiza slik za tehnično kakovost in pomoč pri razlagi ugotovitev.
 * Vodenje točnih zdravstvenih kartic bolnikov in dokumentiranje opravljene postopke in rezultatov.
 * Zagotavljanje čistosti in organiziranosti oddelka za radiografijo in opreme.
 * Posodabljanje o napredkih na področju radiografske tehnologije in tehnik preko kontinuirane izobraževanja in usposabljanja.
 * Spoštovanje vseh predpisov in varnostnih smernic za zagotavljanje varnega okolja za bolnike in osebje.</t>
   </si>
   <si>
+    <t>Radiologist</t>
+  </si>
+  <si>
+    <t>Radiolog</t>
+  </si>
+  <si>
+    <t>Performing and evaluating imaging examinations (X‑ray, ultrasound, CT, MRI).
+Providing findings and diagnostic recommendations.
+Collaborating with clinical physicians during diagnostics.
+Supervising the technical quality of imaging procedures.
+Ensuring radiation protection and compliance with legislation.
+Documenting and archiving imaging material.
+Recommending additional examinations when needed.
+Consulting results with other specialists.</t>
+  </si>
+  <si>
+    <t>Izvajanje in vrednotenje slikovnih preiskav (RTG, UZ, CT, MR).
+Priprava izvidov in diagnostičnih priporočil.
+Sodelovanje s kliniki med postopkom diagnostike.
+Nadzor nad tehnično kakovostjo preiskav.
+Zagotavljanje zaščite pred sevanjem in spoštovanje zakonodaje.
+Dokumentiranje in arhiviranje slikovnega gradiva.
+Priporočanje dodatnih preiskav po potrebi.
+Konzultacije izvidov z drugimi strokovnjaki.</t>
+  </si>
+  <si>
     <t>Radiology Assistant</t>
   </si>
   <si>
     <t>Asistent v radiologiji</t>
   </si>
   <si>
     <t>* Independent specialised professional work during standard skiagraphic and skiascopic examinations.
 * Assisting with non-standard radiological operations using complex instrumentation.
 * Developing and processing of film material in the darkroom.
 * Performing CT and MR examinations and assisting in CT-guided intervention (biopsy and drainage).
 * Processing CT and MR image documentation and its recording on electronic media.
 * Informing the patient about the nature, preparation, duration, and potential risks of examination as well as the time of receiving the results.</t>
   </si>
   <si>
     <t>* Samostojno strokovno specializirano delo pri standardnih skiagrafskih in skiasкопских pregledih.
 * Sodelovanje pri nestandardnih radioloških posegih z uporabo kompleksne instrumentacije.
 * Razvijanje in obdelava filmskega materiala v temni komori.
 * Izvedba CT in MR pregledov ter pomoč pri CT vodeni intervenciji (biopsiji in drenaži).
 * Obdelava dokumentacije slik CT in MR ter njeno zapisovanje na elektronskih nosilcih.
 * Informiranje pacienta o naravi, pripravi, trajanju in možnih tveganjih pregleda ter času prejema rezultatov.</t>
   </si>
   <si>
     <t>Regulatory Affairs Manager</t>
   </si>
   <si>
@@ -11673,50 +12306,76 @@
     <t>Govorni terapevt</t>
   </si>
   <si>
     <t>* Assessing, diagnosing, and treating speech, language, and communication disorders in individuals of all ages.
 * Developing personalized treatment plans tailored to the specific needs of each client.
 * Conducting therapy sessions to improve speech clarity, language skills, and communication abilities.
 * Collaborating with other healthcare professionals, educators, and families to support clients' overall development.
 * Utilizing evidence-based practices and therapeutic techniques to enhance client outcomes.
 * Monitoring and documenting clients’ progress and adjusting treatment plans as necessary.
 * Providing guidance and support to families regarding communication strategies and resources.
 * Educating clients and their families about speech and language disorders and the therapeutic process.
 * Participating in continuing education and professional development to stay current with best practices in the field.
 * Maintaining confidentiality and adhering to ethical standards in all aspects of practice.</t>
   </si>
   <si>
     <t>* Ocenjevanje, diagnosticiranje in zdravljenje motenj govora, jezika in komunikacije pri posameznikih vseh starosti.
 * Razvijanje osebnih načrtov zdravljenja, prilagojenih posebnim potrebam vsakega odjemalca.
 * Izvajanje terapevtskih seans za izboljšanje jasnosti govora, jezikovnih spretnosti in komunikacijskih sposobnosti.
 * Sodelovanje z drugimi strokovnjaki na področju zdravstva, vzgojitelji in družinami za podporo celostnemu razvoju odjemalcev.
 * Uporaba dokazno podprtim praksam in terapevtskih tehnik za izboljšanje rezultatov odjemalcev.
 * Spremljanje in dokumentiranje napredka odjemalcev ter prilagajanje načrtov zdravljenja po potrebi.
 * Podajanje vodstva in podpore družinam glede komunikacijskih strategij in virov.
 * Poučevanje odjemalcev in njihovih družin o motnjah govora in jezika ter terapevtskem procesu.
 * Sodelovanje pri nadaljnjem izobraževanju in strokovnem razvoju za ostajanje na tekočem z najboljšimi praksami na področju.
 * Ohranjanje zaupnosti in upoštevanje etičnih standardov na vseh področjih prakse.</t>
+  </si>
+  <si>
+    <t>Surgeon</t>
+  </si>
+  <si>
+    <t>Kirurg</t>
+  </si>
+  <si>
+    <t>Diagnosis and indication of surgical procedures.
+Performing surgical operations.
+Pre‑ and postoperative patient care.
+Assessing surgical risks and informing the patient.
+Monitoring wound healing and preventing complications.
+Collaboration with anesthesiology and other specialties.
+Reviewing outcomes and planning follow‑up treatment.
+Maintaining surgical documentation.</t>
+  </si>
+  <si>
+    <t>Diagnostika in določanje indikacij za kirurške posege.
+Izvajanje operativnih posegov.
+Skrb za pacienta pred operacijo in po njej.
+Ocena tveganj operacije in obveščanje pacienta.
+Spremljanje celjenja ran in preprečevanje zapletov.
+Sodelovanje z anesteziologijo in drugimi strokami.
+Pregled rezultatov in načrtovanje nadaljnjega zdravljenja.
+Vodenje kirurške dokumentacije.</t>
   </si>
   <si>
     <t>Veterinarian</t>
   </si>
   <si>
     <t>Veterinar</t>
   </si>
   <si>
     <t>* Examining the health of animals, determining diagnoses.
 * Examining and removing tissues and biological materials.
 * Prescribing and administering drugs to animals.
 * Performing minor and major surgeries.
 * Vaccinating animals against diseases, treating them for parasites.
 * Sterilising animals.
 * Euthanising animals.
 * Providing advice to owners and keepers of animals regarding proper nutrition.</t>
   </si>
   <si>
     <t>* Pregledovanje zdravja živali in ugotavljanje diagnoze.
 * Pregledovanje in odvzem tkiva ter bioloških materialov.
 * Predpisovanje in apliciranje zdravil živalim.
 * Izvajanje manjših in večjih kirurških posegov.
 * Cepljenje živali proti boleznim, zatiranje zajedavcev.
 * Sterilizacija živali.
 * Evtanazija živali.
@@ -13320,50 +13979,74 @@
   <si>
     <t>* Assisting families in planning and organizing funeral services in a compassionate and respectful manner.
 * Providing guidance on funeral arrangements, including casket selection, transportation, and memorial services.
 * Coordinating with various service providers, such as cemeteries, crematories, and florists.
 * Preparing and filing necessary legal documents, such as death certificates and permits.
 * Ensuring the proper care and preparation of the deceased, including embalming and dressing.
 * Managing logistics for the funeral service, including setting up the venue and overseeing the service proceedings.
 * Offering emotional support and counseling to grieving families throughout the planning process.
 * Maintaining a clean and respectful environment in the funeral home and associated facilities.
 * Adhering to health and safety regulations and ethical standards in all aspects of the job.
 * Participating in ongoing professional development and training to stay current with industry practices and regulations.</t>
   </si>
   <si>
     <t>* Pomaganje družinam pri načrtovanju in organizaciji pogrebnih storitev na čutečen in spoštljiv način.
 * Zagotavljanje vodstva pri pogrebnih pripravah, vključno z izbiro krste, prevozom in spominskimi slovestnostmi.
 * Koordinacija z različnimi ponudniki storitev, kot so pokopališča, krematoriji in cvetličarji.
 * Priprava in oddaja potrebnih pravnih dokumentov, kot so smrtni listi in dovoljenja.
 * Zagotavljanje pravilne oskrbe in priprav mrtvih oseb, vključno z balzamiranjem in oblačenjem.
 * Upravljanje logistike pogrebnih storitev, vključno s pripravo prostorov in nadzorom službe.
 * Ponujanje čustvene podporo in svetovanja žalnim družinam med procesom načrtovanja.
 * Vzdrževanje čiste in spoštljive okolja v pogrebnem domu in pripadajočih objektih.
 * Spoštovanje predpisov in etičnih standardov v zvezi z varnostjo in zdravjem na delovnem mestu.
 * Sodelovanje v stalnem strokovnem razvoju in izobraževanju za ostajanje na tekočem z industrijskimi praksami in predpisi.</t>
   </si>
   <si>
+    <t>Gaming / Casino Operator</t>
+  </si>
+  <si>
+    <t>Upravljavec iger na srečo/kazinoja</t>
+  </si>
+  <si>
+    <t>Serving guests in a gaming room or casino.
+Supervising the operation of gaming devices.
+Providing information about games and rules.
+Handling basic technical and operational issues.
+Checking player age and eligibility.
+Complying with internal and legal regulations.
+Maintaining cleanliness and order in the venue.</t>
+  </si>
+  <si>
+    <t>Strežba in pomoč gostom v igralnici ali kazinoju.
+Nadzor nad delovanjem igralnih naprav.
+Posredovanje informacij o igrah in pravilih.
+Reševanje osnovnih tehničnih in operativnih težav.
+Preverjanje starosti in dovoljenj igralcev.
+Skladnost z internimi in zakonskimi pravili.
+Zagotavljanje čistoče in reda v prostoru.</t>
+  </si>
+  <si>
     <t>Gardener</t>
   </si>
   <si>
     <t>Vrtnar</t>
   </si>
   <si>
     <t>* Caring for flower beds, lawns, trees and shrubs in gardens, orchards and public parks.
 * Hoeing and fertilising the soil, pulling weeds.
 * Planting and irrigating decorative plants, shrubs, trees and hedges.
 * Seeding, watering and mowing lawns.
 * Protecting vegetation from pests and diseases using chemical agents.
 * Harvesting and storing fruit and vegetables.
 * Repairing garden tools.</t>
   </si>
   <si>
     <t>* Skrbeti za cvetlične gredice, travnike, drevesa in grmovje v vrtovih, sadovnjakih in javnih parkih.
 * Okopavati in gnojiti zemljo, čupati plevel.
 * Saditi in namakati okrasne rastline, grmovje, drevesa in žive meje.
 * Sejati, zalivati in košiti travnike.
 * Varovati vegetacijo pred škodljivci in boleznimi z uporabo kemičnih sredstev.
 * Pridobivati in shranjevati sadje in zelenjavo.
 * Popravljati vrtna orodja.</t>
   </si>
   <si>
     <t>Goldsmith, Jeweller</t>
@@ -13411,50 +14094,89 @@
 * Češljanje, krtačenje, vroče češljanje in sušenje las.
 * Barvanje, svetlikanje in toniranje las.
 * Zagotavljanje vode, sušenje z negovalkom in trajne valovite frizure.
 * Bricanje in krajšanje brad in brkov.
 * Zagotavljanje svetov strankam glede nege las.
 * Vzdrževanje čistega in urejenega dela prostora.</t>
   </si>
   <si>
     <t>Housekeeper</t>
   </si>
   <si>
     <t>Gospodinja</t>
   </si>
   <si>
     <t xml:space="preserve">* managing household - taking care about household
 * organizing activities in the department of the hotel rooms
 * keeping records
 * providing services for the guests
 </t>
   </si>
   <si>
     <t>* upravljanje z gospodinjstvom - skrb za gospodinjstvo
 * organizacija dejavnosti na oddelku hotelskih sob
 * vodjenje evidenc
 * zagotavljanje storitev za goste</t>
+  </si>
+  <si>
+    <t>Housekeeping Supervisor</t>
+  </si>
+  <si>
+    <t>Nadzornik gospodinjstva</t>
+  </si>
+  <si>
+    <t xml:space="preserve">* Issuing supplies and equipment to workers. 
+* Inspecting work performed to ensure that it meets specifications and established standards. 
+* Instructing staff in work policies and procedures.
+* Investigating complaints about service and equipment, and take corrective action. 
+* Evaluating employee performance and recommend personnel actions such as promotions, transfers, and dismissals. 
+* Checking and maintaining equipment to ensure that it is in working order. 
+* Performing or assisting with cleaning duties as necessary. 
+* Inspecting and evaluating the physical condition of facilities to determine the type of work required. 
+* Recommending upgrades that could improve service and increase operational efficiency. 
+* Coordinating activities with other departments to ensure that services are provided in an efficient and timely manner. 
+* Selecting the most suitable cleaning materials for different types of linens, furniture, flooring, and surfaces. 
+* Planning and preparing employee work schedules. 
+* Establishing and implementing operational standards and procedures for the departments supervised. 
+* Supervising in-house services such as laundries, maintenance and repair, dry cleaning, or valet services. 
+</t>
+  </si>
+  <si>
+    <t>* Izdajanje zalog in opreme delavcem.
+* Inšpekcijski pregled dela za zagotovitev, da izpolnjuje specifikacije in vzpostavljene standarde.
+* Poučevanje osebja o delovnih politikah in postopkih.
+* Raziskovanje pritožb glede storitev in opreme ter ukrepanje s korekcijskimi ukrepi.
+* Ocenjevanje delovne uspešnosti zaposlenih in priporočanje kadrovskih ukrepov, kot so napredovanja, premestitve in odpovedi.
+* Preverjanje in vzdrževanje opreme za zagotovitev njene delujoče stanja.
+* Izvajanje ali sodelovanje pri čistilnih nalogah po potrebi.
+* Inšpekcijski pregled in ocenjevanje fizičnega stanja objektov za določitev vrste dela, ki je potreben.
+* Priporočanje nadgradenj, ki bi lahko izboljšale storitve in povečale operativno učinkovitost.
+* Usklajevanje dejavnosti z drugimi oddelki za zagotovitev, da so storitve zagotovljene na učinkovit in pravočasen način.
+* Izbiranje najprimernejših čistilnih materialov za različne vrste posteljnine, pohištva, tal in površin.
+* Načrtovanje in priprava urnikov dela zaposlenih.
+* Vzpostavitev in izvajanje operativnih standardov in postopkov za oddelke, ki so pod nadzorom.
+* Nadziranje storitev, ki potekajo v hiši, kot so pralnice, vzdrževanje in popravilo, kemčanje ali valet storitve.</t>
   </si>
   <si>
     <t>Image Stylist, Beauty Stylist</t>
   </si>
   <si>
     <t>Stilist</t>
   </si>
   <si>
     <t>* Providing advice on the choice of suitable clothing, footwear, accessories and cosmetics subject to the colour type of clients, their figure, age, status, occasion etc.
 * Determining the so-called colour types and colour shades associated with them that suit the client’s face.
 * Managing the wardrobe.
 * Accompanying clients while shopping for/buying clothing, footwear, accessories and cosmetics.
 * Applying daytime and evening make-up.</t>
   </si>
   <si>
     <t>* Zagotavljanje svetovanja pri izbiri ustreznih oblačil, obutve, dodatkov in kozmetičnih izdelkov glede na barvni tip strank, njihovo figuro, starost, položaj, priložnost itd.
 * Določanje tako imenovanih barvnih tipov in njim pripadajočih barvnih odtenkov, ki ustrezajo obrazu stranke.
 * Upravljanje garderobe.
 * Spremljanje strank pri nakupu oblačil, obutve, dodatkov in kozmetičnih izdelkov.
 * Nanjevanje dnevne in večerne ličil.</t>
   </si>
   <si>
     <t>Maintenance Worker</t>
   </si>
   <si>
@@ -13574,50 +14296,74 @@
 * Responding to alarms and safety alerts, taking appropriate action to resolve issues.
 * Maintaining accurate records of boiler operations, maintenance activities, and safety checks.
 * Collaborating with engineering and maintenance teams to troubleshoot and repair boiler-related issues.
 * Ensuring compliance with safety regulations and industry standards in boiler operations.
 * Managing fuel supply and ensuring proper combustion for efficient energy production.
 * Assisting in the training of new staff on boiler operation and safety procedures.
 * Performing emergency shutdown procedures when necessary and ensuring safe operation at all times.</t>
   </si>
   <si>
     <t>* Delovanje in vzdrževanje kotlov, zagotavljanje njihove učinkovite in varne delovanja.
 * Spremljanje tlaka, temperature in vodnih ravni v kotlih za vzdrževanje optimalnega delovanja.
 * Izvajanje rednih pregledov in izvajanje potrebnih vzdrževalnih opravil na koteljskih sistemih.
 * Odzivanje na alarme in varnostne opozorilnice, sprejemanje ustrezne ukrepov za reševanje problemov.
 * Vodenje točnih evidenc o delovanju kotlov, vzdrževalnih dejavnostih in varnostnih pregledih.
 * Sodelovanje z inženirskimi in vzdrževalnimi skupinami pri odpravljanju pomanjkljivosti in popravilih zvezanih s kotli.
 * Zagotavljanje ustreznosti z varnostnimi predpisi in industrijskimi standardi pri delovanju kotlov.
 * Upravljanje z zalogo goriv in zagotavljanje pravilne zgorevanja za učinkovito proizvodnjo energije.
 * Sodelovanje pri usposabljanju novega osebja glede delovanja kotlov in varnostnih postopkov.
 * Izvajanje postopkov za hitro ustavitev v primeru potrebe in zagotavljanje varnega delovanja v vseh okoliščinah.</t>
   </si>
   <si>
     <t>Technology, Development</t>
   </si>
   <si>
     <t>Znanost, tehnologija</t>
+  </si>
+  <si>
+    <t>Gaming Machines Service Technician</t>
+  </si>
+  <si>
+    <t>Serviser igralne opreme</t>
+  </si>
+  <si>
+    <t>Installing, configuring, and servicing gaming machines.
+Diagnosing and repairing technical faults.
+Performing regular maintenance of gaming devices.
+Ensuring technical safety and operational functionality.
+Documenting interventions and reporting defects.
+Cooperating with operations managers.
+Testing new devices and components.</t>
+  </si>
+  <si>
+    <t>Nameščanje, nastavljanje in servisiranje igralnih naprav.
+Diagnostika in odpravljanje tehničnih napak.
+Redno vzdrževanje igralnih avtomatov.
+Zagotavljanje tehnične varnosti in delovanja.
+Dokumentiranje posegov in poročanje o napakah.
+Sodelovanje z operativnimi vodji.
+Testiranje novih naprav in komponent.</t>
   </si>
   <si>
     <t>Geographic Information Systems Engineer</t>
   </si>
   <si>
     <t>Inženir geografskih informacijskih sistemov</t>
   </si>
   <si>
     <t>* Develop and maintain Geographic Information Systems (GIS) applications and tools to support spatial data analysis and visualization.
 * Collaborate with cross-functional teams to gather requirements and translate them into technical specifications for GIS projects.
 * Conduct spatial data collection, processing, and analysis to support decision-making processes in various sectors.
 * Ensure the accuracy and integrity of GIS data through regular audits and updates.
 * Create and maintain detailed documentation of GIS processes, methodologies, and data sources.
 * Provide technical support and training to end-users on GIS software and tools.
 * Stay updated on the latest GIS technologies and trends to enhance system capabilities and performance.
 * Assist in the development of GIS-based solutions for urban planning, environmental management, and resource allocation.
 * Participate in project planning and execution, ensuring timely delivery of GIS projects within budget constraints.
 * Communicate effectively with stakeholders to present findings and recommendations based on spatial analysis.</t>
   </si>
   <si>
     <t>* Razvijajte in vzdržujte aplikacije in orodja geografskih informacijskih sistemov (GIS) za podporo prostorske analize in vizualizacije podatkov.
 * Sodelujte z medsektorskimi skupinami pri zbiranju zahtev in njihovem prevajanju v tehnične specifikacije za GIS projekte.
 * Izvajajte zbiranje, obdelavo in analizo prostorskih podatkov za podporo procesov odločanja v različnih sektorjih.
 * Zagotavljajte točnost in celovitost GIS podatkov s rednimi revizijami in posodobitvami.
 * Ustvarjajte in vzdržujte podrobno dokumentacijo GIS procesov, metodologij in virov podatkov.
@@ -14912,50 +15658,84 @@
   <si>
     <t>* Operating and maintaining cable car systems to ensure safe and efficient transportation of passengers.
 * Conducting pre-operation inspections of equipment to identify any maintenance needs or safety issues.
 * Assisting passengers with boarding and disembarking, ensuring a smooth and safe experience.
 * Providing information to passengers about the cable car operation, safety procedures, and local attractions.
 * Monitoring weather conditions and adjusting operations accordingly to ensure passenger safety.
 * Responding to emergencies and ensuring the safety of passengers at all times.
 * Collaborating with maintenance teams to report any technical issues and assist in repairs as needed.
 * Keeping accurate records of daily operations, including passenger counts and any incidents that occur.
 * Upholding company standards for customer service and ensuring a positive experience for all guests.
 * Participating in ongoing training and development to stay updated on safety regulations and operational procedures.</t>
   </si>
   <si>
     <t>* Upravljanje in vzdrževanje sistema žičnic za zagotavljanje varne in učinkovite prevoza potnikov.
 * Izvajanje predoperativnih preglejev opreme za prepoznavanje vzdrževalnih potreb ali varnostnih problemov.
 * Pomaganje potnikom pri vkrcanju in izkrcanju, zagotavljanje gladke in varne izkušnje.
 * Zagotavljanje informacij potnikom o delovanju žičnice, varnostnih postopkih in lokalnih znamenitostih.
 * Nadzorovanje vremenskih razmer in prilagajanje delovanja glede na potrebno za zagotavljanje varnosti potnikov.
 * Reagiranje na izredne razmere in zagotavljanje varnosti potnikov v vseh primerih.
 * Sodelovanje z vzdrževalnymi ekipami za poročanje o tehničnih težavah in pomaganje pri popravilih po potrebi.
 * Vodenje natančnih zapisov o dnevnih operacijah, vključno s štetjem potnikov in incidenti, ki se zgodijo.
 * Uveljavljanje podjetniških standardov za storitve strankam in zagotavljanje pozitivne izkušnje za vse goste.
 * Udeležba pri nadaljihan za usposabljanju in razvoju za ostajanje na tekočem glede varnostnih predpisov in operativnih postopkov.</t>
   </si>
   <si>
+    <t>Catering manager</t>
+  </si>
+  <si>
+    <t>Vodja cateringa</t>
+  </si>
+  <si>
+    <t>* Preparing, and overseeing activities related to food preparation.
+* Planning menus in consultation with chefs.
+* Recruiting and training permanent and casual staff.
+* Planning staff shifts and rotes.
+* Ensuring health and safety regulations are strictly observed.
+* Monitoring the quality of the product and service provided.
+* Keeping financial and administrative records.
+* Managing the payroll and monitoring spending levels.
+* Maintaining stock levels and ordering new supplies as required.
+* Interacting with customers if involved with front of house work.
+* Liaising with suppliers and clients.
+* Negotiating contracts with customers, assessing their requirements and ensuring they are satisfied with the service delivered (in contract catering).</t>
+  </si>
+  <si>
+    <t>* Pripravljanje in nadzor dejavnosti, povezanih s pripravo hrane.
+* Načrtovanje menijev v sodelovanju s šefi.
+* Zaposlovanje in usposabljanje stalnega in prostega osebja.
+* Načrtovanje delovnih menjav in razpitev.
+* Zagotavljanje, da so predpisi o zdravju in varnosti strogo upoštevani.
+* Nadzor kakovosti izdelka in storitve.
+* Vodenje finančnih in administrativnih zapisov.
+* Obračun plač in nadzor nad nivoji izdatkov.
+* Vzdrževanje nivojev zalog in naročanje novih dobav, ko je potrebno.
+* Odnose z strankami, če so dejavno vključeni v delo v gostinskem prostoru.
+* Komunikacija z dobavitelji in strankami.
+* Pogajanje o pogodbah s strankami, ocenjevanje njihovih zahtev in zagotavljanje, da so zadovoljni z dobavljeno storitvijo (pri catering storitvah).</t>
+  </si>
+  <si>
     <t>Chambermaid</t>
   </si>
   <si>
     <t>Sobarica</t>
   </si>
   <si>
     <t>* Cleaning of rooms, hallways, and common areas.
 * Regular vacuuming and dusting.
 * Making the beds and adjusting the sheeting.
 * Changing used bed linen and towels.
 * Cleaning bathrooms and toilets and refilling missing toiletries.
 * Emptying dustbins and changing used ashtrays.
 * Replenishing the contents of room mini-bars and refrigerators.</t>
   </si>
   <si>
     <t>* Čiščenje sob, hodnikov in skupnih prostorov.
 * Redno sesanje in odstranjevanje prahu.
 * Urejanje postelj in prilagajanje oblačil.
 * Menjava rabljenega posteljnega perila in brisač.
 * Čiščenje kopalnic in stranišč ter dopolnjevanje manjkajočih WC potrebščin.
 * Izpraznjevanje smetnjakov in zamenjava uporabljenih pepelnic.
 * Nadomeščanje vsebine mini barov in hladnjakov v sobah.</t>
   </si>
   <si>
     <t>Chef</t>
@@ -15096,51 +15876,51 @@
     <t>Hotel Porter</t>
   </si>
   <si>
     <t>Hotelski portir</t>
   </si>
   <si>
     <t>* Welcoming guests arriving at the hotel.
 * Helping guests when getting in and out of their vehicle, and opening doors.
 * Loading and unloading luggage to/from the vehicle.
 * Helping guests to carry their luggage.
 * Guiding guests to their hotel rooms and presenting the equipment rooms.
 * Responding to the commonly posed questions from guests, and solving problems.</t>
   </si>
   <si>
     <t>* Pozdravljati goste, ki prispejo v hotel.
 * Pomagati gostom pri vstopu in izstopu iz vozila ter odpirati vrata.
 * Nakladati in razkladata prtljago v/iz vozila.
 * Pomagati gostom pri prenašanju prtljage.
 * Voditi goste do njihovih hotelskih sob in predstavljati opremo sob.
 * Odgovarjati na najpogostejša vprašanja gostov in reševati težave.</t>
   </si>
   <si>
     <t>Houseman</t>
   </si>
   <si>
-    <t>Hišnik</t>
+    <t>Operativni delavec gospodinjstva (housekeeping)</t>
   </si>
   <si>
     <t>* Taking part in the effective fulfilling of the daily working tasks in the housekeeping department.
 * Caring for the main storehouse in the housekeeping department.
 * Taking orders of working aids for chambermaids and cleaners.
 * Taking out large goods and working aids to the individual storerooms on the storeys.
 * Taking out, bringing and sorting out of the hotel bed sheets and tea towels.
 * Taking responsibility for the regular monthly stocktaking.</t>
   </si>
   <si>
     <t>* Sodelovanje pri učinkovitem izvajanju dnevnih delovnih nalog v oddelku za hišno dejavnost.
 * Vzdrževanje glavnega skladišča v oddelku za hišno dejavnost.
 * Naročanje pripomočkov za komorne dekle in čistilce.
 * Izvažanje velikih dobrin in pripomočkov v posamezne skladišča na nadstropjih.
 * Izvažanje, dostavljanje in razvrščanje hotelskih posteljnin in čajnih brisač.
 * Prevzem odgovornosti za redno mesečno inventuro.</t>
   </si>
   <si>
     <t>Kitchen Helper</t>
   </si>
   <si>
     <t>Kuhinjski pomočnik</t>
   </si>
   <si>
     <t>* Assisting in the preparation of food items according to established recipes and standards.
@@ -16971,88 +17751,88 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F706"/>
+  <dimension ref="A1:F735"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E6" sqref="E6:F706"/>
+      <selection activeCell="E6" sqref="E6:F735"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="37.7051" customWidth="true" style="0"/>
     <col min="2" max="2" width="37.7051" customWidth="true" style="0"/>
     <col min="3" max="3" width="37.7051" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.7051" customWidth="true" style="0"/>
     <col min="5" max="5" width="53.844" customWidth="true" style="0"/>
     <col min="6" max="6" width="53.844" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="1">
-        <v>701</v>
+        <v>730</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>5</v>
       </c>
       <c r="B5" t="s">
         <v>6</v>
       </c>
       <c r="C5" t="s">
         <v>7</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>11</v>
@@ -17673,13420 +18453,13996 @@
         <v>138</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
         <v>81</v>
       </c>
       <c r="B37" t="s">
         <v>82</v>
       </c>
       <c r="C37" t="s">
         <v>139</v>
       </c>
       <c r="D37" t="s">
         <v>140</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>141</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
+        <v>81</v>
+      </c>
+      <c r="B38" t="s">
+        <v>82</v>
+      </c>
+      <c r="C38" t="s">
         <v>143</v>
       </c>
-      <c r="B38" t="s">
+      <c r="D38" t="s">
         <v>144</v>
       </c>
-      <c r="C38" t="s">
+      <c r="E38" s="2" t="s">
         <v>145</v>
       </c>
-      <c r="D38" t="s">
+      <c r="F38" s="2" t="s">
         <v>146</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="B39" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="C39" t="s">
         <v>149</v>
       </c>
       <c r="D39" t="s">
         <v>150</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>151</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="B40" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="C40" t="s">
         <v>153</v>
       </c>
       <c r="D40" t="s">
         <v>154</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>155</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="B41" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="C41" t="s">
         <v>157</v>
       </c>
       <c r="D41" t="s">
         <v>158</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>159</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="B42" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="C42" t="s">
         <v>161</v>
       </c>
       <c r="D42" t="s">
         <v>162</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>163</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="B43" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="C43" t="s">
         <v>165</v>
       </c>
       <c r="D43" t="s">
         <v>166</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>167</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="B44" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="C44" t="s">
         <v>169</v>
       </c>
       <c r="D44" t="s">
         <v>170</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>171</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="B45" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="C45" t="s">
         <v>173</v>
       </c>
       <c r="D45" t="s">
         <v>174</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>175</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="B46" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="C46" t="s">
         <v>177</v>
       </c>
       <c r="D46" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E46" s="2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="B47" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="C47" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D47" t="s">
         <v>181</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>182</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="B48" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="C48" t="s">
         <v>184</v>
       </c>
       <c r="D48" t="s">
         <v>185</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>186</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="B49" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="C49" t="s">
         <v>188</v>
       </c>
       <c r="D49" t="s">
         <v>189</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>190</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="B50" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="C50" t="s">
         <v>192</v>
       </c>
       <c r="D50" t="s">
         <v>193</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>194</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="B51" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="C51" t="s">
         <v>196</v>
       </c>
       <c r="D51" t="s">
         <v>197</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>198</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="B52" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="C52" t="s">
         <v>200</v>
       </c>
       <c r="D52" t="s">
         <v>201</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>202</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
+        <v>147</v>
+      </c>
+      <c r="B53" t="s">
+        <v>148</v>
+      </c>
+      <c r="C53" t="s">
         <v>204</v>
       </c>
-      <c r="B53" t="s">
+      <c r="D53" t="s">
         <v>205</v>
       </c>
-      <c r="C53" t="s">
+      <c r="E53" s="2" t="s">
         <v>206</v>
       </c>
-      <c r="D53" t="s">
+      <c r="F53" s="2" t="s">
         <v>207</v>
-      </c>
-[...4 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
-        <v>204</v>
+        <v>147</v>
       </c>
       <c r="B54" t="s">
-        <v>205</v>
+        <v>148</v>
       </c>
       <c r="C54" t="s">
+        <v>208</v>
+      </c>
+      <c r="D54" t="s">
+        <v>209</v>
+      </c>
+      <c r="E54" s="2" t="s">
         <v>210</v>
       </c>
-      <c r="D54" t="s">
+      <c r="F54" s="2" t="s">
         <v>211</v>
-      </c>
-[...4 lines deleted...]
-        <v>213</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="B55" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="C55" t="s">
         <v>214</v>
       </c>
       <c r="D55" t="s">
         <v>215</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>216</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="B56" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="C56" t="s">
         <v>218</v>
       </c>
       <c r="D56" t="s">
         <v>219</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>220</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="B57" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="C57" t="s">
         <v>222</v>
       </c>
       <c r="D57" t="s">
         <v>223</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>224</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="B58" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="C58" t="s">
         <v>226</v>
       </c>
       <c r="D58" t="s">
         <v>227</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>228</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="B59" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="C59" t="s">
         <v>230</v>
       </c>
       <c r="D59" t="s">
         <v>231</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>232</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="B60" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="C60" t="s">
         <v>234</v>
       </c>
       <c r="D60" t="s">
         <v>235</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>236</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="B61" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="C61" t="s">
         <v>238</v>
       </c>
       <c r="D61" t="s">
         <v>239</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>240</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="B62" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="C62" t="s">
         <v>242</v>
       </c>
       <c r="D62" t="s">
         <v>243</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>244</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="B63" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="C63" t="s">
         <v>246</v>
       </c>
       <c r="D63" t="s">
         <v>247</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>248</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="B64" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="C64" t="s">
         <v>250</v>
       </c>
       <c r="D64" t="s">
         <v>251</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>252</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="B65" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="C65" t="s">
         <v>254</v>
       </c>
       <c r="D65" t="s">
         <v>255</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>256</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="B66" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="C66" t="s">
         <v>258</v>
       </c>
       <c r="D66" t="s">
         <v>259</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>260</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="B67" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="C67" t="s">
         <v>262</v>
       </c>
       <c r="D67" t="s">
         <v>263</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>264</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="B68" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="C68" t="s">
         <v>266</v>
       </c>
       <c r="D68" t="s">
         <v>267</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>268</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="B69" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="C69" t="s">
         <v>270</v>
       </c>
       <c r="D69" t="s">
         <v>271</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>272</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="B70" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="C70" t="s">
         <v>274</v>
       </c>
       <c r="D70" t="s">
         <v>275</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>276</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" t="s">
+        <v>212</v>
+      </c>
+      <c r="B71" t="s">
+        <v>213</v>
+      </c>
+      <c r="C71" t="s">
         <v>278</v>
       </c>
-      <c r="B71" t="s">
+      <c r="D71" t="s">
         <v>279</v>
       </c>
-      <c r="C71" t="s">
+      <c r="E71" s="2" t="s">
         <v>280</v>
       </c>
-      <c r="D71" t="s">
+      <c r="F71" s="2" t="s">
         <v>281</v>
-      </c>
-[...4 lines deleted...]
-        <v>283</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" t="s">
-        <v>278</v>
+        <v>212</v>
       </c>
       <c r="B72" t="s">
-        <v>279</v>
+        <v>213</v>
       </c>
       <c r="C72" t="s">
+        <v>282</v>
+      </c>
+      <c r="D72" t="s">
+        <v>283</v>
+      </c>
+      <c r="E72" s="2" t="s">
         <v>284</v>
       </c>
-      <c r="D72" t="s">
+      <c r="F72" s="2" t="s">
         <v>285</v>
-      </c>
-[...4 lines deleted...]
-        <v>287</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
-        <v>278</v>
+        <v>286</v>
       </c>
       <c r="B73" t="s">
-        <v>279</v>
+        <v>287</v>
       </c>
       <c r="C73" t="s">
         <v>288</v>
       </c>
       <c r="D73" t="s">
         <v>289</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>290</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" t="s">
-        <v>278</v>
+        <v>286</v>
       </c>
       <c r="B74" t="s">
-        <v>279</v>
+        <v>287</v>
       </c>
       <c r="C74" t="s">
         <v>292</v>
       </c>
       <c r="D74" t="s">
         <v>293</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>294</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" t="s">
-        <v>278</v>
+        <v>286</v>
       </c>
       <c r="B75" t="s">
-        <v>279</v>
+        <v>287</v>
       </c>
       <c r="C75" t="s">
         <v>296</v>
       </c>
       <c r="D75" t="s">
         <v>297</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>298</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" t="s">
-        <v>278</v>
+        <v>286</v>
       </c>
       <c r="B76" t="s">
-        <v>279</v>
+        <v>287</v>
       </c>
       <c r="C76" t="s">
         <v>300</v>
       </c>
       <c r="D76" t="s">
         <v>301</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>302</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" t="s">
-        <v>278</v>
+        <v>286</v>
       </c>
       <c r="B77" t="s">
-        <v>279</v>
+        <v>287</v>
       </c>
       <c r="C77" t="s">
         <v>304</v>
       </c>
       <c r="D77" t="s">
         <v>305</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>306</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" t="s">
-        <v>278</v>
+        <v>286</v>
       </c>
       <c r="B78" t="s">
-        <v>279</v>
+        <v>287</v>
       </c>
       <c r="C78" t="s">
         <v>308</v>
       </c>
       <c r="D78" t="s">
         <v>309</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>310</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" t="s">
-        <v>278</v>
+        <v>286</v>
       </c>
       <c r="B79" t="s">
-        <v>279</v>
+        <v>287</v>
       </c>
       <c r="C79" t="s">
         <v>312</v>
       </c>
       <c r="D79" t="s">
         <v>313</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>314</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" t="s">
-        <v>278</v>
+        <v>286</v>
       </c>
       <c r="B80" t="s">
-        <v>279</v>
+        <v>287</v>
       </c>
       <c r="C80" t="s">
         <v>316</v>
       </c>
       <c r="D80" t="s">
         <v>317</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>318</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" t="s">
-        <v>278</v>
+        <v>286</v>
       </c>
       <c r="B81" t="s">
-        <v>279</v>
+        <v>287</v>
       </c>
       <c r="C81" t="s">
         <v>320</v>
       </c>
       <c r="D81" t="s">
         <v>321</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>322</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" t="s">
-        <v>278</v>
+        <v>286</v>
       </c>
       <c r="B82" t="s">
-        <v>279</v>
+        <v>287</v>
       </c>
       <c r="C82" t="s">
         <v>324</v>
       </c>
       <c r="D82" t="s">
         <v>325</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>326</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" t="s">
-        <v>278</v>
+        <v>286</v>
       </c>
       <c r="B83" t="s">
-        <v>279</v>
+        <v>287</v>
       </c>
       <c r="C83" t="s">
         <v>328</v>
       </c>
       <c r="D83" t="s">
         <v>329</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>330</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" t="s">
+        <v>286</v>
+      </c>
+      <c r="B84" t="s">
+        <v>287</v>
+      </c>
+      <c r="C84" t="s">
         <v>332</v>
       </c>
-      <c r="B84" t="s">
+      <c r="D84" t="s">
         <v>333</v>
       </c>
-      <c r="C84" t="s">
+      <c r="E84" s="2" t="s">
         <v>334</v>
       </c>
-      <c r="D84" t="s">
+      <c r="F84" s="2" t="s">
         <v>335</v>
-      </c>
-[...4 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" t="s">
-        <v>332</v>
+        <v>286</v>
       </c>
       <c r="B85" t="s">
-        <v>333</v>
+        <v>287</v>
       </c>
       <c r="C85" t="s">
+        <v>336</v>
+      </c>
+      <c r="D85" t="s">
+        <v>337</v>
+      </c>
+      <c r="E85" s="2" t="s">
         <v>338</v>
       </c>
-      <c r="D85" t="s">
+      <c r="F85" s="2" t="s">
         <v>339</v>
-      </c>
-[...4 lines deleted...]
-        <v>341</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" t="s">
-        <v>332</v>
+        <v>340</v>
       </c>
       <c r="B86" t="s">
-        <v>333</v>
+        <v>341</v>
       </c>
       <c r="C86" t="s">
         <v>342</v>
       </c>
       <c r="D86" t="s">
         <v>343</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>344</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" t="s">
-        <v>332</v>
+        <v>340</v>
       </c>
       <c r="B87" t="s">
-        <v>333</v>
+        <v>341</v>
       </c>
       <c r="C87" t="s">
-        <v>316</v>
+        <v>346</v>
       </c>
       <c r="D87" t="s">
-        <v>317</v>
+        <v>347</v>
       </c>
       <c r="E87" s="2" t="s">
-        <v>318</v>
+        <v>348</v>
       </c>
       <c r="F87" s="2" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
       <c r="B88" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="C88" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="D88" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="E88" s="2" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="F88" s="2" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
       <c r="B89" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="C89" t="s">
-        <v>353</v>
+        <v>324</v>
       </c>
       <c r="D89" t="s">
+        <v>325</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="F89" s="2" t="s">
         <v>354</v>
-      </c>
-[...4 lines deleted...]
-        <v>356</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" t="s">
-        <v>347</v>
+        <v>355</v>
       </c>
       <c r="B90" t="s">
-        <v>348</v>
+        <v>356</v>
       </c>
       <c r="C90" t="s">
         <v>357</v>
       </c>
       <c r="D90" t="s">
         <v>358</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>359</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" t="s">
-        <v>347</v>
+        <v>355</v>
       </c>
       <c r="B91" t="s">
-        <v>348</v>
+        <v>356</v>
       </c>
       <c r="C91" t="s">
         <v>361</v>
       </c>
       <c r="D91" t="s">
         <v>362</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>363</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" t="s">
-        <v>347</v>
+        <v>355</v>
       </c>
       <c r="B92" t="s">
-        <v>348</v>
+        <v>356</v>
       </c>
       <c r="C92" t="s">
         <v>365</v>
       </c>
       <c r="D92" t="s">
         <v>366</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>367</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" t="s">
-        <v>347</v>
+        <v>355</v>
       </c>
       <c r="B93" t="s">
-        <v>348</v>
+        <v>356</v>
       </c>
       <c r="C93" t="s">
         <v>369</v>
       </c>
       <c r="D93" t="s">
         <v>370</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>371</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" t="s">
-        <v>347</v>
+        <v>355</v>
       </c>
       <c r="B94" t="s">
-        <v>348</v>
+        <v>356</v>
       </c>
       <c r="C94" t="s">
         <v>373</v>
       </c>
       <c r="D94" t="s">
         <v>374</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>375</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" t="s">
-        <v>347</v>
+        <v>355</v>
       </c>
       <c r="B95" t="s">
-        <v>348</v>
+        <v>356</v>
       </c>
       <c r="C95" t="s">
         <v>377</v>
       </c>
       <c r="D95" t="s">
         <v>378</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>379</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" t="s">
-        <v>347</v>
+        <v>355</v>
       </c>
       <c r="B96" t="s">
-        <v>348</v>
+        <v>356</v>
       </c>
       <c r="C96" t="s">
         <v>381</v>
       </c>
       <c r="D96" t="s">
         <v>382</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>383</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" t="s">
-        <v>347</v>
+        <v>355</v>
       </c>
       <c r="B97" t="s">
-        <v>348</v>
+        <v>356</v>
       </c>
       <c r="C97" t="s">
         <v>385</v>
       </c>
       <c r="D97" t="s">
         <v>386</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>387</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" t="s">
-        <v>347</v>
+        <v>355</v>
       </c>
       <c r="B98" t="s">
-        <v>348</v>
+        <v>356</v>
       </c>
       <c r="C98" t="s">
         <v>389</v>
       </c>
       <c r="D98" t="s">
         <v>390</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>391</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" t="s">
-        <v>347</v>
+        <v>355</v>
       </c>
       <c r="B99" t="s">
-        <v>348</v>
+        <v>356</v>
       </c>
       <c r="C99" t="s">
         <v>393</v>
       </c>
       <c r="D99" t="s">
         <v>394</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>395</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" t="s">
-        <v>347</v>
+        <v>355</v>
       </c>
       <c r="B100" t="s">
-        <v>348</v>
+        <v>356</v>
       </c>
       <c r="C100" t="s">
         <v>397</v>
       </c>
       <c r="D100" t="s">
         <v>398</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>399</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" t="s">
-        <v>347</v>
+        <v>355</v>
       </c>
       <c r="B101" t="s">
-        <v>348</v>
+        <v>356</v>
       </c>
       <c r="C101" t="s">
         <v>401</v>
       </c>
       <c r="D101" t="s">
         <v>402</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>403</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" t="s">
-        <v>347</v>
+        <v>355</v>
       </c>
       <c r="B102" t="s">
-        <v>348</v>
+        <v>356</v>
       </c>
       <c r="C102" t="s">
         <v>405</v>
       </c>
       <c r="D102" t="s">
         <v>406</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>407</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" t="s">
-        <v>347</v>
+        <v>355</v>
       </c>
       <c r="B103" t="s">
-        <v>348</v>
+        <v>356</v>
       </c>
       <c r="C103" t="s">
         <v>409</v>
       </c>
       <c r="D103" t="s">
         <v>410</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>411</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" t="s">
-        <v>347</v>
+        <v>355</v>
       </c>
       <c r="B104" t="s">
-        <v>348</v>
+        <v>356</v>
       </c>
       <c r="C104" t="s">
         <v>413</v>
       </c>
       <c r="D104" t="s">
         <v>414</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>415</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" t="s">
-        <v>347</v>
+        <v>355</v>
       </c>
       <c r="B105" t="s">
-        <v>348</v>
+        <v>356</v>
       </c>
       <c r="C105" t="s">
         <v>417</v>
       </c>
       <c r="D105" t="s">
-        <v>263</v>
+        <v>418</v>
       </c>
       <c r="E105" s="2" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="F105" s="2" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" t="s">
-        <v>347</v>
+        <v>355</v>
       </c>
       <c r="B106" t="s">
-        <v>348</v>
+        <v>356</v>
       </c>
       <c r="C106" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="D106" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E106" s="2" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F106" s="2" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" t="s">
-        <v>347</v>
+        <v>355</v>
       </c>
       <c r="B107" t="s">
-        <v>348</v>
+        <v>356</v>
       </c>
       <c r="C107" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="D107" t="s">
-        <v>425</v>
+        <v>271</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>426</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" t="s">
-        <v>347</v>
+        <v>355</v>
       </c>
       <c r="B108" t="s">
-        <v>348</v>
+        <v>356</v>
       </c>
       <c r="C108" t="s">
         <v>428</v>
       </c>
       <c r="D108" t="s">
         <v>429</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>430</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" t="s">
-        <v>347</v>
+        <v>355</v>
       </c>
       <c r="B109" t="s">
-        <v>348</v>
+        <v>356</v>
       </c>
       <c r="C109" t="s">
         <v>432</v>
       </c>
       <c r="D109" t="s">
         <v>433</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>434</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" t="s">
-        <v>347</v>
+        <v>355</v>
       </c>
       <c r="B110" t="s">
-        <v>348</v>
+        <v>356</v>
       </c>
       <c r="C110" t="s">
         <v>436</v>
       </c>
       <c r="D110" t="s">
         <v>437</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>438</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" t="s">
-        <v>347</v>
+        <v>355</v>
       </c>
       <c r="B111" t="s">
-        <v>348</v>
+        <v>356</v>
       </c>
       <c r="C111" t="s">
         <v>440</v>
       </c>
       <c r="D111" t="s">
         <v>441</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>442</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" t="s">
-        <v>347</v>
+        <v>355</v>
       </c>
       <c r="B112" t="s">
-        <v>348</v>
+        <v>356</v>
       </c>
       <c r="C112" t="s">
         <v>444</v>
       </c>
       <c r="D112" t="s">
         <v>445</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>446</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" t="s">
-        <v>347</v>
+        <v>355</v>
       </c>
       <c r="B113" t="s">
-        <v>348</v>
+        <v>356</v>
       </c>
       <c r="C113" t="s">
         <v>448</v>
       </c>
       <c r="D113" t="s">
         <v>449</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>450</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" t="s">
-        <v>347</v>
+        <v>355</v>
       </c>
       <c r="B114" t="s">
-        <v>348</v>
+        <v>356</v>
       </c>
       <c r="C114" t="s">
         <v>452</v>
       </c>
       <c r="D114" t="s">
         <v>453</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>454</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" t="s">
-        <v>347</v>
+        <v>355</v>
       </c>
       <c r="B115" t="s">
-        <v>348</v>
+        <v>356</v>
       </c>
       <c r="C115" t="s">
         <v>456</v>
       </c>
       <c r="D115" t="s">
         <v>457</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>458</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" t="s">
-        <v>347</v>
+        <v>355</v>
       </c>
       <c r="B116" t="s">
-        <v>348</v>
+        <v>356</v>
       </c>
       <c r="C116" t="s">
         <v>460</v>
       </c>
       <c r="D116" t="s">
         <v>461</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>462</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" t="s">
-        <v>347</v>
+        <v>355</v>
       </c>
       <c r="B117" t="s">
-        <v>348</v>
+        <v>356</v>
       </c>
       <c r="C117" t="s">
         <v>464</v>
       </c>
       <c r="D117" t="s">
         <v>465</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>466</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" t="s">
-        <v>347</v>
+        <v>355</v>
       </c>
       <c r="B118" t="s">
-        <v>348</v>
+        <v>356</v>
       </c>
       <c r="C118" t="s">
         <v>468</v>
       </c>
       <c r="D118" t="s">
         <v>469</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>470</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" t="s">
+        <v>355</v>
+      </c>
+      <c r="B119" t="s">
+        <v>356</v>
+      </c>
+      <c r="C119" t="s">
         <v>472</v>
       </c>
-      <c r="B119" t="s">
+      <c r="D119" t="s">
         <v>473</v>
       </c>
-      <c r="C119" t="s">
+      <c r="E119" s="2" t="s">
         <v>474</v>
       </c>
-      <c r="D119" t="s">
+      <c r="F119" s="2" t="s">
         <v>475</v>
-      </c>
-[...4 lines deleted...]
-        <v>477</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" t="s">
-        <v>472</v>
+        <v>355</v>
       </c>
       <c r="B120" t="s">
-        <v>473</v>
+        <v>356</v>
       </c>
       <c r="C120" t="s">
+        <v>476</v>
+      </c>
+      <c r="D120" t="s">
+        <v>477</v>
+      </c>
+      <c r="E120" s="2" t="s">
         <v>478</v>
       </c>
-      <c r="D120" t="s">
+      <c r="F120" s="2" t="s">
         <v>479</v>
-      </c>
-[...4 lines deleted...]
-        <v>481</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" t="s">
-        <v>472</v>
+        <v>480</v>
       </c>
       <c r="B121" t="s">
-        <v>473</v>
+        <v>481</v>
       </c>
       <c r="C121" t="s">
         <v>482</v>
       </c>
       <c r="D121" t="s">
         <v>483</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>484</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" t="s">
-        <v>472</v>
+        <v>480</v>
       </c>
       <c r="B122" t="s">
-        <v>473</v>
+        <v>481</v>
       </c>
       <c r="C122" t="s">
         <v>486</v>
       </c>
       <c r="D122" t="s">
         <v>487</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>488</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" t="s">
-        <v>472</v>
+        <v>480</v>
       </c>
       <c r="B123" t="s">
-        <v>473</v>
+        <v>481</v>
       </c>
       <c r="C123" t="s">
         <v>490</v>
       </c>
       <c r="D123" t="s">
         <v>491</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>492</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" t="s">
-        <v>472</v>
+        <v>480</v>
       </c>
       <c r="B124" t="s">
-        <v>473</v>
+        <v>481</v>
       </c>
       <c r="C124" t="s">
         <v>494</v>
       </c>
       <c r="D124" t="s">
         <v>495</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>496</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" t="s">
-        <v>472</v>
+        <v>480</v>
       </c>
       <c r="B125" t="s">
-        <v>473</v>
+        <v>481</v>
       </c>
       <c r="C125" t="s">
         <v>498</v>
       </c>
       <c r="D125" t="s">
         <v>499</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>500</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>501</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" t="s">
-        <v>472</v>
+        <v>480</v>
       </c>
       <c r="B126" t="s">
-        <v>473</v>
+        <v>481</v>
       </c>
       <c r="C126" t="s">
         <v>502</v>
       </c>
       <c r="D126" t="s">
         <v>503</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>504</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" t="s">
-        <v>472</v>
+        <v>480</v>
       </c>
       <c r="B127" t="s">
-        <v>473</v>
+        <v>481</v>
       </c>
       <c r="C127" t="s">
         <v>506</v>
       </c>
       <c r="D127" t="s">
         <v>507</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>508</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" t="s">
-        <v>472</v>
+        <v>480</v>
       </c>
       <c r="B128" t="s">
-        <v>473</v>
+        <v>481</v>
       </c>
       <c r="C128" t="s">
         <v>510</v>
       </c>
       <c r="D128" t="s">
         <v>511</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>512</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" t="s">
-        <v>472</v>
+        <v>480</v>
       </c>
       <c r="B129" t="s">
-        <v>473</v>
+        <v>481</v>
       </c>
       <c r="C129" t="s">
         <v>514</v>
       </c>
       <c r="D129" t="s">
         <v>515</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>516</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" t="s">
-        <v>472</v>
+        <v>480</v>
       </c>
       <c r="B130" t="s">
-        <v>473</v>
+        <v>481</v>
       </c>
       <c r="C130" t="s">
-        <v>292</v>
+        <v>518</v>
       </c>
       <c r="D130" t="s">
-        <v>293</v>
+        <v>519</v>
       </c>
       <c r="E130" s="2" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="F130" s="2" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" t="s">
-        <v>472</v>
+        <v>480</v>
       </c>
       <c r="B131" t="s">
-        <v>473</v>
+        <v>481</v>
       </c>
       <c r="C131" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="D131" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E131" s="2" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="F131" s="2" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" t="s">
-        <v>472</v>
+        <v>480</v>
       </c>
       <c r="B132" t="s">
-        <v>473</v>
+        <v>481</v>
       </c>
       <c r="C132" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="D132" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="E132" s="2" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="F132" s="2" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" t="s">
-        <v>472</v>
+        <v>480</v>
       </c>
       <c r="B133" t="s">
-        <v>473</v>
+        <v>481</v>
       </c>
       <c r="C133" t="s">
-        <v>528</v>
+        <v>300</v>
       </c>
       <c r="D133" t="s">
-        <v>529</v>
+        <v>301</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>530</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" t="s">
-        <v>472</v>
+        <v>480</v>
       </c>
       <c r="B134" t="s">
-        <v>473</v>
+        <v>481</v>
       </c>
       <c r="C134" t="s">
         <v>532</v>
       </c>
       <c r="D134" t="s">
         <v>533</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>534</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" t="s">
-        <v>472</v>
+        <v>480</v>
       </c>
       <c r="B135" t="s">
-        <v>473</v>
+        <v>481</v>
       </c>
       <c r="C135" t="s">
         <v>536</v>
       </c>
       <c r="D135" t="s">
         <v>537</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>538</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" t="s">
-        <v>472</v>
+        <v>480</v>
       </c>
       <c r="B136" t="s">
-        <v>473</v>
+        <v>481</v>
       </c>
       <c r="C136" t="s">
         <v>540</v>
       </c>
       <c r="D136" t="s">
         <v>541</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>542</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" t="s">
-        <v>472</v>
+        <v>480</v>
       </c>
       <c r="B137" t="s">
-        <v>473</v>
+        <v>481</v>
       </c>
       <c r="C137" t="s">
         <v>544</v>
       </c>
       <c r="D137" t="s">
         <v>545</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>546</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>547</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" t="s">
-        <v>472</v>
+        <v>480</v>
       </c>
       <c r="B138" t="s">
-        <v>473</v>
+        <v>481</v>
       </c>
       <c r="C138" t="s">
         <v>548</v>
       </c>
       <c r="D138" t="s">
         <v>549</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>550</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" t="s">
-        <v>472</v>
+        <v>480</v>
       </c>
       <c r="B139" t="s">
-        <v>473</v>
+        <v>481</v>
       </c>
       <c r="C139" t="s">
         <v>552</v>
       </c>
       <c r="D139" t="s">
         <v>553</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>554</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" t="s">
-        <v>472</v>
+        <v>480</v>
       </c>
       <c r="B140" t="s">
-        <v>473</v>
+        <v>481</v>
       </c>
       <c r="C140" t="s">
         <v>556</v>
       </c>
       <c r="D140" t="s">
         <v>557</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>558</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" t="s">
-        <v>472</v>
+        <v>480</v>
       </c>
       <c r="B141" t="s">
-        <v>473</v>
+        <v>481</v>
       </c>
       <c r="C141" t="s">
         <v>560</v>
       </c>
       <c r="D141" t="s">
         <v>561</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>562</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" t="s">
-        <v>472</v>
+        <v>480</v>
       </c>
       <c r="B142" t="s">
-        <v>473</v>
+        <v>481</v>
       </c>
       <c r="C142" t="s">
         <v>564</v>
       </c>
       <c r="D142" t="s">
         <v>565</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>566</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" t="s">
-        <v>472</v>
+        <v>480</v>
       </c>
       <c r="B143" t="s">
-        <v>473</v>
+        <v>481</v>
       </c>
       <c r="C143" t="s">
         <v>568</v>
       </c>
       <c r="D143" t="s">
         <v>569</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>570</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" t="s">
-        <v>472</v>
+        <v>480</v>
       </c>
       <c r="B144" t="s">
-        <v>473</v>
+        <v>481</v>
       </c>
       <c r="C144" t="s">
         <v>572</v>
       </c>
       <c r="D144" t="s">
         <v>573</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>574</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" t="s">
-        <v>472</v>
+        <v>480</v>
       </c>
       <c r="B145" t="s">
-        <v>473</v>
+        <v>481</v>
       </c>
       <c r="C145" t="s">
         <v>576</v>
       </c>
       <c r="D145" t="s">
         <v>577</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>578</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>579</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" t="s">
-        <v>472</v>
+        <v>480</v>
       </c>
       <c r="B146" t="s">
-        <v>473</v>
+        <v>481</v>
       </c>
       <c r="C146" t="s">
         <v>580</v>
       </c>
       <c r="D146" t="s">
         <v>581</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>582</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>583</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" t="s">
-        <v>472</v>
+        <v>480</v>
       </c>
       <c r="B147" t="s">
-        <v>473</v>
+        <v>481</v>
       </c>
       <c r="C147" t="s">
         <v>584</v>
       </c>
       <c r="D147" t="s">
         <v>585</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>586</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" t="s">
-        <v>472</v>
+        <v>480</v>
       </c>
       <c r="B148" t="s">
-        <v>473</v>
+        <v>481</v>
       </c>
       <c r="C148" t="s">
         <v>588</v>
       </c>
       <c r="D148" t="s">
         <v>589</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>590</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" t="s">
-        <v>472</v>
+        <v>480</v>
       </c>
       <c r="B149" t="s">
-        <v>473</v>
+        <v>481</v>
       </c>
       <c r="C149" t="s">
         <v>592</v>
       </c>
       <c r="D149" t="s">
         <v>593</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>594</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>595</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" t="s">
-        <v>472</v>
+        <v>480</v>
       </c>
       <c r="B150" t="s">
-        <v>473</v>
+        <v>481</v>
       </c>
       <c r="C150" t="s">
         <v>596</v>
       </c>
       <c r="D150" t="s">
         <v>597</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>598</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" t="s">
-        <v>472</v>
+        <v>480</v>
       </c>
       <c r="B151" t="s">
-        <v>473</v>
+        <v>481</v>
       </c>
       <c r="C151" t="s">
         <v>600</v>
       </c>
       <c r="D151" t="s">
         <v>601</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>602</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" t="s">
-        <v>472</v>
+        <v>480</v>
       </c>
       <c r="B152" t="s">
-        <v>473</v>
+        <v>481</v>
       </c>
       <c r="C152" t="s">
         <v>604</v>
       </c>
       <c r="D152" t="s">
         <v>605</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>606</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" t="s">
-        <v>472</v>
+        <v>480</v>
       </c>
       <c r="B153" t="s">
-        <v>473</v>
+        <v>481</v>
       </c>
       <c r="C153" t="s">
         <v>608</v>
       </c>
       <c r="D153" t="s">
         <v>609</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>610</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" t="s">
-        <v>472</v>
+        <v>480</v>
       </c>
       <c r="B154" t="s">
-        <v>473</v>
+        <v>481</v>
       </c>
       <c r="C154" t="s">
         <v>612</v>
       </c>
       <c r="D154" t="s">
-        <v>503</v>
+        <v>613</v>
       </c>
       <c r="E154" s="2" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F154" s="2" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" t="s">
-        <v>472</v>
+        <v>480</v>
       </c>
       <c r="B155" t="s">
-        <v>473</v>
+        <v>481</v>
       </c>
       <c r="C155" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="D155" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E155" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F155" s="2" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" t="s">
-        <v>472</v>
+        <v>480</v>
       </c>
       <c r="B156" t="s">
-        <v>473</v>
+        <v>481</v>
       </c>
       <c r="C156" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="D156" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E156" s="2" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="F156" s="2" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" t="s">
-        <v>472</v>
+        <v>480</v>
       </c>
       <c r="B157" t="s">
-        <v>473</v>
+        <v>481</v>
       </c>
       <c r="C157" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="D157" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="E157" s="2" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="F157" s="2" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" t="s">
-        <v>472</v>
+        <v>480</v>
       </c>
       <c r="B158" t="s">
-        <v>473</v>
+        <v>481</v>
       </c>
       <c r="C158" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="D158" t="s">
-        <v>628</v>
+        <v>515</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>629</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" t="s">
+        <v>480</v>
+      </c>
+      <c r="B159" t="s">
+        <v>481</v>
+      </c>
+      <c r="C159" t="s">
         <v>631</v>
       </c>
-      <c r="B159" t="s">
+      <c r="D159" t="s">
         <v>632</v>
       </c>
-      <c r="C159" t="s">
+      <c r="E159" s="2" t="s">
         <v>633</v>
       </c>
-      <c r="D159" t="s">
+      <c r="F159" s="2" t="s">
         <v>634</v>
-      </c>
-[...4 lines deleted...]
-        <v>636</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" t="s">
-        <v>631</v>
+        <v>480</v>
       </c>
       <c r="B160" t="s">
-        <v>632</v>
+        <v>481</v>
       </c>
       <c r="C160" t="s">
+        <v>635</v>
+      </c>
+      <c r="D160" t="s">
+        <v>636</v>
+      </c>
+      <c r="E160" s="2" t="s">
         <v>637</v>
       </c>
-      <c r="D160" t="s">
+      <c r="F160" s="2" t="s">
         <v>638</v>
-      </c>
-[...4 lines deleted...]
-        <v>640</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" t="s">
-        <v>631</v>
+        <v>480</v>
       </c>
       <c r="B161" t="s">
-        <v>632</v>
+        <v>481</v>
       </c>
       <c r="C161" t="s">
+        <v>639</v>
+      </c>
+      <c r="D161" t="s">
+        <v>640</v>
+      </c>
+      <c r="E161" s="2" t="s">
         <v>641</v>
       </c>
-      <c r="D161" t="s">
+      <c r="F161" s="2" t="s">
         <v>642</v>
-      </c>
-[...4 lines deleted...]
-        <v>644</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" t="s">
-        <v>631</v>
+        <v>480</v>
       </c>
       <c r="B162" t="s">
-        <v>632</v>
+        <v>481</v>
       </c>
       <c r="C162" t="s">
+        <v>643</v>
+      </c>
+      <c r="D162" t="s">
+        <v>644</v>
+      </c>
+      <c r="E162" s="2" t="s">
         <v>645</v>
       </c>
-      <c r="D162" t="s">
+      <c r="F162" s="2" t="s">
         <v>646</v>
-      </c>
-[...4 lines deleted...]
-        <v>648</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" t="s">
-        <v>631</v>
+        <v>647</v>
       </c>
       <c r="B163" t="s">
-        <v>632</v>
+        <v>648</v>
       </c>
       <c r="C163" t="s">
         <v>649</v>
       </c>
       <c r="D163" t="s">
         <v>650</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>651</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" t="s">
+        <v>647</v>
+      </c>
+      <c r="B164" t="s">
+        <v>648</v>
+      </c>
+      <c r="C164" t="s">
         <v>653</v>
       </c>
-      <c r="B164" t="s">
-[...2 lines deleted...]
-      <c r="C164" t="s">
+      <c r="D164" t="s">
         <v>654</v>
       </c>
-      <c r="D164" t="s">
+      <c r="E164" s="2" t="s">
         <v>655</v>
       </c>
-      <c r="E164" s="2" t="s">
+      <c r="F164" s="2" t="s">
         <v>656</v>
-      </c>
-[...1 lines deleted...]
-        <v>657</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="B165" t="s">
-        <v>205</v>
+        <v>648</v>
       </c>
       <c r="C165" t="s">
+        <v>657</v>
+      </c>
+      <c r="D165" t="s">
         <v>658</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>659</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="B166" t="s">
-        <v>205</v>
+        <v>648</v>
       </c>
       <c r="C166" t="s">
         <v>661</v>
       </c>
       <c r="D166" t="s">
         <v>662</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>663</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="B167" t="s">
-        <v>205</v>
+        <v>648</v>
       </c>
       <c r="C167" t="s">
         <v>665</v>
       </c>
       <c r="D167" t="s">
         <v>666</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>667</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" t="s">
-        <v>653</v>
+        <v>669</v>
       </c>
       <c r="B168" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="C168" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="D168" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="E168" s="2" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="F168" s="2" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" t="s">
-        <v>653</v>
+        <v>669</v>
       </c>
       <c r="B169" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="C169" t="s">
-        <v>673</v>
-[...1 lines deleted...]
-      <c r="D169" t="s">
         <v>674</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>675</v>
       </c>
       <c r="F169" s="2" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" t="s">
-        <v>653</v>
+        <v>669</v>
       </c>
       <c r="B170" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="C170" t="s">
         <v>677</v>
       </c>
       <c r="D170" t="s">
         <v>678</v>
       </c>
       <c r="E170" s="2" t="s">
         <v>679</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>680</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" t="s">
-        <v>653</v>
+        <v>669</v>
       </c>
       <c r="B171" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="C171" t="s">
         <v>681</v>
       </c>
       <c r="D171" t="s">
         <v>682</v>
       </c>
       <c r="E171" s="2" t="s">
         <v>683</v>
       </c>
       <c r="F171" s="2" t="s">
         <v>684</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" t="s">
-        <v>653</v>
+        <v>669</v>
       </c>
       <c r="B172" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="C172" t="s">
-        <v>373</v>
+        <v>685</v>
       </c>
       <c r="D172" t="s">
-        <v>374</v>
+        <v>686</v>
       </c>
       <c r="E172" s="2" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="F172" s="2" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" t="s">
-        <v>653</v>
+        <v>669</v>
       </c>
       <c r="B173" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="C173" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="D173" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="E173" s="2" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="F173" s="2" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" t="s">
-        <v>653</v>
+        <v>669</v>
       </c>
       <c r="B174" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="C174" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="D174" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="E174" s="2" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="F174" s="2" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" t="s">
-        <v>653</v>
+        <v>669</v>
       </c>
       <c r="B175" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="C175" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="D175" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="E175" s="2" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="F175" s="2" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" t="s">
-        <v>653</v>
+        <v>669</v>
       </c>
       <c r="B176" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="C176" t="s">
-        <v>699</v>
+        <v>381</v>
       </c>
       <c r="D176" t="s">
-        <v>700</v>
+        <v>382</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>701</v>
       </c>
       <c r="F176" s="2" t="s">
         <v>702</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" t="s">
-        <v>653</v>
+        <v>669</v>
       </c>
       <c r="B177" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="C177" t="s">
         <v>703</v>
       </c>
       <c r="D177" t="s">
         <v>704</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>705</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" t="s">
-        <v>653</v>
+        <v>669</v>
       </c>
       <c r="B178" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="C178" t="s">
         <v>707</v>
       </c>
       <c r="D178" t="s">
         <v>708</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>709</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" t="s">
-        <v>653</v>
+        <v>669</v>
       </c>
       <c r="B179" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="C179" t="s">
         <v>711</v>
       </c>
       <c r="D179" t="s">
         <v>712</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>713</v>
       </c>
       <c r="F179" s="2" t="s">
         <v>714</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" t="s">
-        <v>653</v>
+        <v>669</v>
       </c>
       <c r="B180" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="C180" t="s">
         <v>715</v>
       </c>
       <c r="D180" t="s">
         <v>716</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>717</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" t="s">
-        <v>653</v>
+        <v>669</v>
       </c>
       <c r="B181" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="C181" t="s">
         <v>719</v>
       </c>
       <c r="D181" t="s">
         <v>720</v>
       </c>
       <c r="E181" s="2" t="s">
         <v>721</v>
       </c>
       <c r="F181" s="2" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" t="s">
-        <v>653</v>
+        <v>669</v>
       </c>
       <c r="B182" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="C182" t="s">
         <v>723</v>
       </c>
       <c r="D182" t="s">
         <v>724</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>725</v>
       </c>
       <c r="F182" s="2" t="s">
         <v>726</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" t="s">
-        <v>653</v>
+        <v>669</v>
       </c>
       <c r="B183" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="C183" t="s">
         <v>727</v>
       </c>
       <c r="D183" t="s">
         <v>728</v>
       </c>
       <c r="E183" s="2" t="s">
         <v>729</v>
       </c>
       <c r="F183" s="2" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" t="s">
-        <v>653</v>
+        <v>669</v>
       </c>
       <c r="B184" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="C184" t="s">
-        <v>238</v>
+        <v>731</v>
       </c>
       <c r="D184" t="s">
-        <v>239</v>
+        <v>732</v>
       </c>
       <c r="E184" s="2" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="F184" s="2" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" t="s">
-        <v>653</v>
+        <v>669</v>
       </c>
       <c r="B185" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="C185" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="D185" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="E185" s="2" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="F185" s="2" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" t="s">
-        <v>653</v>
+        <v>669</v>
       </c>
       <c r="B186" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="C186" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
       <c r="D186" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="E186" s="2" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="F186" s="2" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" t="s">
-        <v>653</v>
+        <v>669</v>
       </c>
       <c r="B187" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="C187" t="s">
-        <v>741</v>
+        <v>743</v>
       </c>
       <c r="D187" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
       <c r="E187" s="2" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
       <c r="F187" s="2" t="s">
-        <v>744</v>
+        <v>746</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" t="s">
-        <v>653</v>
+        <v>669</v>
       </c>
       <c r="B188" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="C188" t="s">
-        <v>745</v>
+        <v>246</v>
       </c>
       <c r="D188" t="s">
-        <v>746</v>
+        <v>247</v>
       </c>
       <c r="E188" s="2" t="s">
         <v>747</v>
       </c>
       <c r="F188" s="2" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" t="s">
-        <v>653</v>
+        <v>669</v>
       </c>
       <c r="B189" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="C189" t="s">
         <v>749</v>
       </c>
       <c r="D189" t="s">
         <v>750</v>
       </c>
       <c r="E189" s="2" t="s">
         <v>751</v>
       </c>
       <c r="F189" s="2" t="s">
         <v>752</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" t="s">
-        <v>653</v>
+        <v>669</v>
       </c>
       <c r="B190" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="C190" t="s">
         <v>753</v>
       </c>
       <c r="D190" t="s">
         <v>754</v>
       </c>
       <c r="E190" s="2" t="s">
         <v>755</v>
       </c>
       <c r="F190" s="2" t="s">
         <v>756</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" t="s">
-        <v>653</v>
+        <v>669</v>
       </c>
       <c r="B191" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="C191" t="s">
         <v>757</v>
       </c>
       <c r="D191" t="s">
         <v>758</v>
       </c>
       <c r="E191" s="2" t="s">
         <v>759</v>
       </c>
       <c r="F191" s="2" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" t="s">
-        <v>653</v>
+        <v>669</v>
       </c>
       <c r="B192" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="C192" t="s">
         <v>761</v>
       </c>
       <c r="D192" t="s">
         <v>762</v>
       </c>
       <c r="E192" s="2" t="s">
         <v>763</v>
       </c>
       <c r="F192" s="2" t="s">
         <v>764</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" t="s">
-        <v>653</v>
+        <v>669</v>
       </c>
       <c r="B193" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="C193" t="s">
         <v>765</v>
       </c>
       <c r="D193" t="s">
         <v>766</v>
       </c>
       <c r="E193" s="2" t="s">
         <v>767</v>
       </c>
       <c r="F193" s="2" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" t="s">
-        <v>653</v>
+        <v>669</v>
       </c>
       <c r="B194" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="C194" t="s">
         <v>769</v>
       </c>
       <c r="D194" t="s">
         <v>770</v>
       </c>
       <c r="E194" s="2" t="s">
         <v>771</v>
       </c>
       <c r="F194" s="2" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" t="s">
-        <v>653</v>
+        <v>669</v>
       </c>
       <c r="B195" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="C195" t="s">
         <v>773</v>
       </c>
       <c r="D195" t="s">
         <v>774</v>
       </c>
       <c r="E195" s="2" t="s">
         <v>775</v>
       </c>
       <c r="F195" s="2" t="s">
         <v>776</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" t="s">
-        <v>653</v>
+        <v>669</v>
       </c>
       <c r="B196" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="C196" t="s">
         <v>777</v>
       </c>
       <c r="D196" t="s">
         <v>778</v>
       </c>
       <c r="E196" s="2" t="s">
         <v>779</v>
       </c>
       <c r="F196" s="2" t="s">
         <v>780</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" t="s">
+        <v>669</v>
+      </c>
+      <c r="B197" t="s">
+        <v>213</v>
+      </c>
+      <c r="C197" t="s">
         <v>781</v>
       </c>
-      <c r="B197" t="s">
+      <c r="D197" t="s">
         <v>782</v>
       </c>
-      <c r="C197" t="s">
+      <c r="E197" s="2" t="s">
         <v>783</v>
       </c>
-      <c r="D197" t="s">
+      <c r="F197" s="2" t="s">
         <v>784</v>
-      </c>
-[...4 lines deleted...]
-        <v>786</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" t="s">
-        <v>781</v>
+        <v>669</v>
       </c>
       <c r="B198" t="s">
-        <v>782</v>
+        <v>213</v>
       </c>
       <c r="C198" t="s">
+        <v>785</v>
+      </c>
+      <c r="D198" t="s">
+        <v>786</v>
+      </c>
+      <c r="E198" s="2" t="s">
         <v>787</v>
       </c>
-      <c r="D198" t="s">
+      <c r="F198" s="2" t="s">
         <v>788</v>
-      </c>
-[...4 lines deleted...]
-        <v>790</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" t="s">
-        <v>781</v>
+        <v>669</v>
       </c>
       <c r="B199" t="s">
-        <v>782</v>
+        <v>213</v>
       </c>
       <c r="C199" t="s">
+        <v>789</v>
+      </c>
+      <c r="D199" t="s">
+        <v>790</v>
+      </c>
+      <c r="E199" s="2" t="s">
         <v>791</v>
       </c>
-      <c r="D199" t="s">
+      <c r="F199" s="2" t="s">
         <v>792</v>
-      </c>
-[...4 lines deleted...]
-        <v>794</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" t="s">
-        <v>781</v>
+        <v>669</v>
       </c>
       <c r="B200" t="s">
-        <v>782</v>
+        <v>213</v>
       </c>
       <c r="C200" t="s">
+        <v>793</v>
+      </c>
+      <c r="D200" t="s">
+        <v>793</v>
+      </c>
+      <c r="E200" s="2" t="s">
+        <v>794</v>
+      </c>
+      <c r="F200" s="2" t="s">
         <v>795</v>
-      </c>
-[...7 lines deleted...]
-        <v>798</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" t="s">
-        <v>781</v>
+        <v>669</v>
       </c>
       <c r="B201" t="s">
-        <v>782</v>
+        <v>213</v>
       </c>
       <c r="C201" t="s">
+        <v>796</v>
+      </c>
+      <c r="D201" t="s">
+        <v>797</v>
+      </c>
+      <c r="E201" s="2" t="s">
+        <v>798</v>
+      </c>
+      <c r="F201" s="2" t="s">
         <v>799</v>
-      </c>
-[...7 lines deleted...]
-        <v>802</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" t="s">
-        <v>781</v>
+        <v>800</v>
       </c>
       <c r="B202" t="s">
-        <v>782</v>
+        <v>801</v>
       </c>
       <c r="C202" t="s">
+        <v>802</v>
+      </c>
+      <c r="D202" t="s">
         <v>803</v>
       </c>
-      <c r="D202" t="s">
+      <c r="E202" s="2" t="s">
         <v>804</v>
       </c>
-      <c r="E202" s="2" t="s">
+      <c r="F202" s="2" t="s">
         <v>805</v>
-      </c>
-[...1 lines deleted...]
-        <v>806</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" t="s">
-        <v>781</v>
+        <v>800</v>
       </c>
       <c r="B203" t="s">
-        <v>782</v>
+        <v>801</v>
       </c>
       <c r="C203" t="s">
+        <v>806</v>
+      </c>
+      <c r="D203" t="s">
         <v>807</v>
       </c>
-      <c r="D203" t="s">
+      <c r="E203" s="2" t="s">
         <v>808</v>
       </c>
-      <c r="E203" s="2" t="s">
+      <c r="F203" s="2" t="s">
         <v>809</v>
-      </c>
-[...1 lines deleted...]
-        <v>810</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" t="s">
-        <v>781</v>
+        <v>800</v>
       </c>
       <c r="B204" t="s">
-        <v>782</v>
+        <v>801</v>
       </c>
       <c r="C204" t="s">
+        <v>810</v>
+      </c>
+      <c r="D204" t="s">
         <v>811</v>
       </c>
-      <c r="D204" t="s">
+      <c r="E204" s="2" t="s">
         <v>812</v>
       </c>
-      <c r="E204" s="2" t="s">
+      <c r="F204" s="2" t="s">
         <v>813</v>
-      </c>
-[...1 lines deleted...]
-        <v>814</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" t="s">
-        <v>781</v>
+        <v>800</v>
       </c>
       <c r="B205" t="s">
-        <v>782</v>
+        <v>801</v>
       </c>
       <c r="C205" t="s">
+        <v>814</v>
+      </c>
+      <c r="D205" t="s">
         <v>815</v>
       </c>
-      <c r="D205" t="s">
+      <c r="E205" s="2" t="s">
         <v>816</v>
       </c>
-      <c r="E205" s="2" t="s">
+      <c r="F205" s="2" t="s">
         <v>817</v>
-      </c>
-[...1 lines deleted...]
-        <v>818</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" t="s">
-        <v>781</v>
+        <v>800</v>
       </c>
       <c r="B206" t="s">
-        <v>782</v>
+        <v>801</v>
       </c>
       <c r="C206" t="s">
+        <v>818</v>
+      </c>
+      <c r="D206" t="s">
         <v>819</v>
       </c>
-      <c r="D206" t="s">
+      <c r="E206" s="2" t="s">
         <v>820</v>
       </c>
-      <c r="E206" s="2" t="s">
+      <c r="F206" s="2" t="s">
         <v>821</v>
-      </c>
-[...1 lines deleted...]
-        <v>822</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" t="s">
-        <v>781</v>
+        <v>800</v>
       </c>
       <c r="B207" t="s">
-        <v>782</v>
+        <v>801</v>
       </c>
       <c r="C207" t="s">
+        <v>822</v>
+      </c>
+      <c r="D207" t="s">
         <v>823</v>
       </c>
-      <c r="D207" t="s">
+      <c r="E207" s="2" t="s">
         <v>824</v>
       </c>
-      <c r="E207" s="2" t="s">
+      <c r="F207" s="2" t="s">
         <v>825</v>
-      </c>
-[...1 lines deleted...]
-        <v>826</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" t="s">
-        <v>781</v>
+        <v>800</v>
       </c>
       <c r="B208" t="s">
-        <v>782</v>
+        <v>801</v>
       </c>
       <c r="C208" t="s">
+        <v>826</v>
+      </c>
+      <c r="D208" t="s">
         <v>827</v>
       </c>
-      <c r="D208" t="s">
+      <c r="E208" s="2" t="s">
         <v>828</v>
       </c>
-      <c r="E208" s="2" t="s">
+      <c r="F208" s="2" t="s">
         <v>829</v>
-      </c>
-[...1 lines deleted...]
-        <v>830</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" t="s">
-        <v>781</v>
+        <v>800</v>
       </c>
       <c r="B209" t="s">
-        <v>782</v>
+        <v>801</v>
       </c>
       <c r="C209" t="s">
+        <v>830</v>
+      </c>
+      <c r="D209" t="s">
         <v>831</v>
       </c>
-      <c r="D209" t="s">
+      <c r="E209" s="2" t="s">
         <v>832</v>
       </c>
-      <c r="E209" s="2" t="s">
+      <c r="F209" s="2" t="s">
         <v>833</v>
-      </c>
-[...1 lines deleted...]
-        <v>834</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" t="s">
-        <v>781</v>
+        <v>800</v>
       </c>
       <c r="B210" t="s">
-        <v>782</v>
+        <v>801</v>
       </c>
       <c r="C210" t="s">
+        <v>834</v>
+      </c>
+      <c r="D210" t="s">
         <v>835</v>
       </c>
-      <c r="D210" t="s">
+      <c r="E210" s="2" t="s">
         <v>836</v>
       </c>
-      <c r="E210" s="2" t="s">
+      <c r="F210" s="2" t="s">
         <v>837</v>
-      </c>
-[...1 lines deleted...]
-        <v>838</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" t="s">
-        <v>781</v>
+        <v>800</v>
       </c>
       <c r="B211" t="s">
-        <v>782</v>
+        <v>801</v>
       </c>
       <c r="C211" t="s">
+        <v>838</v>
+      </c>
+      <c r="D211" t="s">
         <v>839</v>
       </c>
-      <c r="D211" t="s">
+      <c r="E211" s="2" t="s">
         <v>840</v>
       </c>
-      <c r="E211" s="2" t="s">
+      <c r="F211" s="2" t="s">
         <v>841</v>
-      </c>
-[...1 lines deleted...]
-        <v>842</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" t="s">
-        <v>781</v>
+        <v>800</v>
       </c>
       <c r="B212" t="s">
-        <v>782</v>
+        <v>801</v>
       </c>
       <c r="C212" t="s">
+        <v>842</v>
+      </c>
+      <c r="D212" t="s">
         <v>843</v>
       </c>
-      <c r="D212" t="s">
+      <c r="E212" s="2" t="s">
         <v>844</v>
       </c>
-      <c r="E212" s="2" t="s">
+      <c r="F212" s="2" t="s">
         <v>845</v>
-      </c>
-[...1 lines deleted...]
-        <v>846</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" t="s">
-        <v>781</v>
+        <v>800</v>
       </c>
       <c r="B213" t="s">
-        <v>782</v>
+        <v>801</v>
       </c>
       <c r="C213" t="s">
+        <v>846</v>
+      </c>
+      <c r="D213" t="s">
         <v>847</v>
       </c>
-      <c r="D213" t="s">
+      <c r="E213" s="2" t="s">
         <v>848</v>
       </c>
-      <c r="E213" s="2" t="s">
+      <c r="F213" s="2" t="s">
         <v>849</v>
-      </c>
-[...1 lines deleted...]
-        <v>850</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" t="s">
-        <v>781</v>
+        <v>800</v>
       </c>
       <c r="B214" t="s">
-        <v>782</v>
+        <v>801</v>
       </c>
       <c r="C214" t="s">
+        <v>850</v>
+      </c>
+      <c r="D214" t="s">
         <v>851</v>
       </c>
-      <c r="D214" t="s">
+      <c r="E214" s="2" t="s">
         <v>852</v>
       </c>
-      <c r="E214" s="2" t="s">
+      <c r="F214" s="2" t="s">
         <v>853</v>
-      </c>
-[...1 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" t="s">
-        <v>781</v>
+        <v>800</v>
       </c>
       <c r="B215" t="s">
-        <v>782</v>
+        <v>801</v>
       </c>
       <c r="C215" t="s">
+        <v>854</v>
+      </c>
+      <c r="D215" t="s">
         <v>855</v>
       </c>
-      <c r="D215" t="s">
+      <c r="E215" s="2" t="s">
         <v>856</v>
       </c>
-      <c r="E215" s="2" t="s">
+      <c r="F215" s="2" t="s">
         <v>857</v>
-      </c>
-[...1 lines deleted...]
-        <v>858</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" t="s">
-        <v>781</v>
+        <v>800</v>
       </c>
       <c r="B216" t="s">
-        <v>782</v>
+        <v>801</v>
       </c>
       <c r="C216" t="s">
+        <v>858</v>
+      </c>
+      <c r="D216" t="s">
         <v>859</v>
       </c>
-      <c r="D216" t="s">
+      <c r="E216" s="2" t="s">
         <v>860</v>
       </c>
-      <c r="E216" s="2" t="s">
+      <c r="F216" s="2" t="s">
         <v>861</v>
-      </c>
-[...1 lines deleted...]
-        <v>862</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" t="s">
-        <v>781</v>
+        <v>800</v>
       </c>
       <c r="B217" t="s">
-        <v>782</v>
+        <v>801</v>
       </c>
       <c r="C217" t="s">
+        <v>862</v>
+      </c>
+      <c r="D217" t="s">
         <v>863</v>
       </c>
-      <c r="D217" t="s">
+      <c r="E217" s="2" t="s">
         <v>864</v>
       </c>
-      <c r="E217" s="2" t="s">
+      <c r="F217" s="2" t="s">
         <v>865</v>
-      </c>
-[...1 lines deleted...]
-        <v>866</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" t="s">
-        <v>781</v>
+        <v>800</v>
       </c>
       <c r="B218" t="s">
-        <v>782</v>
+        <v>801</v>
       </c>
       <c r="C218" t="s">
+        <v>866</v>
+      </c>
+      <c r="D218" t="s">
         <v>867</v>
       </c>
-      <c r="D218" t="s">
+      <c r="E218" s="2" t="s">
         <v>868</v>
       </c>
-      <c r="E218" s="2" t="s">
+      <c r="F218" s="2" t="s">
         <v>869</v>
-      </c>
-[...1 lines deleted...]
-        <v>870</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" t="s">
-        <v>781</v>
+        <v>800</v>
       </c>
       <c r="B219" t="s">
-        <v>782</v>
+        <v>801</v>
       </c>
       <c r="C219" t="s">
+        <v>870</v>
+      </c>
+      <c r="D219" t="s">
         <v>871</v>
       </c>
-      <c r="D219" t="s">
+      <c r="E219" s="2" t="s">
         <v>872</v>
       </c>
-      <c r="E219" s="2" t="s">
+      <c r="F219" s="2" t="s">
         <v>873</v>
-      </c>
-[...1 lines deleted...]
-        <v>874</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" t="s">
-        <v>781</v>
+        <v>800</v>
       </c>
       <c r="B220" t="s">
-        <v>782</v>
+        <v>801</v>
       </c>
       <c r="C220" t="s">
+        <v>874</v>
+      </c>
+      <c r="D220" t="s">
         <v>875</v>
       </c>
-      <c r="D220" t="s">
+      <c r="E220" s="2" t="s">
         <v>876</v>
       </c>
-      <c r="E220" s="2" t="s">
+      <c r="F220" s="2" t="s">
         <v>877</v>
-      </c>
-[...1 lines deleted...]
-        <v>878</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" t="s">
-        <v>781</v>
+        <v>800</v>
       </c>
       <c r="B221" t="s">
-        <v>782</v>
+        <v>801</v>
       </c>
       <c r="C221" t="s">
+        <v>878</v>
+      </c>
+      <c r="D221" t="s">
         <v>879</v>
       </c>
-      <c r="D221" t="s">
+      <c r="E221" s="2" t="s">
         <v>880</v>
       </c>
-      <c r="E221" s="2" t="s">
+      <c r="F221" s="2" t="s">
         <v>881</v>
-      </c>
-[...1 lines deleted...]
-        <v>882</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" t="s">
+        <v>800</v>
+      </c>
+      <c r="B222" t="s">
+        <v>801</v>
+      </c>
+      <c r="C222" t="s">
+        <v>882</v>
+      </c>
+      <c r="D222" t="s">
         <v>883</v>
       </c>
-      <c r="B222" t="s">
+      <c r="E222" s="2" t="s">
         <v>884</v>
       </c>
-      <c r="C222" t="s">
-[...5 lines deleted...]
-      <c r="E222" s="2" t="s">
+      <c r="F222" s="2" t="s">
         <v>885</v>
-      </c>
-[...1 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" t="s">
-        <v>883</v>
+        <v>800</v>
       </c>
       <c r="B223" t="s">
-        <v>884</v>
+        <v>801</v>
       </c>
       <c r="C223" t="s">
-        <v>520</v>
+        <v>886</v>
       </c>
       <c r="D223" t="s">
-        <v>521</v>
+        <v>887</v>
       </c>
       <c r="E223" s="2" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="F223" s="2" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" t="s">
-        <v>883</v>
+        <v>800</v>
       </c>
       <c r="B224" t="s">
-        <v>884</v>
+        <v>801</v>
       </c>
       <c r="C224" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="D224" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="E224" s="2" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="F224" s="2" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" t="s">
-        <v>883</v>
+        <v>800</v>
       </c>
       <c r="B225" t="s">
-        <v>884</v>
+        <v>801</v>
       </c>
       <c r="C225" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="D225" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="E225" s="2" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="F225" s="2" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" t="s">
-        <v>883</v>
+        <v>800</v>
       </c>
       <c r="B226" t="s">
-        <v>884</v>
+        <v>801</v>
       </c>
       <c r="C226" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="D226" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="E226" s="2" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="F226" s="2" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" t="s">
-        <v>883</v>
+        <v>902</v>
       </c>
       <c r="B227" t="s">
-        <v>884</v>
+        <v>903</v>
       </c>
       <c r="C227" t="s">
-        <v>901</v>
+        <v>300</v>
       </c>
       <c r="D227" t="s">
-        <v>902</v>
+        <v>301</v>
       </c>
       <c r="E227" s="2" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="F227" s="2" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" t="s">
-        <v>883</v>
+        <v>902</v>
       </c>
       <c r="B228" t="s">
-        <v>884</v>
+        <v>903</v>
       </c>
       <c r="C228" t="s">
-        <v>905</v>
+        <v>532</v>
       </c>
       <c r="D228" t="s">
+        <v>533</v>
+      </c>
+      <c r="E228" s="2" t="s">
         <v>906</v>
       </c>
-      <c r="E228" s="2" t="s">
+      <c r="F228" s="2" t="s">
         <v>907</v>
-      </c>
-[...1 lines deleted...]
-        <v>908</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" t="s">
-        <v>883</v>
+        <v>902</v>
       </c>
       <c r="B229" t="s">
-        <v>884</v>
+        <v>903</v>
       </c>
       <c r="C229" t="s">
+        <v>908</v>
+      </c>
+      <c r="D229" t="s">
         <v>909</v>
       </c>
-      <c r="D229" t="s">
+      <c r="E229" s="2" t="s">
         <v>910</v>
       </c>
-      <c r="E229" s="2" t="s">
+      <c r="F229" s="2" t="s">
         <v>911</v>
-      </c>
-[...1 lines deleted...]
-        <v>912</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" t="s">
-        <v>883</v>
+        <v>902</v>
       </c>
       <c r="B230" t="s">
-        <v>884</v>
+        <v>903</v>
       </c>
       <c r="C230" t="s">
+        <v>912</v>
+      </c>
+      <c r="D230" t="s">
         <v>913</v>
       </c>
-      <c r="D230" t="s">
+      <c r="E230" s="2" t="s">
         <v>914</v>
       </c>
-      <c r="E230" s="2" t="s">
+      <c r="F230" s="2" t="s">
         <v>915</v>
-      </c>
-[...1 lines deleted...]
-        <v>916</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" t="s">
-        <v>883</v>
+        <v>902</v>
       </c>
       <c r="B231" t="s">
-        <v>884</v>
+        <v>903</v>
       </c>
       <c r="C231" t="s">
-        <v>300</v>
+        <v>916</v>
       </c>
       <c r="D231" t="s">
-        <v>301</v>
+        <v>917</v>
       </c>
       <c r="E231" s="2" t="s">
-        <v>302</v>
+        <v>918</v>
       </c>
       <c r="F231" s="2" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" t="s">
-        <v>883</v>
+        <v>902</v>
       </c>
       <c r="B232" t="s">
-        <v>884</v>
+        <v>903</v>
       </c>
       <c r="C232" t="s">
-        <v>918</v>
+        <v>920</v>
       </c>
       <c r="D232" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E232" s="2" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F232" s="2" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" t="s">
-        <v>883</v>
+        <v>902</v>
       </c>
       <c r="B233" t="s">
-        <v>884</v>
+        <v>903</v>
       </c>
       <c r="C233" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="D233" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="E233" s="2" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
       <c r="F233" s="2" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" t="s">
-        <v>883</v>
+        <v>902</v>
       </c>
       <c r="B234" t="s">
-        <v>884</v>
+        <v>903</v>
       </c>
       <c r="C234" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="D234" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="E234" s="2" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="F234" s="2" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" t="s">
-        <v>883</v>
+        <v>902</v>
       </c>
       <c r="B235" t="s">
-        <v>884</v>
+        <v>903</v>
       </c>
       <c r="C235" t="s">
-        <v>308</v>
+        <v>932</v>
       </c>
       <c r="D235" t="s">
-        <v>309</v>
+        <v>933</v>
       </c>
       <c r="E235" s="2" t="s">
-        <v>310</v>
+        <v>934</v>
       </c>
       <c r="F235" s="2" t="s">
-        <v>930</v>
+        <v>935</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" t="s">
-        <v>883</v>
+        <v>902</v>
       </c>
       <c r="B236" t="s">
-        <v>884</v>
+        <v>903</v>
       </c>
       <c r="C236" t="s">
-        <v>931</v>
+        <v>308</v>
       </c>
       <c r="D236" t="s">
-        <v>932</v>
+        <v>309</v>
       </c>
       <c r="E236" s="2" t="s">
-        <v>933</v>
+        <v>310</v>
       </c>
       <c r="F236" s="2" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" t="s">
-        <v>883</v>
+        <v>902</v>
       </c>
       <c r="B237" t="s">
-        <v>884</v>
+        <v>903</v>
       </c>
       <c r="C237" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="D237" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
       <c r="E237" s="2" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="F237" s="2" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" t="s">
-        <v>883</v>
+        <v>902</v>
       </c>
       <c r="B238" t="s">
-        <v>884</v>
+        <v>903</v>
       </c>
       <c r="C238" t="s">
-        <v>939</v>
+        <v>941</v>
       </c>
       <c r="D238" t="s">
-        <v>940</v>
+        <v>942</v>
       </c>
       <c r="E238" s="2" t="s">
-        <v>941</v>
+        <v>943</v>
       </c>
       <c r="F238" s="2" t="s">
-        <v>942</v>
+        <v>944</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" t="s">
-        <v>883</v>
+        <v>902</v>
       </c>
       <c r="B239" t="s">
-        <v>884</v>
+        <v>903</v>
       </c>
       <c r="C239" t="s">
-        <v>943</v>
+        <v>945</v>
       </c>
       <c r="D239" t="s">
-        <v>944</v>
+        <v>946</v>
       </c>
       <c r="E239" s="2" t="s">
-        <v>945</v>
+        <v>947</v>
       </c>
       <c r="F239" s="2" t="s">
-        <v>946</v>
+        <v>948</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" t="s">
-        <v>883</v>
+        <v>902</v>
       </c>
       <c r="B240" t="s">
-        <v>884</v>
+        <v>903</v>
       </c>
       <c r="C240" t="s">
         <v>316</v>
       </c>
       <c r="D240" t="s">
         <v>317</v>
       </c>
       <c r="E240" s="2" t="s">
-        <v>947</v>
+        <v>318</v>
       </c>
       <c r="F240" s="2" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" t="s">
-        <v>883</v>
+        <v>902</v>
       </c>
       <c r="B241" t="s">
-        <v>884</v>
+        <v>903</v>
       </c>
       <c r="C241" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="D241" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="E241" s="2" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="F241" s="2" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" t="s">
-        <v>953</v>
+        <v>902</v>
       </c>
       <c r="B242" t="s">
+        <v>903</v>
+      </c>
+      <c r="C242" t="s">
         <v>954</v>
       </c>
-      <c r="C242" t="s">
+      <c r="D242" t="s">
         <v>955</v>
       </c>
-      <c r="D242" t="s">
+      <c r="E242" s="2" t="s">
         <v>956</v>
       </c>
-      <c r="E242" s="2" t="s">
+      <c r="F242" s="2" t="s">
         <v>957</v>
-      </c>
-[...1 lines deleted...]
-        <v>958</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" t="s">
-        <v>953</v>
+        <v>902</v>
       </c>
       <c r="B243" t="s">
-        <v>954</v>
+        <v>903</v>
       </c>
       <c r="C243" t="s">
+        <v>958</v>
+      </c>
+      <c r="D243" t="s">
         <v>959</v>
       </c>
-      <c r="D243" t="s">
+      <c r="E243" s="2" t="s">
         <v>960</v>
       </c>
-      <c r="E243" s="2" t="s">
+      <c r="F243" s="2" t="s">
         <v>961</v>
-      </c>
-[...1 lines deleted...]
-        <v>962</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" t="s">
-        <v>953</v>
+        <v>902</v>
       </c>
       <c r="B244" t="s">
-        <v>954</v>
+        <v>903</v>
       </c>
       <c r="C244" t="s">
+        <v>962</v>
+      </c>
+      <c r="D244" t="s">
         <v>963</v>
       </c>
-      <c r="D244" t="s">
+      <c r="E244" s="2" t="s">
         <v>964</v>
       </c>
-      <c r="E244" s="2" t="s">
+      <c r="F244" s="2" t="s">
         <v>965</v>
-      </c>
-[...1 lines deleted...]
-        <v>966</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" t="s">
-        <v>953</v>
+        <v>902</v>
       </c>
       <c r="B245" t="s">
-        <v>954</v>
+        <v>903</v>
       </c>
       <c r="C245" t="s">
+        <v>324</v>
+      </c>
+      <c r="D245" t="s">
+        <v>325</v>
+      </c>
+      <c r="E245" s="2" t="s">
+        <v>966</v>
+      </c>
+      <c r="F245" s="2" t="s">
         <v>967</v>
-      </c>
-[...7 lines deleted...]
-        <v>970</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" t="s">
-        <v>953</v>
+        <v>902</v>
       </c>
       <c r="B246" t="s">
-        <v>954</v>
+        <v>903</v>
       </c>
       <c r="C246" t="s">
+        <v>968</v>
+      </c>
+      <c r="D246" t="s">
+        <v>969</v>
+      </c>
+      <c r="E246" s="2" t="s">
+        <v>970</v>
+      </c>
+      <c r="F246" s="2" t="s">
         <v>971</v>
-      </c>
-[...7 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" t="s">
-        <v>953</v>
+        <v>972</v>
       </c>
       <c r="B247" t="s">
-        <v>954</v>
+        <v>973</v>
       </c>
       <c r="C247" t="s">
+        <v>974</v>
+      </c>
+      <c r="D247" t="s">
         <v>975</v>
       </c>
-      <c r="D247" t="s">
+      <c r="E247" s="2" t="s">
         <v>976</v>
       </c>
-      <c r="E247" s="2" t="s">
+      <c r="F247" s="2" t="s">
         <v>977</v>
-      </c>
-[...1 lines deleted...]
-        <v>978</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" t="s">
-        <v>953</v>
+        <v>972</v>
       </c>
       <c r="B248" t="s">
-        <v>954</v>
+        <v>973</v>
       </c>
       <c r="C248" t="s">
+        <v>978</v>
+      </c>
+      <c r="D248" t="s">
         <v>979</v>
       </c>
-      <c r="D248" t="s">
+      <c r="E248" s="2" t="s">
         <v>980</v>
       </c>
-      <c r="E248" s="2" t="s">
+      <c r="F248" s="2" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" t="s">
+        <v>972</v>
+      </c>
+      <c r="B249" t="s">
+        <v>973</v>
+      </c>
+      <c r="C249" t="s">
+        <v>982</v>
+      </c>
+      <c r="D249" t="s">
         <v>983</v>
       </c>
-      <c r="B249" t="s">
+      <c r="E249" s="2" t="s">
         <v>984</v>
       </c>
-      <c r="C249" t="s">
+      <c r="F249" s="2" t="s">
         <v>985</v>
-      </c>
-[...7 lines deleted...]
-        <v>988</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" t="s">
-        <v>983</v>
+        <v>972</v>
       </c>
       <c r="B250" t="s">
-        <v>984</v>
+        <v>973</v>
       </c>
       <c r="C250" t="s">
+        <v>986</v>
+      </c>
+      <c r="D250" t="s">
+        <v>987</v>
+      </c>
+      <c r="E250" s="2" t="s">
+        <v>988</v>
+      </c>
+      <c r="F250" s="2" t="s">
         <v>989</v>
-      </c>
-[...7 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" t="s">
-        <v>983</v>
+        <v>972</v>
       </c>
       <c r="B251" t="s">
-        <v>984</v>
+        <v>973</v>
       </c>
       <c r="C251" t="s">
+        <v>990</v>
+      </c>
+      <c r="D251" t="s">
+        <v>991</v>
+      </c>
+      <c r="E251" s="2" t="s">
+        <v>992</v>
+      </c>
+      <c r="F251" s="2" t="s">
         <v>993</v>
-      </c>
-[...7 lines deleted...]
-        <v>996</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" t="s">
-        <v>983</v>
+        <v>972</v>
       </c>
       <c r="B252" t="s">
-        <v>984</v>
+        <v>973</v>
       </c>
       <c r="C252" t="s">
+        <v>994</v>
+      </c>
+      <c r="D252" t="s">
+        <v>995</v>
+      </c>
+      <c r="E252" s="2" t="s">
+        <v>996</v>
+      </c>
+      <c r="F252" s="2" t="s">
         <v>997</v>
-      </c>
-[...7 lines deleted...]
-        <v>1000</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" t="s">
-        <v>983</v>
+        <v>972</v>
       </c>
       <c r="B253" t="s">
-        <v>984</v>
+        <v>973</v>
       </c>
       <c r="C253" t="s">
+        <v>998</v>
+      </c>
+      <c r="D253" t="s">
+        <v>999</v>
+      </c>
+      <c r="E253" s="2" t="s">
+        <v>1000</v>
+      </c>
+      <c r="F253" s="2" t="s">
         <v>1001</v>
-      </c>
-[...7 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" t="s">
-        <v>983</v>
+        <v>1002</v>
       </c>
       <c r="B254" t="s">
-        <v>984</v>
+        <v>1003</v>
       </c>
       <c r="C254" t="s">
+        <v>1004</v>
+      </c>
+      <c r="D254" t="s">
         <v>1005</v>
       </c>
-      <c r="D254" t="s">
+      <c r="E254" s="2" t="s">
         <v>1006</v>
       </c>
-      <c r="E254" s="2" t="s">
+      <c r="F254" s="2" t="s">
         <v>1007</v>
-      </c>
-[...1 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" t="s">
-        <v>983</v>
+        <v>1002</v>
       </c>
       <c r="B255" t="s">
-        <v>984</v>
+        <v>1003</v>
       </c>
       <c r="C255" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D255" t="s">
         <v>1009</v>
       </c>
-      <c r="D255" t="s">
+      <c r="E255" s="2" t="s">
         <v>1010</v>
       </c>
-      <c r="E255" s="2" t="s">
+      <c r="F255" s="2" t="s">
         <v>1011</v>
-      </c>
-[...1 lines deleted...]
-        <v>1012</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" t="s">
-        <v>983</v>
+        <v>1002</v>
       </c>
       <c r="B256" t="s">
-        <v>984</v>
+        <v>1003</v>
       </c>
       <c r="C256" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D256" t="s">
         <v>1013</v>
       </c>
-      <c r="D256" t="s">
+      <c r="E256" s="2" t="s">
         <v>1014</v>
       </c>
-      <c r="E256" s="2" t="s">
+      <c r="F256" s="2" t="s">
         <v>1015</v>
-      </c>
-[...1 lines deleted...]
-        <v>1016</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" t="s">
-        <v>983</v>
+        <v>1002</v>
       </c>
       <c r="B257" t="s">
-        <v>984</v>
+        <v>1003</v>
       </c>
       <c r="C257" t="s">
+        <v>1016</v>
+      </c>
+      <c r="D257" t="s">
         <v>1017</v>
       </c>
-      <c r="D257" t="s">
+      <c r="E257" s="2" t="s">
         <v>1018</v>
       </c>
-      <c r="E257" s="2" t="s">
+      <c r="F257" s="2" t="s">
         <v>1019</v>
-      </c>
-[...1 lines deleted...]
-        <v>1020</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" t="s">
-        <v>983</v>
+        <v>1002</v>
       </c>
       <c r="B258" t="s">
-        <v>984</v>
+        <v>1003</v>
       </c>
       <c r="C258" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D258" t="s">
         <v>1021</v>
       </c>
-      <c r="D258" t="s">
+      <c r="E258" s="2" t="s">
         <v>1022</v>
       </c>
-      <c r="E258" s="2" t="s">
+      <c r="F258" s="2" t="s">
         <v>1023</v>
-      </c>
-[...1 lines deleted...]
-        <v>1024</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" t="s">
-        <v>983</v>
+        <v>1002</v>
       </c>
       <c r="B259" t="s">
-        <v>984</v>
+        <v>1003</v>
       </c>
       <c r="C259" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D259" t="s">
         <v>1025</v>
       </c>
-      <c r="D259" t="s">
+      <c r="E259" s="2" t="s">
         <v>1026</v>
       </c>
-      <c r="E259" s="2" t="s">
+      <c r="F259" s="2" t="s">
         <v>1027</v>
-      </c>
-[...1 lines deleted...]
-        <v>1028</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" t="s">
-        <v>983</v>
+        <v>1002</v>
       </c>
       <c r="B260" t="s">
-        <v>984</v>
+        <v>1003</v>
       </c>
       <c r="C260" t="s">
+        <v>1028</v>
+      </c>
+      <c r="D260" t="s">
         <v>1029</v>
       </c>
-      <c r="D260" t="s">
+      <c r="E260" s="2" t="s">
         <v>1030</v>
       </c>
-      <c r="E260" s="2" t="s">
+      <c r="F260" s="2" t="s">
         <v>1031</v>
-      </c>
-[...1 lines deleted...]
-        <v>1032</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B261" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C261" t="s">
+        <v>1032</v>
+      </c>
+      <c r="D261" t="s">
+        <v>1032</v>
+      </c>
+      <c r="E261" s="2" t="s">
         <v>1033</v>
       </c>
-      <c r="B261" t="s">
+      <c r="F261" s="2" t="s">
         <v>1034</v>
-      </c>
-[...10 lines deleted...]
-        <v>1038</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" t="s">
-        <v>1033</v>
+        <v>1002</v>
       </c>
       <c r="B262" t="s">
-        <v>1034</v>
+        <v>1003</v>
       </c>
       <c r="C262" t="s">
-        <v>1039</v>
+        <v>1035</v>
       </c>
       <c r="D262" t="s">
-        <v>1040</v>
+        <v>1036</v>
       </c>
       <c r="E262" s="2" t="s">
-        <v>1041</v>
+        <v>1037</v>
       </c>
       <c r="F262" s="2" t="s">
-        <v>1042</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" t="s">
-        <v>1033</v>
+        <v>1002</v>
       </c>
       <c r="B263" t="s">
-        <v>1034</v>
+        <v>1003</v>
       </c>
       <c r="C263" t="s">
-        <v>1043</v>
+        <v>1039</v>
       </c>
       <c r="D263" t="s">
-        <v>1044</v>
+        <v>1040</v>
       </c>
       <c r="E263" s="2" t="s">
-        <v>1045</v>
+        <v>1041</v>
       </c>
       <c r="F263" s="2" t="s">
-        <v>1046</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" t="s">
-        <v>1033</v>
+        <v>1002</v>
       </c>
       <c r="B264" t="s">
-        <v>1034</v>
+        <v>1003</v>
       </c>
       <c r="C264" t="s">
-        <v>1047</v>
+        <v>1043</v>
       </c>
       <c r="D264" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
       <c r="E264" s="2" t="s">
-        <v>1048</v>
+        <v>1045</v>
       </c>
       <c r="F264" s="2" t="s">
-        <v>1049</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" t="s">
-        <v>1033</v>
+        <v>1002</v>
       </c>
       <c r="B265" t="s">
-        <v>1034</v>
+        <v>1003</v>
       </c>
       <c r="C265" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D265" t="s">
+        <v>1048</v>
+      </c>
+      <c r="E265" s="2" t="s">
+        <v>1049</v>
+      </c>
+      <c r="F265" s="2" t="s">
         <v>1050</v>
-      </c>
-[...7 lines deleted...]
-        <v>1053</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" t="s">
-        <v>1033</v>
+        <v>1051</v>
       </c>
       <c r="B266" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
       <c r="C266" t="s">
-        <v>1054</v>
+        <v>1053</v>
       </c>
       <c r="D266" t="s">
         <v>1054</v>
       </c>
       <c r="E266" s="2" t="s">
         <v>1055</v>
       </c>
       <c r="F266" s="2" t="s">
         <v>1056</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" t="s">
-        <v>1033</v>
+        <v>1051</v>
       </c>
       <c r="B267" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
       <c r="C267" t="s">
         <v>1057</v>
       </c>
       <c r="D267" t="s">
         <v>1058</v>
       </c>
       <c r="E267" s="2" t="s">
         <v>1059</v>
       </c>
       <c r="F267" s="2" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" t="s">
-        <v>1033</v>
+        <v>1051</v>
       </c>
       <c r="B268" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
       <c r="C268" t="s">
         <v>1061</v>
       </c>
       <c r="D268" t="s">
         <v>1062</v>
       </c>
       <c r="E268" s="2" t="s">
         <v>1063</v>
       </c>
       <c r="F268" s="2" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" t="s">
-        <v>1033</v>
+        <v>1051</v>
       </c>
       <c r="B269" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
       <c r="C269" t="s">
         <v>1065</v>
       </c>
       <c r="D269" t="s">
         <v>1066</v>
       </c>
       <c r="E269" s="2" t="s">
         <v>1067</v>
       </c>
       <c r="F269" s="2" t="s">
         <v>1068</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" t="s">
-        <v>1033</v>
+        <v>1051</v>
       </c>
       <c r="B270" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
       <c r="C270" t="s">
         <v>1069</v>
       </c>
       <c r="D270" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E270" s="2" t="s">
         <v>1070</v>
       </c>
-      <c r="E270" s="2" t="s">
+      <c r="F270" s="2" t="s">
         <v>1071</v>
-      </c>
-[...1 lines deleted...]
-        <v>1072</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" t="s">
-        <v>1033</v>
+        <v>1051</v>
       </c>
       <c r="B271" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
       <c r="C271" t="s">
-        <v>1073</v>
+        <v>1072</v>
       </c>
       <c r="D271" t="s">
         <v>1073</v>
       </c>
       <c r="E271" s="2" t="s">
         <v>1074</v>
       </c>
       <c r="F271" s="2" t="s">
         <v>1075</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" t="s">
-        <v>1033</v>
+        <v>1051</v>
       </c>
       <c r="B272" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
       <c r="C272" t="s">
         <v>1076</v>
       </c>
       <c r="D272" t="s">
+        <v>1076</v>
+      </c>
+      <c r="E272" s="2" t="s">
         <v>1077</v>
       </c>
-      <c r="E272" s="2" t="s">
+      <c r="F272" s="2" t="s">
         <v>1078</v>
-      </c>
-[...1 lines deleted...]
-        <v>1079</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" t="s">
-        <v>1033</v>
+        <v>1051</v>
       </c>
       <c r="B273" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
       <c r="C273" t="s">
-        <v>1080</v>
+        <v>1079</v>
       </c>
       <c r="D273" t="s">
         <v>1080</v>
       </c>
       <c r="E273" s="2" t="s">
         <v>1081</v>
       </c>
       <c r="F273" s="2" t="s">
         <v>1082</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" t="s">
-        <v>1033</v>
+        <v>1051</v>
       </c>
       <c r="B274" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
       <c r="C274" t="s">
         <v>1083</v>
       </c>
       <c r="D274" t="s">
         <v>1084</v>
       </c>
       <c r="E274" s="2" t="s">
         <v>1085</v>
       </c>
       <c r="F274" s="2" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" t="s">
-        <v>1033</v>
+        <v>1051</v>
       </c>
       <c r="B275" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
       <c r="C275" t="s">
         <v>1087</v>
       </c>
       <c r="D275" t="s">
         <v>1088</v>
       </c>
       <c r="E275" s="2" t="s">
         <v>1089</v>
       </c>
       <c r="F275" s="2" t="s">
         <v>1090</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" t="s">
-        <v>1033</v>
+        <v>1051</v>
       </c>
       <c r="B276" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
       <c r="C276" t="s">
         <v>1091</v>
       </c>
       <c r="D276" t="s">
         <v>1092</v>
       </c>
       <c r="E276" s="2" t="s">
         <v>1093</v>
       </c>
       <c r="F276" s="2" t="s">
         <v>1094</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" t="s">
-        <v>1033</v>
+        <v>1051</v>
       </c>
       <c r="B277" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
       <c r="C277" t="s">
         <v>1095</v>
       </c>
       <c r="D277" t="s">
+        <v>1095</v>
+      </c>
+      <c r="E277" s="2" t="s">
         <v>1096</v>
       </c>
-      <c r="E277" s="2" t="s">
+      <c r="F277" s="2" t="s">
         <v>1097</v>
-      </c>
-[...1 lines deleted...]
-        <v>1098</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" t="s">
-        <v>1033</v>
+        <v>1051</v>
       </c>
       <c r="B278" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
       <c r="C278" t="s">
-        <v>1099</v>
+        <v>1098</v>
       </c>
       <c r="D278" t="s">
         <v>1099</v>
       </c>
       <c r="E278" s="2" t="s">
         <v>1100</v>
       </c>
       <c r="F278" s="2" t="s">
         <v>1101</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" t="s">
-        <v>1033</v>
+        <v>1051</v>
       </c>
       <c r="B279" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
       <c r="C279" t="s">
         <v>1102</v>
       </c>
       <c r="D279" t="s">
+        <v>1102</v>
+      </c>
+      <c r="E279" s="2" t="s">
         <v>1103</v>
       </c>
-      <c r="E279" s="2" t="s">
+      <c r="F279" s="2" t="s">
         <v>1104</v>
-      </c>
-[...1 lines deleted...]
-        <v>1105</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" t="s">
-        <v>1033</v>
+        <v>1051</v>
       </c>
       <c r="B280" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
       <c r="C280" t="s">
-        <v>1106</v>
+        <v>1105</v>
       </c>
       <c r="D280" t="s">
         <v>1106</v>
       </c>
       <c r="E280" s="2" t="s">
         <v>1107</v>
       </c>
       <c r="F280" s="2" t="s">
         <v>1108</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" t="s">
-        <v>1033</v>
+        <v>1051</v>
       </c>
       <c r="B281" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
       <c r="C281" t="s">
         <v>1109</v>
       </c>
       <c r="D281" t="s">
         <v>1110</v>
       </c>
       <c r="E281" s="2" t="s">
         <v>1111</v>
       </c>
       <c r="F281" s="2" t="s">
         <v>1112</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" t="s">
-        <v>1033</v>
+        <v>1051</v>
       </c>
       <c r="B282" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
       <c r="C282" t="s">
         <v>1113</v>
       </c>
       <c r="D282" t="s">
         <v>1114</v>
       </c>
       <c r="E282" s="2" t="s">
         <v>1115</v>
       </c>
       <c r="F282" s="2" t="s">
         <v>1116</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" t="s">
-        <v>1033</v>
+        <v>1051</v>
       </c>
       <c r="B283" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
       <c r="C283" t="s">
         <v>1117</v>
       </c>
       <c r="D283" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="E283" s="2" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
       <c r="F283" s="2" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" t="s">
-        <v>1033</v>
+        <v>1051</v>
       </c>
       <c r="B284" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
       <c r="C284" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="D284" t="s">
         <v>1121</v>
       </c>
       <c r="E284" s="2" t="s">
         <v>1122</v>
       </c>
       <c r="F284" s="2" t="s">
         <v>1123</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" t="s">
-        <v>1033</v>
+        <v>1051</v>
       </c>
       <c r="B285" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
       <c r="C285" t="s">
         <v>1124</v>
       </c>
       <c r="D285" t="s">
         <v>1125</v>
       </c>
       <c r="E285" s="2" t="s">
         <v>1126</v>
       </c>
       <c r="F285" s="2" t="s">
         <v>1127</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" t="s">
-        <v>1033</v>
+        <v>1051</v>
       </c>
       <c r="B286" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
       <c r="C286" t="s">
         <v>1128</v>
       </c>
       <c r="D286" t="s">
         <v>1128</v>
       </c>
       <c r="E286" s="2" t="s">
         <v>1129</v>
       </c>
       <c r="F286" s="2" t="s">
         <v>1130</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" t="s">
-        <v>1033</v>
+        <v>1051</v>
       </c>
       <c r="B287" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
       <c r="C287" t="s">
         <v>1131</v>
       </c>
       <c r="D287" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="E287" s="2" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="F287" s="2" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" t="s">
-        <v>1033</v>
+        <v>1051</v>
       </c>
       <c r="B288" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
       <c r="C288" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="D288" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
       <c r="E288" s="2" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="F288" s="2" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" t="s">
-        <v>1033</v>
+        <v>1051</v>
       </c>
       <c r="B289" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
       <c r="C289" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="D289" t="s">
         <v>1139</v>
       </c>
       <c r="E289" s="2" t="s">
         <v>1140</v>
       </c>
       <c r="F289" s="2" t="s">
         <v>1141</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" t="s">
-        <v>1033</v>
+        <v>1051</v>
       </c>
       <c r="B290" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
       <c r="C290" t="s">
         <v>1142</v>
       </c>
       <c r="D290" t="s">
         <v>1143</v>
       </c>
       <c r="E290" s="2" t="s">
         <v>1144</v>
       </c>
       <c r="F290" s="2" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" t="s">
-        <v>1033</v>
+        <v>1051</v>
       </c>
       <c r="B291" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
       <c r="C291" t="s">
         <v>1146</v>
       </c>
       <c r="D291" t="s">
         <v>1147</v>
       </c>
       <c r="E291" s="2" t="s">
         <v>1148</v>
       </c>
       <c r="F291" s="2" t="s">
         <v>1149</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" t="s">
-        <v>1033</v>
+        <v>1051</v>
       </c>
       <c r="B292" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
       <c r="C292" t="s">
         <v>1150</v>
       </c>
       <c r="D292" t="s">
+        <v>1150</v>
+      </c>
+      <c r="E292" s="2" t="s">
         <v>1151</v>
       </c>
-      <c r="E292" s="2" t="s">
+      <c r="F292" s="2" t="s">
         <v>1152</v>
-      </c>
-[...1 lines deleted...]
-        <v>1153</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" t="s">
-        <v>1033</v>
+        <v>1051</v>
       </c>
       <c r="B293" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
       <c r="C293" t="s">
+        <v>1153</v>
+      </c>
+      <c r="D293" t="s">
+        <v>1153</v>
+      </c>
+      <c r="E293" s="2" t="s">
         <v>1154</v>
       </c>
-      <c r="D293" t="s">
+      <c r="F293" s="2" t="s">
         <v>1155</v>
-      </c>
-[...4 lines deleted...]
-        <v>1157</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" t="s">
-        <v>1033</v>
+        <v>1051</v>
       </c>
       <c r="B294" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
       <c r="C294" t="s">
+        <v>1156</v>
+      </c>
+      <c r="D294" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E294" s="2" t="s">
         <v>1158</v>
       </c>
-      <c r="D294" t="s">
+      <c r="F294" s="2" t="s">
         <v>1159</v>
-      </c>
-[...4 lines deleted...]
-        <v>1161</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" t="s">
-        <v>1033</v>
+        <v>1051</v>
       </c>
       <c r="B295" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
       <c r="C295" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D295" t="s">
+        <v>1161</v>
+      </c>
+      <c r="E295" s="2" t="s">
         <v>1162</v>
       </c>
-      <c r="D295" t="s">
+      <c r="F295" s="2" t="s">
         <v>1163</v>
-      </c>
-[...4 lines deleted...]
-        <v>1165</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" t="s">
-        <v>1033</v>
+        <v>1051</v>
       </c>
       <c r="B296" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
       <c r="C296" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D296" t="s">
+        <v>1165</v>
+      </c>
+      <c r="E296" s="2" t="s">
         <v>1166</v>
       </c>
-      <c r="D296" t="s">
+      <c r="F296" s="2" t="s">
         <v>1167</v>
-      </c>
-[...4 lines deleted...]
-        <v>1169</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" t="s">
-        <v>1033</v>
+        <v>1051</v>
       </c>
       <c r="B297" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
       <c r="C297" t="s">
+        <v>1168</v>
+      </c>
+      <c r="D297" t="s">
+        <v>1169</v>
+      </c>
+      <c r="E297" s="2" t="s">
         <v>1170</v>
       </c>
-      <c r="D297" t="s">
+      <c r="F297" s="2" t="s">
         <v>1171</v>
-      </c>
-[...4 lines deleted...]
-        <v>1173</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" t="s">
-        <v>1033</v>
+        <v>1051</v>
       </c>
       <c r="B298" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
       <c r="C298" t="s">
+        <v>1172</v>
+      </c>
+      <c r="D298" t="s">
+        <v>1173</v>
+      </c>
+      <c r="E298" s="2" t="s">
         <v>1174</v>
       </c>
-      <c r="D298" t="s">
+      <c r="F298" s="2" t="s">
         <v>1175</v>
-      </c>
-[...4 lines deleted...]
-        <v>1177</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" t="s">
-        <v>1033</v>
+        <v>1051</v>
       </c>
       <c r="B299" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
       <c r="C299" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D299" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E299" s="2" t="s">
         <v>1178</v>
       </c>
-      <c r="D299" t="s">
-[...2 lines deleted...]
-      <c r="E299" s="2" t="s">
+      <c r="F299" s="2" t="s">
         <v>1179</v>
-      </c>
-[...1 lines deleted...]
-        <v>1180</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" t="s">
-        <v>1033</v>
+        <v>1051</v>
       </c>
       <c r="B300" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
       <c r="C300" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D300" t="s">
         <v>1181</v>
       </c>
-      <c r="D300" t="s">
+      <c r="E300" s="2" t="s">
         <v>1182</v>
       </c>
-      <c r="E300" s="2" t="s">
+      <c r="F300" s="2" t="s">
         <v>1183</v>
-      </c>
-[...1 lines deleted...]
-        <v>1184</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" t="s">
-        <v>1033</v>
+        <v>1051</v>
       </c>
       <c r="B301" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
       <c r="C301" t="s">
+        <v>1184</v>
+      </c>
+      <c r="D301" t="s">
         <v>1185</v>
       </c>
-      <c r="D301" t="s">
+      <c r="E301" s="2" t="s">
         <v>1186</v>
       </c>
-      <c r="E301" s="2" t="s">
+      <c r="F301" s="2" t="s">
         <v>1187</v>
-      </c>
-[...1 lines deleted...]
-        <v>1188</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" t="s">
-        <v>1033</v>
+        <v>1051</v>
       </c>
       <c r="B302" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
       <c r="C302" t="s">
+        <v>1188</v>
+      </c>
+      <c r="D302" t="s">
         <v>1189</v>
       </c>
-      <c r="D302" t="s">
+      <c r="E302" s="2" t="s">
         <v>1190</v>
       </c>
-      <c r="E302" s="2" t="s">
+      <c r="F302" s="2" t="s">
         <v>1191</v>
-      </c>
-[...1 lines deleted...]
-        <v>1192</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" t="s">
-        <v>1033</v>
+        <v>1051</v>
       </c>
       <c r="B303" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
       <c r="C303" t="s">
+        <v>1192</v>
+      </c>
+      <c r="D303" t="s">
         <v>1193</v>
       </c>
-      <c r="D303" t="s">
+      <c r="E303" s="2" t="s">
         <v>1194</v>
       </c>
-      <c r="E303" s="2" t="s">
+      <c r="F303" s="2" t="s">
         <v>1195</v>
-      </c>
-[...1 lines deleted...]
-        <v>1196</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" t="s">
-        <v>1033</v>
+        <v>1051</v>
       </c>
       <c r="B304" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
       <c r="C304" t="s">
+        <v>1196</v>
+      </c>
+      <c r="D304" t="s">
         <v>1197</v>
       </c>
-      <c r="D304" t="s">
+      <c r="E304" s="2" t="s">
         <v>1198</v>
       </c>
-      <c r="E304" s="2" t="s">
+      <c r="F304" s="2" t="s">
         <v>1199</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" t="s">
-        <v>1033</v>
+        <v>1051</v>
       </c>
       <c r="B305" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
       <c r="C305" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D305" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E305" s="2" t="s">
         <v>1201</v>
       </c>
-      <c r="D305" t="s">
+      <c r="F305" s="2" t="s">
         <v>1202</v>
-      </c>
-[...4 lines deleted...]
-        <v>1204</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" t="s">
-        <v>1033</v>
+        <v>1051</v>
       </c>
       <c r="B306" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
       <c r="C306" t="s">
+        <v>1203</v>
+      </c>
+      <c r="D306" t="s">
+        <v>1204</v>
+      </c>
+      <c r="E306" s="2" t="s">
         <v>1205</v>
       </c>
-      <c r="D306" t="s">
+      <c r="F306" s="2" t="s">
         <v>1206</v>
-      </c>
-[...4 lines deleted...]
-        <v>1208</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" t="s">
-        <v>1033</v>
+        <v>1051</v>
       </c>
       <c r="B307" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
       <c r="C307" t="s">
+        <v>1207</v>
+      </c>
+      <c r="D307" t="s">
+        <v>1208</v>
+      </c>
+      <c r="E307" s="2" t="s">
         <v>1209</v>
       </c>
-      <c r="D307" t="s">
+      <c r="F307" s="2" t="s">
         <v>1210</v>
-      </c>
-[...4 lines deleted...]
-        <v>1212</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" t="s">
-        <v>1033</v>
+        <v>1051</v>
       </c>
       <c r="B308" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
       <c r="C308" t="s">
+        <v>1211</v>
+      </c>
+      <c r="D308" t="s">
+        <v>1212</v>
+      </c>
+      <c r="E308" s="2" t="s">
         <v>1213</v>
       </c>
-      <c r="D308" t="s">
+      <c r="F308" s="2" t="s">
         <v>1214</v>
-      </c>
-[...4 lines deleted...]
-        <v>1216</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" t="s">
-        <v>1033</v>
+        <v>1051</v>
       </c>
       <c r="B309" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
       <c r="C309" t="s">
+        <v>1215</v>
+      </c>
+      <c r="D309" t="s">
+        <v>1216</v>
+      </c>
+      <c r="E309" s="2" t="s">
         <v>1217</v>
       </c>
-      <c r="D309" t="s">
+      <c r="F309" s="2" t="s">
         <v>1218</v>
-      </c>
-[...4 lines deleted...]
-        <v>1220</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" t="s">
-        <v>1033</v>
+        <v>1051</v>
       </c>
       <c r="B310" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
       <c r="C310" t="s">
+        <v>1219</v>
+      </c>
+      <c r="D310" t="s">
+        <v>1220</v>
+      </c>
+      <c r="E310" s="2" t="s">
         <v>1221</v>
       </c>
-      <c r="D310" t="s">
+      <c r="F310" s="2" t="s">
         <v>1222</v>
-      </c>
-[...4 lines deleted...]
-        <v>1224</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" t="s">
-        <v>1033</v>
+        <v>1051</v>
       </c>
       <c r="B311" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
       <c r="C311" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D311" t="s">
+        <v>1224</v>
+      </c>
+      <c r="E311" s="2" t="s">
         <v>1225</v>
       </c>
-      <c r="D311" t="s">
-[...2 lines deleted...]
-      <c r="E311" s="2" t="s">
+      <c r="F311" s="2" t="s">
         <v>1226</v>
-      </c>
-[...1 lines deleted...]
-        <v>1227</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" t="s">
-        <v>1033</v>
+        <v>1051</v>
       </c>
       <c r="B312" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
       <c r="C312" t="s">
-        <v>935</v>
+        <v>1227</v>
       </c>
       <c r="D312" t="s">
-        <v>936</v>
+        <v>1228</v>
       </c>
       <c r="E312" s="2" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
       <c r="F312" s="2" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" t="s">
-        <v>1033</v>
+        <v>1051</v>
       </c>
       <c r="B313" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
       <c r="C313" t="s">
-        <v>939</v>
+        <v>1231</v>
       </c>
       <c r="D313" t="s">
-        <v>940</v>
+        <v>1232</v>
       </c>
       <c r="E313" s="2" t="s">
-        <v>1230</v>
+        <v>1233</v>
       </c>
       <c r="F313" s="2" t="s">
-        <v>1231</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" t="s">
-        <v>1033</v>
+        <v>1051</v>
       </c>
       <c r="B314" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
       <c r="C314" t="s">
-        <v>1232</v>
+        <v>1235</v>
       </c>
       <c r="D314" t="s">
-        <v>1233</v>
+        <v>1236</v>
       </c>
       <c r="E314" s="2" t="s">
-        <v>1234</v>
+        <v>1237</v>
       </c>
       <c r="F314" s="2" t="s">
-        <v>1235</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" t="s">
-        <v>1033</v>
+        <v>1051</v>
       </c>
       <c r="B315" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
       <c r="C315" t="s">
-        <v>1236</v>
+        <v>1239</v>
       </c>
       <c r="D315" t="s">
-        <v>1237</v>
+        <v>1240</v>
       </c>
       <c r="E315" s="2" t="s">
-        <v>1238</v>
+        <v>1241</v>
       </c>
       <c r="F315" s="2" t="s">
-        <v>1239</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" t="s">
-        <v>1033</v>
+        <v>1051</v>
       </c>
       <c r="B316" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
       <c r="C316" t="s">
-        <v>1240</v>
+        <v>1243</v>
       </c>
       <c r="D316" t="s">
-        <v>1241</v>
+        <v>1244</v>
       </c>
       <c r="E316" s="2" t="s">
-        <v>1242</v>
+        <v>1245</v>
       </c>
       <c r="F316" s="2" t="s">
-        <v>1243</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" t="s">
-        <v>1033</v>
+        <v>1051</v>
       </c>
       <c r="B317" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
       <c r="C317" t="s">
-        <v>1244</v>
+        <v>1247</v>
       </c>
       <c r="D317" t="s">
-        <v>1245</v>
+        <v>1248</v>
       </c>
       <c r="E317" s="2" t="s">
-        <v>1246</v>
+        <v>1249</v>
       </c>
       <c r="F317" s="2" t="s">
-        <v>1247</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" t="s">
-        <v>1033</v>
+        <v>1051</v>
       </c>
       <c r="B318" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
       <c r="C318" t="s">
-        <v>1248</v>
+        <v>1251</v>
       </c>
       <c r="D318" t="s">
-        <v>1249</v>
+        <v>1252</v>
       </c>
       <c r="E318" s="2" t="s">
-        <v>1250</v>
+        <v>1253</v>
       </c>
       <c r="F318" s="2" t="s">
-        <v>1251</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" t="s">
-        <v>1033</v>
+        <v>1051</v>
       </c>
       <c r="B319" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
       <c r="C319" t="s">
-        <v>1252</v>
+        <v>1255</v>
       </c>
       <c r="D319" t="s">
-        <v>1253</v>
+        <v>1256</v>
       </c>
       <c r="E319" s="2" t="s">
-        <v>1254</v>
+        <v>1257</v>
       </c>
       <c r="F319" s="2" t="s">
-        <v>1255</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" t="s">
-        <v>1033</v>
+        <v>1051</v>
       </c>
       <c r="B320" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
       <c r="C320" t="s">
-        <v>1256</v>
+        <v>1259</v>
       </c>
       <c r="D320" t="s">
-        <v>1257</v>
+        <v>1259</v>
       </c>
       <c r="E320" s="2" t="s">
-        <v>1258</v>
+        <v>1260</v>
       </c>
       <c r="F320" s="2" t="s">
-        <v>1259</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" t="s">
-        <v>1033</v>
+        <v>1051</v>
       </c>
       <c r="B321" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
       <c r="C321" t="s">
-        <v>1260</v>
+        <v>954</v>
       </c>
       <c r="D321" t="s">
-        <v>1261</v>
+        <v>955</v>
       </c>
       <c r="E321" s="2" t="s">
         <v>1262</v>
       </c>
       <c r="F321" s="2" t="s">
         <v>1263</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" t="s">
-        <v>1033</v>
+        <v>1051</v>
       </c>
       <c r="B322" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
       <c r="C322" t="s">
+        <v>958</v>
+      </c>
+      <c r="D322" t="s">
+        <v>959</v>
+      </c>
+      <c r="E322" s="2" t="s">
         <v>1264</v>
       </c>
-      <c r="D322" t="s">
+      <c r="F322" s="2" t="s">
         <v>1265</v>
-      </c>
-[...4 lines deleted...]
-        <v>1267</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B323" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C323" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D323" t="s">
+        <v>1267</v>
+      </c>
+      <c r="E323" s="2" t="s">
         <v>1268</v>
       </c>
-      <c r="B323" t="s">
+      <c r="F323" s="2" t="s">
         <v>1269</v>
-      </c>
-[...10 lines deleted...]
-        <v>1273</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" t="s">
-        <v>1268</v>
+        <v>1051</v>
       </c>
       <c r="B324" t="s">
-        <v>1269</v>
+        <v>1052</v>
       </c>
       <c r="C324" t="s">
-        <v>1274</v>
+        <v>1270</v>
       </c>
       <c r="D324" t="s">
-        <v>1275</v>
+        <v>1271</v>
       </c>
       <c r="E324" s="2" t="s">
-        <v>1276</v>
+        <v>1272</v>
       </c>
       <c r="F324" s="2" t="s">
-        <v>1277</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" t="s">
-        <v>1268</v>
+        <v>1051</v>
       </c>
       <c r="B325" t="s">
-        <v>1269</v>
+        <v>1052</v>
       </c>
       <c r="C325" t="s">
-        <v>1278</v>
+        <v>1274</v>
       </c>
       <c r="D325" t="s">
-        <v>1279</v>
+        <v>1275</v>
       </c>
       <c r="E325" s="2" t="s">
-        <v>1280</v>
+        <v>1276</v>
       </c>
       <c r="F325" s="2" t="s">
-        <v>1281</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" t="s">
-        <v>1268</v>
+        <v>1051</v>
       </c>
       <c r="B326" t="s">
-        <v>1269</v>
+        <v>1052</v>
       </c>
       <c r="C326" t="s">
-        <v>1282</v>
+        <v>1278</v>
       </c>
       <c r="D326" t="s">
-        <v>1283</v>
+        <v>1279</v>
       </c>
       <c r="E326" s="2" t="s">
-        <v>1284</v>
+        <v>1280</v>
       </c>
       <c r="F326" s="2" t="s">
-        <v>1285</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" t="s">
-        <v>1268</v>
+        <v>1051</v>
       </c>
       <c r="B327" t="s">
-        <v>1269</v>
+        <v>1052</v>
       </c>
       <c r="C327" t="s">
-        <v>1286</v>
+        <v>1282</v>
       </c>
       <c r="D327" t="s">
-        <v>1287</v>
+        <v>1283</v>
       </c>
       <c r="E327" s="2" t="s">
-        <v>1288</v>
+        <v>1284</v>
       </c>
       <c r="F327" s="2" t="s">
-        <v>1289</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" t="s">
-        <v>1268</v>
+        <v>1051</v>
       </c>
       <c r="B328" t="s">
-        <v>1269</v>
+        <v>1052</v>
       </c>
       <c r="C328" t="s">
-        <v>1290</v>
+        <v>1286</v>
       </c>
       <c r="D328" t="s">
-        <v>1291</v>
+        <v>1287</v>
       </c>
       <c r="E328" s="2" t="s">
-        <v>1292</v>
+        <v>1288</v>
       </c>
       <c r="F328" s="2" t="s">
-        <v>1293</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" t="s">
-        <v>1268</v>
+        <v>1051</v>
       </c>
       <c r="B329" t="s">
-        <v>1269</v>
+        <v>1052</v>
       </c>
       <c r="C329" t="s">
-        <v>1294</v>
+        <v>1290</v>
       </c>
       <c r="D329" t="s">
-        <v>1295</v>
+        <v>1291</v>
       </c>
       <c r="E329" s="2" t="s">
-        <v>1296</v>
+        <v>1292</v>
       </c>
       <c r="F329" s="2" t="s">
-        <v>1297</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" t="s">
-        <v>1268</v>
+        <v>1051</v>
       </c>
       <c r="B330" t="s">
-        <v>1269</v>
+        <v>1052</v>
       </c>
       <c r="C330" t="s">
-        <v>1298</v>
+        <v>1294</v>
       </c>
       <c r="D330" t="s">
-        <v>1299</v>
+        <v>1295</v>
       </c>
       <c r="E330" s="2" t="s">
-        <v>1300</v>
+        <v>1296</v>
       </c>
       <c r="F330" s="2" t="s">
-        <v>1301</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" t="s">
-        <v>1268</v>
+        <v>1051</v>
       </c>
       <c r="B331" t="s">
-        <v>1269</v>
+        <v>1052</v>
       </c>
       <c r="C331" t="s">
-        <v>1302</v>
+        <v>1298</v>
       </c>
       <c r="D331" t="s">
-        <v>1303</v>
+        <v>1299</v>
       </c>
       <c r="E331" s="2" t="s">
-        <v>1304</v>
+        <v>1300</v>
       </c>
       <c r="F331" s="2" t="s">
-        <v>1305</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" t="s">
-        <v>1268</v>
+        <v>1051</v>
       </c>
       <c r="B332" t="s">
-        <v>1269</v>
+        <v>1052</v>
       </c>
       <c r="C332" t="s">
-        <v>1306</v>
+        <v>1302</v>
       </c>
       <c r="D332" t="s">
-        <v>1307</v>
+        <v>1303</v>
       </c>
       <c r="E332" s="2" t="s">
-        <v>1308</v>
+        <v>1304</v>
       </c>
       <c r="F332" s="2" t="s">
-        <v>1309</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" t="s">
-        <v>1268</v>
+        <v>1051</v>
       </c>
       <c r="B333" t="s">
-        <v>1269</v>
+        <v>1052</v>
       </c>
       <c r="C333" t="s">
-        <v>1310</v>
+        <v>1306</v>
       </c>
       <c r="D333" t="s">
-        <v>1311</v>
+        <v>1307</v>
       </c>
       <c r="E333" s="2" t="s">
-        <v>1312</v>
+        <v>1308</v>
       </c>
       <c r="F333" s="2" t="s">
-        <v>1313</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" t="s">
-        <v>1268</v>
+        <v>1310</v>
       </c>
       <c r="B334" t="s">
-        <v>1269</v>
+        <v>1311</v>
       </c>
       <c r="C334" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D334" t="s">
+        <v>1313</v>
+      </c>
+      <c r="E334" s="2" t="s">
         <v>1314</v>
       </c>
-      <c r="D334" t="s">
+      <c r="F334" s="2" t="s">
         <v>1315</v>
-      </c>
-[...4 lines deleted...]
-        <v>1317</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" t="s">
-        <v>1268</v>
+        <v>1310</v>
       </c>
       <c r="B335" t="s">
-        <v>1269</v>
+        <v>1311</v>
       </c>
       <c r="C335" t="s">
+        <v>1316</v>
+      </c>
+      <c r="D335" t="s">
+        <v>1317</v>
+      </c>
+      <c r="E335" s="2" t="s">
         <v>1318</v>
       </c>
-      <c r="D335" t="s">
+      <c r="F335" s="2" t="s">
         <v>1319</v>
-      </c>
-[...4 lines deleted...]
-        <v>1321</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" t="s">
-        <v>1268</v>
+        <v>1310</v>
       </c>
       <c r="B336" t="s">
-        <v>1269</v>
+        <v>1311</v>
       </c>
       <c r="C336" t="s">
+        <v>1320</v>
+      </c>
+      <c r="D336" t="s">
+        <v>1321</v>
+      </c>
+      <c r="E336" s="2" t="s">
         <v>1322</v>
       </c>
-      <c r="D336" t="s">
+      <c r="F336" s="2" t="s">
         <v>1323</v>
-      </c>
-[...4 lines deleted...]
-        <v>1325</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" t="s">
-        <v>1268</v>
+        <v>1310</v>
       </c>
       <c r="B337" t="s">
-        <v>1269</v>
+        <v>1311</v>
       </c>
       <c r="C337" t="s">
+        <v>1324</v>
+      </c>
+      <c r="D337" t="s">
+        <v>1325</v>
+      </c>
+      <c r="E337" s="2" t="s">
         <v>1326</v>
       </c>
-      <c r="D337" t="s">
+      <c r="F337" s="2" t="s">
         <v>1327</v>
-      </c>
-[...4 lines deleted...]
-        <v>1329</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" t="s">
-        <v>1268</v>
+        <v>1310</v>
       </c>
       <c r="B338" t="s">
-        <v>1269</v>
+        <v>1311</v>
       </c>
       <c r="C338" t="s">
+        <v>1328</v>
+      </c>
+      <c r="D338" t="s">
+        <v>1329</v>
+      </c>
+      <c r="E338" s="2" t="s">
         <v>1330</v>
       </c>
-      <c r="D338" t="s">
+      <c r="F338" s="2" t="s">
         <v>1331</v>
-      </c>
-[...4 lines deleted...]
-        <v>1333</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" t="s">
-        <v>1268</v>
+        <v>1310</v>
       </c>
       <c r="B339" t="s">
-        <v>1269</v>
+        <v>1311</v>
       </c>
       <c r="C339" t="s">
+        <v>1332</v>
+      </c>
+      <c r="D339" t="s">
+        <v>1333</v>
+      </c>
+      <c r="E339" s="2" t="s">
         <v>1334</v>
       </c>
-      <c r="D339" t="s">
+      <c r="F339" s="2" t="s">
         <v>1335</v>
-      </c>
-[...4 lines deleted...]
-        <v>1337</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" t="s">
-        <v>1268</v>
+        <v>1310</v>
       </c>
       <c r="B340" t="s">
-        <v>1269</v>
+        <v>1311</v>
       </c>
       <c r="C340" t="s">
+        <v>1336</v>
+      </c>
+      <c r="D340" t="s">
+        <v>1337</v>
+      </c>
+      <c r="E340" s="2" t="s">
         <v>1338</v>
       </c>
-      <c r="D340" t="s">
+      <c r="F340" s="2" t="s">
         <v>1339</v>
-      </c>
-[...4 lines deleted...]
-        <v>1340</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" t="s">
-        <v>1268</v>
+        <v>1310</v>
       </c>
       <c r="B341" t="s">
-        <v>1269</v>
+        <v>1311</v>
       </c>
       <c r="C341" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D341" t="s">
         <v>1341</v>
       </c>
-      <c r="D341" t="s">
+      <c r="E341" s="2" t="s">
         <v>1342</v>
       </c>
-      <c r="E341" s="2" t="s">
+      <c r="F341" s="2" t="s">
         <v>1343</v>
-      </c>
-[...1 lines deleted...]
-        <v>1344</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" t="s">
+        <v>1310</v>
+      </c>
+      <c r="B342" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1344</v>
+      </c>
+      <c r="D342" t="s">
         <v>1345</v>
       </c>
-      <c r="B342" t="s">
+      <c r="E342" s="2" t="s">
         <v>1346</v>
       </c>
-      <c r="C342" t="s">
+      <c r="F342" s="2" t="s">
         <v>1347</v>
-      </c>
-[...7 lines deleted...]
-        <v>1350</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" t="s">
-        <v>1345</v>
+        <v>1310</v>
       </c>
       <c r="B343" t="s">
-        <v>1346</v>
+        <v>1311</v>
       </c>
       <c r="C343" t="s">
+        <v>1348</v>
+      </c>
+      <c r="D343" t="s">
+        <v>1349</v>
+      </c>
+      <c r="E343" s="2" t="s">
+        <v>1350</v>
+      </c>
+      <c r="F343" s="2" t="s">
         <v>1351</v>
-      </c>
-[...7 lines deleted...]
-        <v>1354</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" t="s">
-        <v>1345</v>
+        <v>1310</v>
       </c>
       <c r="B344" t="s">
-        <v>1346</v>
+        <v>1311</v>
       </c>
       <c r="C344" t="s">
+        <v>1352</v>
+      </c>
+      <c r="D344" t="s">
+        <v>1353</v>
+      </c>
+      <c r="E344" s="2" t="s">
+        <v>1354</v>
+      </c>
+      <c r="F344" s="2" t="s">
         <v>1355</v>
-      </c>
-[...7 lines deleted...]
-        <v>1358</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" t="s">
-        <v>1345</v>
+        <v>1310</v>
       </c>
       <c r="B345" t="s">
-        <v>1346</v>
+        <v>1311</v>
       </c>
       <c r="C345" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D345" t="s">
+        <v>1357</v>
+      </c>
+      <c r="E345" s="2" t="s">
+        <v>1358</v>
+      </c>
+      <c r="F345" s="2" t="s">
         <v>1359</v>
-      </c>
-[...7 lines deleted...]
-        <v>1362</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" t="s">
-        <v>1345</v>
+        <v>1310</v>
       </c>
       <c r="B346" t="s">
-        <v>1346</v>
+        <v>1311</v>
       </c>
       <c r="C346" t="s">
+        <v>1360</v>
+      </c>
+      <c r="D346" t="s">
+        <v>1361</v>
+      </c>
+      <c r="E346" s="2" t="s">
+        <v>1362</v>
+      </c>
+      <c r="F346" s="2" t="s">
         <v>1363</v>
-      </c>
-[...7 lines deleted...]
-        <v>1366</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" t="s">
-        <v>1345</v>
+        <v>1310</v>
       </c>
       <c r="B347" t="s">
-        <v>1346</v>
+        <v>1311</v>
       </c>
       <c r="C347" t="s">
+        <v>1364</v>
+      </c>
+      <c r="D347" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E347" s="2" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F347" s="2" t="s">
         <v>1367</v>
-      </c>
-[...7 lines deleted...]
-        <v>1370</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" t="s">
-        <v>1345</v>
+        <v>1310</v>
       </c>
       <c r="B348" t="s">
-        <v>1346</v>
+        <v>1311</v>
       </c>
       <c r="C348" t="s">
+        <v>1368</v>
+      </c>
+      <c r="D348" t="s">
+        <v>1369</v>
+      </c>
+      <c r="E348" s="2" t="s">
+        <v>1370</v>
+      </c>
+      <c r="F348" s="2" t="s">
         <v>1371</v>
-      </c>
-[...7 lines deleted...]
-        <v>1374</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" t="s">
-        <v>1345</v>
+        <v>1310</v>
       </c>
       <c r="B349" t="s">
-        <v>1346</v>
+        <v>1311</v>
       </c>
       <c r="C349" t="s">
+        <v>1372</v>
+      </c>
+      <c r="D349" t="s">
+        <v>1373</v>
+      </c>
+      <c r="E349" s="2" t="s">
+        <v>1374</v>
+      </c>
+      <c r="F349" s="2" t="s">
         <v>1375</v>
-      </c>
-[...7 lines deleted...]
-        <v>1378</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" t="s">
-        <v>1345</v>
+        <v>1310</v>
       </c>
       <c r="B350" t="s">
-        <v>1346</v>
+        <v>1311</v>
       </c>
       <c r="C350" t="s">
+        <v>1376</v>
+      </c>
+      <c r="D350" t="s">
+        <v>1377</v>
+      </c>
+      <c r="E350" s="2" t="s">
+        <v>1378</v>
+      </c>
+      <c r="F350" s="2" t="s">
         <v>1379</v>
-      </c>
-[...7 lines deleted...]
-        <v>1382</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" t="s">
-        <v>1345</v>
+        <v>1310</v>
       </c>
       <c r="B351" t="s">
-        <v>1346</v>
+        <v>1311</v>
       </c>
       <c r="C351" t="s">
-        <v>1383</v>
+        <v>1380</v>
       </c>
       <c r="D351" t="s">
-        <v>1384</v>
+        <v>1381</v>
       </c>
       <c r="E351" s="2" t="s">
-        <v>1385</v>
+        <v>1374</v>
       </c>
       <c r="F351" s="2" t="s">
-        <v>1386</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" t="s">
-        <v>1345</v>
+        <v>1310</v>
       </c>
       <c r="B352" t="s">
-        <v>1346</v>
+        <v>1311</v>
       </c>
       <c r="C352" t="s">
-        <v>1387</v>
+        <v>1383</v>
       </c>
       <c r="D352" t="s">
-        <v>1388</v>
+        <v>1384</v>
       </c>
       <c r="E352" s="2" t="s">
-        <v>1389</v>
+        <v>1385</v>
       </c>
       <c r="F352" s="2" t="s">
-        <v>1390</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" t="s">
-        <v>1345</v>
+        <v>1387</v>
       </c>
       <c r="B353" t="s">
-        <v>1346</v>
+        <v>1388</v>
       </c>
       <c r="C353" t="s">
+        <v>1389</v>
+      </c>
+      <c r="D353" t="s">
+        <v>1390</v>
+      </c>
+      <c r="E353" s="2" t="s">
         <v>1391</v>
       </c>
-      <c r="D353" t="s">
+      <c r="F353" s="2" t="s">
         <v>1392</v>
-      </c>
-[...4 lines deleted...]
-        <v>1394</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" t="s">
-        <v>1345</v>
+        <v>1387</v>
       </c>
       <c r="B354" t="s">
-        <v>1346</v>
+        <v>1388</v>
       </c>
       <c r="C354" t="s">
+        <v>1393</v>
+      </c>
+      <c r="D354" t="s">
+        <v>1394</v>
+      </c>
+      <c r="E354" s="2" t="s">
         <v>1395</v>
       </c>
-      <c r="D354" t="s">
+      <c r="F354" s="2" t="s">
         <v>1396</v>
-      </c>
-[...4 lines deleted...]
-        <v>1398</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" t="s">
-        <v>1345</v>
+        <v>1387</v>
       </c>
       <c r="B355" t="s">
-        <v>1346</v>
+        <v>1388</v>
       </c>
       <c r="C355" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D355" t="s">
+        <v>1398</v>
+      </c>
+      <c r="E355" s="2" t="s">
         <v>1399</v>
       </c>
-      <c r="D355" t="s">
+      <c r="F355" s="2" t="s">
         <v>1400</v>
-      </c>
-[...4 lines deleted...]
-        <v>1402</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" t="s">
-        <v>1345</v>
+        <v>1387</v>
       </c>
       <c r="B356" t="s">
-        <v>1346</v>
+        <v>1388</v>
       </c>
       <c r="C356" t="s">
+        <v>1401</v>
+      </c>
+      <c r="D356" t="s">
+        <v>1402</v>
+      </c>
+      <c r="E356" s="2" t="s">
         <v>1403</v>
       </c>
-      <c r="D356" t="s">
+      <c r="F356" s="2" t="s">
         <v>1404</v>
-      </c>
-[...4 lines deleted...]
-        <v>1406</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" t="s">
-        <v>1345</v>
+        <v>1387</v>
       </c>
       <c r="B357" t="s">
-        <v>1346</v>
+        <v>1388</v>
       </c>
       <c r="C357" t="s">
+        <v>1405</v>
+      </c>
+      <c r="D357" t="s">
+        <v>1406</v>
+      </c>
+      <c r="E357" s="2" t="s">
         <v>1407</v>
       </c>
-      <c r="D357" t="s">
-[...2 lines deleted...]
-      <c r="E357" s="2" t="s">
+      <c r="F357" s="2" t="s">
         <v>1408</v>
-      </c>
-[...1 lines deleted...]
-        <v>1409</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" t="s">
-        <v>1345</v>
+        <v>1387</v>
       </c>
       <c r="B358" t="s">
-        <v>1346</v>
+        <v>1388</v>
       </c>
       <c r="C358" t="s">
-        <v>1410</v>
+        <v>1409</v>
       </c>
       <c r="D358" t="s">
         <v>1410</v>
       </c>
       <c r="E358" s="2" t="s">
         <v>1411</v>
       </c>
       <c r="F358" s="2" t="s">
         <v>1412</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" t="s">
-        <v>1345</v>
+        <v>1387</v>
       </c>
       <c r="B359" t="s">
-        <v>1346</v>
+        <v>1388</v>
       </c>
       <c r="C359" t="s">
         <v>1413</v>
       </c>
       <c r="D359" t="s">
         <v>1414</v>
       </c>
       <c r="E359" s="2" t="s">
         <v>1415</v>
       </c>
       <c r="F359" s="2" t="s">
         <v>1416</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" t="s">
-        <v>1345</v>
+        <v>1387</v>
       </c>
       <c r="B360" t="s">
-        <v>1346</v>
+        <v>1388</v>
       </c>
       <c r="C360" t="s">
         <v>1417</v>
       </c>
       <c r="D360" t="s">
         <v>1418</v>
       </c>
       <c r="E360" s="2" t="s">
         <v>1419</v>
       </c>
       <c r="F360" s="2" t="s">
         <v>1420</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" t="s">
+        <v>1387</v>
+      </c>
+      <c r="B361" t="s">
+        <v>1388</v>
+      </c>
+      <c r="C361" t="s">
         <v>1421</v>
       </c>
-      <c r="B361" t="s">
+      <c r="D361" t="s">
         <v>1422</v>
       </c>
-      <c r="C361" t="s">
+      <c r="E361" s="2" t="s">
         <v>1423</v>
       </c>
-      <c r="D361" t="s">
+      <c r="F361" s="2" t="s">
         <v>1424</v>
-      </c>
-[...4 lines deleted...]
-        <v>1426</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" t="s">
-        <v>1421</v>
+        <v>1387</v>
       </c>
       <c r="B362" t="s">
-        <v>1422</v>
+        <v>1388</v>
       </c>
       <c r="C362" t="s">
+        <v>1425</v>
+      </c>
+      <c r="D362" t="s">
+        <v>1426</v>
+      </c>
+      <c r="E362" s="2" t="s">
         <v>1427</v>
       </c>
-      <c r="D362" t="s">
+      <c r="F362" s="2" t="s">
         <v>1428</v>
-      </c>
-[...4 lines deleted...]
-        <v>1430</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" t="s">
-        <v>1421</v>
+        <v>1387</v>
       </c>
       <c r="B363" t="s">
-        <v>1422</v>
+        <v>1388</v>
       </c>
       <c r="C363" t="s">
+        <v>1429</v>
+      </c>
+      <c r="D363" t="s">
+        <v>1430</v>
+      </c>
+      <c r="E363" s="2" t="s">
         <v>1431</v>
       </c>
-      <c r="D363" t="s">
+      <c r="F363" s="2" t="s">
         <v>1432</v>
-      </c>
-[...4 lines deleted...]
-        <v>1434</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" t="s">
-        <v>1421</v>
+        <v>1387</v>
       </c>
       <c r="B364" t="s">
-        <v>1422</v>
+        <v>1388</v>
       </c>
       <c r="C364" t="s">
+        <v>1433</v>
+      </c>
+      <c r="D364" t="s">
+        <v>1434</v>
+      </c>
+      <c r="E364" s="2" t="s">
         <v>1435</v>
       </c>
-      <c r="D364" t="s">
+      <c r="F364" s="2" t="s">
         <v>1436</v>
-      </c>
-[...4 lines deleted...]
-        <v>1438</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" t="s">
-        <v>1421</v>
+        <v>1387</v>
       </c>
       <c r="B365" t="s">
-        <v>1422</v>
+        <v>1388</v>
       </c>
       <c r="C365" t="s">
+        <v>1437</v>
+      </c>
+      <c r="D365" t="s">
+        <v>1438</v>
+      </c>
+      <c r="E365" s="2" t="s">
         <v>1439</v>
       </c>
-      <c r="D365" t="s">
+      <c r="F365" s="2" t="s">
         <v>1440</v>
-      </c>
-[...4 lines deleted...]
-        <v>1442</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" t="s">
-        <v>1421</v>
+        <v>1387</v>
       </c>
       <c r="B366" t="s">
-        <v>1422</v>
+        <v>1388</v>
       </c>
       <c r="C366" t="s">
+        <v>1441</v>
+      </c>
+      <c r="D366" t="s">
+        <v>1442</v>
+      </c>
+      <c r="E366" s="2" t="s">
         <v>1443</v>
       </c>
-      <c r="D366" t="s">
+      <c r="F366" s="2" t="s">
         <v>1444</v>
-      </c>
-[...4 lines deleted...]
-        <v>1446</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" t="s">
+        <v>1387</v>
+      </c>
+      <c r="B367" t="s">
+        <v>1388</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1445</v>
+      </c>
+      <c r="D367" t="s">
+        <v>1446</v>
+      </c>
+      <c r="E367" s="2" t="s">
         <v>1447</v>
       </c>
-      <c r="B367" t="s">
+      <c r="F367" s="2" t="s">
         <v>1448</v>
-      </c>
-[...10 lines deleted...]
-        <v>1449</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" t="s">
-        <v>1447</v>
+        <v>1387</v>
       </c>
       <c r="B368" t="s">
-        <v>1448</v>
+        <v>1388</v>
       </c>
       <c r="C368" t="s">
+        <v>1449</v>
+      </c>
+      <c r="D368" t="s">
+        <v>839</v>
+      </c>
+      <c r="E368" s="2" t="s">
         <v>1450</v>
       </c>
-      <c r="D368" t="s">
+      <c r="F368" s="2" t="s">
         <v>1451</v>
-      </c>
-[...4 lines deleted...]
-        <v>1453</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" t="s">
-        <v>1447</v>
+        <v>1387</v>
       </c>
       <c r="B369" t="s">
-        <v>1448</v>
+        <v>1388</v>
       </c>
       <c r="C369" t="s">
+        <v>1452</v>
+      </c>
+      <c r="D369" t="s">
+        <v>1452</v>
+      </c>
+      <c r="E369" s="2" t="s">
+        <v>1453</v>
+      </c>
+      <c r="F369" s="2" t="s">
         <v>1454</v>
-      </c>
-[...7 lines deleted...]
-        <v>1457</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" t="s">
+        <v>1387</v>
+      </c>
+      <c r="B370" t="s">
+        <v>1388</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1455</v>
+      </c>
+      <c r="D370" t="s">
+        <v>1456</v>
+      </c>
+      <c r="E370" s="2" t="s">
+        <v>1457</v>
+      </c>
+      <c r="F370" s="2" t="s">
         <v>1458</v>
-      </c>
-[...13 lines deleted...]
-        <v>1463</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" t="s">
-        <v>1458</v>
+        <v>1387</v>
       </c>
       <c r="B371" t="s">
+        <v>1388</v>
+      </c>
+      <c r="C371" t="s">
         <v>1459</v>
       </c>
-      <c r="C371" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D371" t="s">
-        <v>1465</v>
+        <v>1460</v>
       </c>
       <c r="E371" s="2" t="s">
-        <v>1466</v>
+        <v>1461</v>
       </c>
       <c r="F371" s="2" t="s">
-        <v>1467</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" t="s">
-        <v>1458</v>
+        <v>1387</v>
       </c>
       <c r="B372" t="s">
-        <v>1459</v>
+        <v>1388</v>
       </c>
       <c r="C372" t="s">
-        <v>1468</v>
+        <v>1463</v>
       </c>
       <c r="D372" t="s">
-        <v>1469</v>
+        <v>1464</v>
       </c>
       <c r="E372" s="2" t="s">
-        <v>1470</v>
+        <v>1465</v>
       </c>
       <c r="F372" s="2" t="s">
-        <v>1471</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" t="s">
-        <v>1458</v>
+        <v>1467</v>
       </c>
       <c r="B373" t="s">
-        <v>1459</v>
+        <v>1468</v>
       </c>
       <c r="C373" t="s">
+        <v>1469</v>
+      </c>
+      <c r="D373" t="s">
+        <v>1470</v>
+      </c>
+      <c r="E373" s="2" t="s">
+        <v>1471</v>
+      </c>
+      <c r="F373" s="2" t="s">
         <v>1472</v>
-      </c>
-[...7 lines deleted...]
-        <v>1475</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" t="s">
-        <v>1458</v>
+        <v>1467</v>
       </c>
       <c r="B374" t="s">
-        <v>1459</v>
+        <v>1468</v>
       </c>
       <c r="C374" t="s">
+        <v>1473</v>
+      </c>
+      <c r="D374" t="s">
+        <v>1474</v>
+      </c>
+      <c r="E374" s="2" t="s">
+        <v>1475</v>
+      </c>
+      <c r="F374" s="2" t="s">
         <v>1476</v>
-      </c>
-[...7 lines deleted...]
-        <v>1478</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" t="s">
-        <v>1458</v>
+        <v>1467</v>
       </c>
       <c r="B375" t="s">
-        <v>1459</v>
+        <v>1468</v>
       </c>
       <c r="C375" t="s">
+        <v>1477</v>
+      </c>
+      <c r="D375" t="s">
+        <v>1478</v>
+      </c>
+      <c r="E375" s="2" t="s">
         <v>1479</v>
       </c>
-      <c r="D375" t="s">
+      <c r="F375" s="2" t="s">
         <v>1480</v>
-      </c>
-[...4 lines deleted...]
-        <v>1482</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" t="s">
-        <v>1458</v>
+        <v>1467</v>
       </c>
       <c r="B376" t="s">
-        <v>1459</v>
+        <v>1468</v>
       </c>
       <c r="C376" t="s">
+        <v>1481</v>
+      </c>
+      <c r="D376" t="s">
+        <v>1482</v>
+      </c>
+      <c r="E376" s="2" t="s">
         <v>1483</v>
       </c>
-      <c r="D376" t="s">
+      <c r="F376" s="2" t="s">
         <v>1484</v>
-      </c>
-[...4 lines deleted...]
-        <v>1486</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" t="s">
-        <v>1458</v>
+        <v>1467</v>
       </c>
       <c r="B377" t="s">
-        <v>1459</v>
+        <v>1468</v>
       </c>
       <c r="C377" t="s">
+        <v>1485</v>
+      </c>
+      <c r="D377" t="s">
+        <v>1486</v>
+      </c>
+      <c r="E377" s="2" t="s">
         <v>1487</v>
       </c>
-      <c r="D377" t="s">
+      <c r="F377" s="2" t="s">
         <v>1488</v>
-      </c>
-[...4 lines deleted...]
-        <v>1490</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" t="s">
-        <v>1458</v>
+        <v>1467</v>
       </c>
       <c r="B378" t="s">
-        <v>1459</v>
+        <v>1468</v>
       </c>
       <c r="C378" t="s">
+        <v>1489</v>
+      </c>
+      <c r="D378" t="s">
+        <v>1490</v>
+      </c>
+      <c r="E378" s="2" t="s">
         <v>1491</v>
       </c>
-      <c r="D378" t="s">
+      <c r="F378" s="2" t="s">
         <v>1492</v>
-      </c>
-[...4 lines deleted...]
-        <v>1494</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" t="s">
-        <v>1458</v>
+        <v>1493</v>
       </c>
       <c r="B379" t="s">
-        <v>1459</v>
+        <v>1494</v>
       </c>
       <c r="C379" t="s">
+        <v>226</v>
+      </c>
+      <c r="D379" t="s">
+        <v>227</v>
+      </c>
+      <c r="E379" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="F379" s="2" t="s">
         <v>1495</v>
-      </c>
-[...7 lines deleted...]
-        <v>1498</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" t="s">
-        <v>1458</v>
+        <v>1493</v>
       </c>
       <c r="B380" t="s">
-        <v>1459</v>
+        <v>1494</v>
       </c>
       <c r="C380" t="s">
+        <v>1496</v>
+      </c>
+      <c r="D380" t="s">
+        <v>1497</v>
+      </c>
+      <c r="E380" s="2" t="s">
+        <v>1498</v>
+      </c>
+      <c r="F380" s="2" t="s">
         <v>1499</v>
-      </c>
-[...7 lines deleted...]
-        <v>1502</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" t="s">
-        <v>1458</v>
+        <v>1493</v>
       </c>
       <c r="B381" t="s">
-        <v>1459</v>
+        <v>1494</v>
       </c>
       <c r="C381" t="s">
+        <v>1500</v>
+      </c>
+      <c r="D381" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E381" s="2" t="s">
+        <v>1502</v>
+      </c>
+      <c r="F381" s="2" t="s">
         <v>1503</v>
-      </c>
-[...7 lines deleted...]
-        <v>1506</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" t="s">
-        <v>1458</v>
+        <v>1504</v>
       </c>
       <c r="B382" t="s">
-        <v>1459</v>
+        <v>1505</v>
       </c>
       <c r="C382" t="s">
+        <v>1506</v>
+      </c>
+      <c r="D382" t="s">
         <v>1507</v>
       </c>
-      <c r="D382" t="s">
+      <c r="E382" s="2" t="s">
         <v>1508</v>
       </c>
-      <c r="E382" s="2" t="s">
+      <c r="F382" s="2" t="s">
         <v>1509</v>
-      </c>
-[...1 lines deleted...]
-        <v>1510</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" t="s">
-        <v>1458</v>
+        <v>1504</v>
       </c>
       <c r="B383" t="s">
-        <v>1459</v>
+        <v>1505</v>
       </c>
       <c r="C383" t="s">
+        <v>1510</v>
+      </c>
+      <c r="D383" t="s">
         <v>1511</v>
       </c>
-      <c r="D383" t="s">
+      <c r="E383" s="2" t="s">
         <v>1512</v>
       </c>
-      <c r="E383" s="2" t="s">
+      <c r="F383" s="2" t="s">
         <v>1513</v>
-      </c>
-[...1 lines deleted...]
-        <v>1514</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" t="s">
-        <v>1458</v>
+        <v>1504</v>
       </c>
       <c r="B384" t="s">
-        <v>1459</v>
+        <v>1505</v>
       </c>
       <c r="C384" t="s">
+        <v>1514</v>
+      </c>
+      <c r="D384" t="s">
         <v>1515</v>
       </c>
-      <c r="D384" t="s">
+      <c r="E384" s="2" t="s">
         <v>1516</v>
       </c>
-      <c r="E384" s="2" t="s">
+      <c r="F384" s="2" t="s">
         <v>1517</v>
-      </c>
-[...1 lines deleted...]
-        <v>1518</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" t="s">
-        <v>1458</v>
+        <v>1504</v>
       </c>
       <c r="B385" t="s">
-        <v>1459</v>
+        <v>1505</v>
       </c>
       <c r="C385" t="s">
+        <v>1518</v>
+      </c>
+      <c r="D385" t="s">
         <v>1519</v>
       </c>
-      <c r="D385" t="s">
+      <c r="E385" s="2" t="s">
         <v>1520</v>
       </c>
-      <c r="E385" s="2" t="s">
+      <c r="F385" s="2" t="s">
         <v>1521</v>
-      </c>
-[...1 lines deleted...]
-        <v>1522</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" t="s">
-        <v>1458</v>
+        <v>1504</v>
       </c>
       <c r="B386" t="s">
-        <v>1459</v>
+        <v>1505</v>
       </c>
       <c r="C386" t="s">
+        <v>1522</v>
+      </c>
+      <c r="D386" t="s">
         <v>1523</v>
       </c>
-      <c r="D386" t="s">
+      <c r="E386" s="2" t="s">
         <v>1524</v>
       </c>
-      <c r="E386" s="2" t="s">
+      <c r="F386" s="2" t="s">
         <v>1525</v>
-      </c>
-[...1 lines deleted...]
-        <v>1526</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" t="s">
-        <v>1458</v>
+        <v>1504</v>
       </c>
       <c r="B387" t="s">
-        <v>1459</v>
+        <v>1505</v>
       </c>
       <c r="C387" t="s">
+        <v>1526</v>
+      </c>
+      <c r="D387" t="s">
+        <v>1526</v>
+      </c>
+      <c r="E387" s="2" t="s">
         <v>1527</v>
       </c>
-      <c r="D387" t="s">
+      <c r="F387" s="2" t="s">
         <v>1528</v>
-      </c>
-[...4 lines deleted...]
-        <v>1530</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" t="s">
-        <v>1458</v>
+        <v>1504</v>
       </c>
       <c r="B388" t="s">
-        <v>1459</v>
+        <v>1505</v>
       </c>
       <c r="C388" t="s">
+        <v>1529</v>
+      </c>
+      <c r="D388" t="s">
+        <v>1530</v>
+      </c>
+      <c r="E388" s="2" t="s">
         <v>1531</v>
       </c>
-      <c r="D388" t="s">
+      <c r="F388" s="2" t="s">
         <v>1532</v>
-      </c>
-[...4 lines deleted...]
-        <v>1534</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" t="s">
-        <v>1458</v>
+        <v>1504</v>
       </c>
       <c r="B389" t="s">
-        <v>1459</v>
+        <v>1505</v>
       </c>
       <c r="C389" t="s">
+        <v>1533</v>
+      </c>
+      <c r="D389" t="s">
+        <v>1534</v>
+      </c>
+      <c r="E389" s="2" t="s">
         <v>1535</v>
       </c>
-      <c r="D389" t="s">
+      <c r="F389" s="2" t="s">
         <v>1536</v>
-      </c>
-[...4 lines deleted...]
-        <v>1538</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" t="s">
-        <v>1458</v>
+        <v>1504</v>
       </c>
       <c r="B390" t="s">
-        <v>1459</v>
+        <v>1505</v>
       </c>
       <c r="C390" t="s">
+        <v>1537</v>
+      </c>
+      <c r="D390" t="s">
+        <v>1538</v>
+      </c>
+      <c r="E390" s="2" t="s">
         <v>1539</v>
       </c>
-      <c r="D390" t="s">
+      <c r="F390" s="2" t="s">
         <v>1540</v>
-      </c>
-[...4 lines deleted...]
-        <v>1542</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" t="s">
-        <v>1458</v>
+        <v>1504</v>
       </c>
       <c r="B391" t="s">
-        <v>1459</v>
+        <v>1505</v>
       </c>
       <c r="C391" t="s">
+        <v>1541</v>
+      </c>
+      <c r="D391" t="s">
+        <v>1542</v>
+      </c>
+      <c r="E391" s="2" t="s">
         <v>1543</v>
       </c>
-      <c r="D391" t="s">
+      <c r="F391" s="2" t="s">
         <v>1544</v>
-      </c>
-[...4 lines deleted...]
-        <v>1546</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" t="s">
-        <v>1458</v>
+        <v>1504</v>
       </c>
       <c r="B392" t="s">
-        <v>1459</v>
+        <v>1505</v>
       </c>
       <c r="C392" t="s">
+        <v>1545</v>
+      </c>
+      <c r="D392" t="s">
+        <v>1546</v>
+      </c>
+      <c r="E392" s="2" t="s">
         <v>1547</v>
       </c>
-      <c r="D392" t="s">
+      <c r="F392" s="2" t="s">
         <v>1548</v>
-      </c>
-[...4 lines deleted...]
-        <v>1550</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" t="s">
-        <v>1458</v>
+        <v>1504</v>
       </c>
       <c r="B393" t="s">
-        <v>1459</v>
+        <v>1505</v>
       </c>
       <c r="C393" t="s">
+        <v>1549</v>
+      </c>
+      <c r="D393" t="s">
+        <v>1550</v>
+      </c>
+      <c r="E393" s="2" t="s">
         <v>1551</v>
       </c>
-      <c r="D393" t="s">
+      <c r="F393" s="2" t="s">
         <v>1552</v>
-      </c>
-[...4 lines deleted...]
-        <v>1554</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" t="s">
-        <v>1458</v>
+        <v>1504</v>
       </c>
       <c r="B394" t="s">
-        <v>1459</v>
+        <v>1505</v>
       </c>
       <c r="C394" t="s">
+        <v>1553</v>
+      </c>
+      <c r="D394" t="s">
+        <v>1554</v>
+      </c>
+      <c r="E394" s="2" t="s">
         <v>1555</v>
       </c>
-      <c r="D394" t="s">
+      <c r="F394" s="2" t="s">
         <v>1556</v>
-      </c>
-[...4 lines deleted...]
-        <v>1558</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" t="s">
-        <v>1458</v>
+        <v>1504</v>
       </c>
       <c r="B395" t="s">
-        <v>1459</v>
+        <v>1505</v>
       </c>
       <c r="C395" t="s">
+        <v>1557</v>
+      </c>
+      <c r="D395" t="s">
+        <v>1558</v>
+      </c>
+      <c r="E395" s="2" t="s">
         <v>1559</v>
       </c>
-      <c r="D395" t="s">
+      <c r="F395" s="2" t="s">
         <v>1560</v>
-      </c>
-[...4 lines deleted...]
-        <v>1562</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" t="s">
-        <v>1458</v>
+        <v>1504</v>
       </c>
       <c r="B396" t="s">
-        <v>1459</v>
+        <v>1505</v>
       </c>
       <c r="C396" t="s">
+        <v>1561</v>
+      </c>
+      <c r="D396" t="s">
+        <v>1562</v>
+      </c>
+      <c r="E396" s="2" t="s">
         <v>1563</v>
       </c>
-      <c r="D396" t="s">
+      <c r="F396" s="2" t="s">
         <v>1564</v>
-      </c>
-[...4 lines deleted...]
-        <v>1566</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" t="s">
-        <v>1458</v>
+        <v>1504</v>
       </c>
       <c r="B397" t="s">
-        <v>1459</v>
+        <v>1505</v>
       </c>
       <c r="C397" t="s">
+        <v>1565</v>
+      </c>
+      <c r="D397" t="s">
+        <v>1566</v>
+      </c>
+      <c r="E397" s="2" t="s">
         <v>1567</v>
       </c>
-      <c r="D397" t="s">
+      <c r="F397" s="2" t="s">
         <v>1568</v>
-      </c>
-[...4 lines deleted...]
-        <v>1570</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" t="s">
-        <v>1458</v>
+        <v>1504</v>
       </c>
       <c r="B398" t="s">
-        <v>1459</v>
+        <v>1505</v>
       </c>
       <c r="C398" t="s">
+        <v>1569</v>
+      </c>
+      <c r="D398" t="s">
+        <v>1570</v>
+      </c>
+      <c r="E398" s="2" t="s">
         <v>1571</v>
       </c>
-      <c r="D398" t="s">
+      <c r="F398" s="2" t="s">
         <v>1572</v>
-      </c>
-[...4 lines deleted...]
-        <v>1574</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" t="s">
-        <v>1458</v>
+        <v>1504</v>
       </c>
       <c r="B399" t="s">
-        <v>1459</v>
+        <v>1505</v>
       </c>
       <c r="C399" t="s">
+        <v>1573</v>
+      </c>
+      <c r="D399" t="s">
+        <v>1574</v>
+      </c>
+      <c r="E399" s="2" t="s">
         <v>1575</v>
       </c>
-      <c r="D399" t="s">
+      <c r="F399" s="2" t="s">
         <v>1576</v>
-      </c>
-[...4 lines deleted...]
-        <v>1578</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" t="s">
-        <v>1458</v>
+        <v>1504</v>
       </c>
       <c r="B400" t="s">
-        <v>1459</v>
+        <v>1505</v>
       </c>
       <c r="C400" t="s">
+        <v>1577</v>
+      </c>
+      <c r="D400" t="s">
+        <v>1578</v>
+      </c>
+      <c r="E400" s="2" t="s">
         <v>1579</v>
       </c>
-      <c r="D400" t="s">
+      <c r="F400" s="2" t="s">
         <v>1580</v>
-      </c>
-[...4 lines deleted...]
-        <v>1582</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" t="s">
-        <v>1458</v>
+        <v>1504</v>
       </c>
       <c r="B401" t="s">
-        <v>1459</v>
+        <v>1505</v>
       </c>
       <c r="C401" t="s">
+        <v>1581</v>
+      </c>
+      <c r="D401" t="s">
+        <v>1582</v>
+      </c>
+      <c r="E401" s="2" t="s">
         <v>1583</v>
       </c>
-      <c r="D401" t="s">
+      <c r="F401" s="2" t="s">
         <v>1584</v>
-      </c>
-[...4 lines deleted...]
-        <v>1586</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" t="s">
-        <v>1458</v>
+        <v>1504</v>
       </c>
       <c r="B402" t="s">
-        <v>1459</v>
+        <v>1505</v>
       </c>
       <c r="C402" t="s">
+        <v>1585</v>
+      </c>
+      <c r="D402" t="s">
+        <v>1586</v>
+      </c>
+      <c r="E402" s="2" t="s">
         <v>1587</v>
       </c>
-      <c r="D402" t="s">
-[...2 lines deleted...]
-      <c r="E402" s="2" t="s">
+      <c r="F402" s="2" t="s">
         <v>1588</v>
-      </c>
-[...1 lines deleted...]
-        <v>1589</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" t="s">
-        <v>1458</v>
+        <v>1504</v>
       </c>
       <c r="B403" t="s">
-        <v>1459</v>
+        <v>1505</v>
       </c>
       <c r="C403" t="s">
+        <v>1589</v>
+      </c>
+      <c r="D403" t="s">
         <v>1590</v>
       </c>
-      <c r="D403" t="s">
+      <c r="E403" s="2" t="s">
         <v>1591</v>
       </c>
-      <c r="E403" s="2" t="s">
+      <c r="F403" s="2" t="s">
         <v>1592</v>
-      </c>
-[...1 lines deleted...]
-        <v>1593</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" t="s">
-        <v>1458</v>
+        <v>1504</v>
       </c>
       <c r="B404" t="s">
-        <v>1459</v>
+        <v>1505</v>
       </c>
       <c r="C404" t="s">
+        <v>1593</v>
+      </c>
+      <c r="D404" t="s">
         <v>1594</v>
       </c>
-      <c r="D404" t="s">
+      <c r="E404" s="2" t="s">
         <v>1595</v>
       </c>
-      <c r="E404" s="2" t="s">
+      <c r="F404" s="2" t="s">
         <v>1596</v>
-      </c>
-[...1 lines deleted...]
-        <v>1597</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" t="s">
-        <v>1458</v>
+        <v>1504</v>
       </c>
       <c r="B405" t="s">
-        <v>1459</v>
+        <v>1505</v>
       </c>
       <c r="C405" t="s">
-        <v>584</v>
+        <v>1597</v>
       </c>
       <c r="D405" t="s">
-        <v>585</v>
+        <v>1598</v>
       </c>
       <c r="E405" s="2" t="s">
-        <v>1598</v>
+        <v>1599</v>
       </c>
       <c r="F405" s="2" t="s">
-        <v>1599</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" t="s">
-        <v>1458</v>
+        <v>1504</v>
       </c>
       <c r="B406" t="s">
-        <v>1459</v>
+        <v>1505</v>
       </c>
       <c r="C406" t="s">
-        <v>1600</v>
+        <v>1601</v>
       </c>
       <c r="D406" t="s">
-        <v>1601</v>
+        <v>1602</v>
       </c>
       <c r="E406" s="2" t="s">
-        <v>1602</v>
+        <v>1603</v>
       </c>
       <c r="F406" s="2" t="s">
-        <v>1603</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" t="s">
-        <v>1458</v>
+        <v>1504</v>
       </c>
       <c r="B407" t="s">
-        <v>1459</v>
+        <v>1505</v>
       </c>
       <c r="C407" t="s">
-        <v>1604</v>
+        <v>1605</v>
       </c>
       <c r="D407" t="s">
-        <v>313</v>
+        <v>1606</v>
       </c>
       <c r="E407" s="2" t="s">
-        <v>1605</v>
+        <v>1607</v>
       </c>
       <c r="F407" s="2" t="s">
-        <v>1606</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" t="s">
-        <v>1458</v>
+        <v>1504</v>
       </c>
       <c r="B408" t="s">
-        <v>1459</v>
+        <v>1505</v>
       </c>
       <c r="C408" t="s">
-        <v>1607</v>
+        <v>1609</v>
       </c>
       <c r="D408" t="s">
-        <v>1608</v>
-[...4 lines deleted...]
-      <c r="F408" s="2" t="s">
         <v>1610</v>
       </c>
+      <c r="E408" s="2"/>
+      <c r="F408" s="2"/>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" t="s">
-        <v>1458</v>
+        <v>1504</v>
       </c>
       <c r="B409" t="s">
-        <v>1459</v>
+        <v>1505</v>
       </c>
       <c r="C409" t="s">
         <v>1611</v>
       </c>
       <c r="D409" t="s">
         <v>1612</v>
       </c>
       <c r="E409" s="2" t="s">
         <v>1613</v>
       </c>
       <c r="F409" s="2" t="s">
         <v>1614</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" t="s">
-        <v>1458</v>
+        <v>1504</v>
       </c>
       <c r="B410" t="s">
-        <v>1459</v>
+        <v>1505</v>
       </c>
       <c r="C410" t="s">
         <v>1615</v>
       </c>
       <c r="D410" t="s">
         <v>1616</v>
       </c>
       <c r="E410" s="2" t="s">
         <v>1617</v>
       </c>
       <c r="F410" s="2" t="s">
         <v>1618</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" t="s">
-        <v>1458</v>
+        <v>1504</v>
       </c>
       <c r="B411" t="s">
-        <v>1459</v>
+        <v>1505</v>
       </c>
       <c r="C411" t="s">
         <v>1619</v>
       </c>
       <c r="D411" t="s">
         <v>1620</v>
       </c>
       <c r="E411" s="2" t="s">
         <v>1621</v>
       </c>
       <c r="F411" s="2" t="s">
         <v>1622</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" t="s">
-        <v>1458</v>
+        <v>1504</v>
       </c>
       <c r="B412" t="s">
-        <v>1459</v>
+        <v>1505</v>
       </c>
       <c r="C412" t="s">
         <v>1623</v>
       </c>
       <c r="D412" t="s">
         <v>1624</v>
       </c>
       <c r="E412" s="2" t="s">
         <v>1625</v>
       </c>
       <c r="F412" s="2" t="s">
         <v>1626</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" t="s">
-        <v>1458</v>
+        <v>1504</v>
       </c>
       <c r="B413" t="s">
-        <v>1459</v>
+        <v>1505</v>
       </c>
       <c r="C413" t="s">
         <v>1627</v>
       </c>
       <c r="D413" t="s">
         <v>1628</v>
       </c>
       <c r="E413" s="2" t="s">
         <v>1629</v>
       </c>
       <c r="F413" s="2" t="s">
         <v>1630</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" t="s">
-        <v>1458</v>
+        <v>1504</v>
       </c>
       <c r="B414" t="s">
-        <v>1459</v>
+        <v>1505</v>
       </c>
       <c r="C414" t="s">
         <v>1631</v>
       </c>
       <c r="D414" t="s">
         <v>1632</v>
       </c>
       <c r="E414" s="2" t="s">
         <v>1633</v>
       </c>
       <c r="F414" s="2" t="s">
         <v>1634</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" t="s">
-        <v>1458</v>
+        <v>1504</v>
       </c>
       <c r="B415" t="s">
-        <v>1459</v>
+        <v>1505</v>
       </c>
       <c r="C415" t="s">
         <v>1635</v>
       </c>
       <c r="D415" t="s">
         <v>1636</v>
       </c>
       <c r="E415" s="2" t="s">
         <v>1637</v>
       </c>
       <c r="F415" s="2" t="s">
         <v>1638</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" t="s">
-        <v>1458</v>
+        <v>1504</v>
       </c>
       <c r="B416" t="s">
-        <v>1459</v>
+        <v>1505</v>
       </c>
       <c r="C416" t="s">
         <v>1639</v>
       </c>
       <c r="D416" t="s">
         <v>1640</v>
       </c>
       <c r="E416" s="2" t="s">
         <v>1641</v>
       </c>
       <c r="F416" s="2" t="s">
         <v>1642</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" t="s">
-        <v>1458</v>
+        <v>1504</v>
       </c>
       <c r="B417" t="s">
-        <v>1459</v>
+        <v>1505</v>
       </c>
       <c r="C417" t="s">
         <v>1643</v>
       </c>
       <c r="D417" t="s">
         <v>1644</v>
       </c>
       <c r="E417" s="2" t="s">
         <v>1645</v>
       </c>
       <c r="F417" s="2" t="s">
         <v>1646</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" t="s">
-        <v>1458</v>
+        <v>1504</v>
       </c>
       <c r="B418" t="s">
-        <v>1459</v>
+        <v>1505</v>
       </c>
       <c r="C418" t="s">
         <v>1647</v>
       </c>
       <c r="D418" t="s">
         <v>1648</v>
       </c>
       <c r="E418" s="2" t="s">
         <v>1649</v>
       </c>
       <c r="F418" s="2" t="s">
         <v>1650</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" t="s">
-        <v>1458</v>
+        <v>1504</v>
       </c>
       <c r="B419" t="s">
-        <v>1459</v>
+        <v>1505</v>
       </c>
       <c r="C419" t="s">
         <v>1651</v>
       </c>
       <c r="D419" t="s">
+        <v>1651</v>
+      </c>
+      <c r="E419" s="2" t="s">
         <v>1652</v>
       </c>
-      <c r="E419" s="2" t="s">
+      <c r="F419" s="2" t="s">
         <v>1653</v>
-      </c>
-[...1 lines deleted...]
-        <v>1654</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" t="s">
-        <v>1458</v>
+        <v>1504</v>
       </c>
       <c r="B420" t="s">
-        <v>1459</v>
+        <v>1505</v>
       </c>
       <c r="C420" t="s">
+        <v>1654</v>
+      </c>
+      <c r="D420" t="s">
         <v>1655</v>
       </c>
-      <c r="D420" t="s">
+      <c r="E420" s="2" t="s">
         <v>1656</v>
       </c>
-      <c r="E420" s="2" t="s">
+      <c r="F420" s="2" t="s">
         <v>1657</v>
-      </c>
-[...1 lines deleted...]
-        <v>1658</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" t="s">
-        <v>1458</v>
+        <v>1504</v>
       </c>
       <c r="B421" t="s">
-        <v>1459</v>
+        <v>1505</v>
       </c>
       <c r="C421" t="s">
+        <v>1658</v>
+      </c>
+      <c r="D421" t="s">
         <v>1659</v>
       </c>
-      <c r="D421" t="s">
+      <c r="E421" s="2" t="s">
         <v>1660</v>
       </c>
-      <c r="E421" s="2" t="s">
+      <c r="F421" s="2" t="s">
         <v>1661</v>
-      </c>
-[...1 lines deleted...]
-        <v>1662</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" t="s">
+        <v>1504</v>
+      </c>
+      <c r="B422" t="s">
+        <v>1505</v>
+      </c>
+      <c r="C422" t="s">
+        <v>600</v>
+      </c>
+      <c r="D422" t="s">
+        <v>601</v>
+      </c>
+      <c r="E422" s="2" t="s">
+        <v>1662</v>
+      </c>
+      <c r="F422" s="2" t="s">
         <v>1663</v>
-      </c>
-[...13 lines deleted...]
-        <v>1668</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" t="s">
-        <v>1663</v>
+        <v>1504</v>
       </c>
       <c r="B423" t="s">
+        <v>1505</v>
+      </c>
+      <c r="C423" t="s">
         <v>1664</v>
       </c>
-      <c r="C423" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D423" t="s">
-        <v>350</v>
+        <v>1665</v>
       </c>
       <c r="E423" s="2" t="s">
-        <v>1669</v>
+        <v>1666</v>
       </c>
       <c r="F423" s="2" t="s">
-        <v>1670</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" t="s">
-        <v>1663</v>
+        <v>1504</v>
       </c>
       <c r="B424" t="s">
-        <v>1664</v>
+        <v>1505</v>
       </c>
       <c r="C424" t="s">
-        <v>1671</v>
+        <v>1668</v>
       </c>
       <c r="D424" t="s">
-        <v>1672</v>
+        <v>321</v>
       </c>
       <c r="E424" s="2" t="s">
-        <v>1673</v>
+        <v>1669</v>
       </c>
       <c r="F424" s="2" t="s">
-        <v>1674</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" t="s">
-        <v>1663</v>
+        <v>1504</v>
       </c>
       <c r="B425" t="s">
-        <v>1664</v>
+        <v>1505</v>
       </c>
       <c r="C425" t="s">
-        <v>1675</v>
+        <v>1671</v>
       </c>
       <c r="D425" t="s">
-        <v>1675</v>
+        <v>1672</v>
       </c>
       <c r="E425" s="2" t="s">
-        <v>1676</v>
+        <v>1673</v>
       </c>
       <c r="F425" s="2" t="s">
-        <v>1677</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" t="s">
-        <v>1663</v>
+        <v>1504</v>
       </c>
       <c r="B426" t="s">
-        <v>1664</v>
+        <v>1505</v>
       </c>
       <c r="C426" t="s">
+        <v>1675</v>
+      </c>
+      <c r="D426" t="s">
+        <v>1676</v>
+      </c>
+      <c r="E426" s="2" t="s">
+        <v>1677</v>
+      </c>
+      <c r="F426" s="2" t="s">
         <v>1678</v>
-      </c>
-[...7 lines deleted...]
-        <v>1681</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" t="s">
-        <v>1663</v>
+        <v>1504</v>
       </c>
       <c r="B427" t="s">
-        <v>1664</v>
+        <v>1505</v>
       </c>
       <c r="C427" t="s">
+        <v>1679</v>
+      </c>
+      <c r="D427" t="s">
+        <v>1680</v>
+      </c>
+      <c r="E427" s="2" t="s">
+        <v>1681</v>
+      </c>
+      <c r="F427" s="2" t="s">
         <v>1682</v>
-      </c>
-[...7 lines deleted...]
-        <v>1684</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" t="s">
-        <v>1663</v>
+        <v>1504</v>
       </c>
       <c r="B428" t="s">
-        <v>1664</v>
+        <v>1505</v>
       </c>
       <c r="C428" t="s">
+        <v>1683</v>
+      </c>
+      <c r="D428" t="s">
+        <v>1684</v>
+      </c>
+      <c r="E428" s="2" t="s">
         <v>1685</v>
       </c>
-      <c r="D428" t="s">
+      <c r="F428" s="2" t="s">
         <v>1686</v>
-      </c>
-[...4 lines deleted...]
-        <v>1688</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" t="s">
-        <v>1663</v>
+        <v>1504</v>
       </c>
       <c r="B429" t="s">
-        <v>1664</v>
+        <v>1505</v>
       </c>
       <c r="C429" t="s">
+        <v>1687</v>
+      </c>
+      <c r="D429" t="s">
+        <v>1688</v>
+      </c>
+      <c r="E429" s="2" t="s">
         <v>1689</v>
       </c>
-      <c r="D429" t="s">
+      <c r="F429" s="2" t="s">
         <v>1690</v>
-      </c>
-[...4 lines deleted...]
-        <v>1692</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" t="s">
-        <v>1663</v>
+        <v>1504</v>
       </c>
       <c r="B430" t="s">
-        <v>1664</v>
+        <v>1505</v>
       </c>
       <c r="C430" t="s">
+        <v>1691</v>
+      </c>
+      <c r="D430" t="s">
+        <v>1692</v>
+      </c>
+      <c r="E430" s="2" t="s">
         <v>1693</v>
       </c>
-      <c r="D430" t="s">
+      <c r="F430" s="2" t="s">
         <v>1694</v>
-      </c>
-[...4 lines deleted...]
-        <v>1696</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" t="s">
-        <v>1663</v>
+        <v>1504</v>
       </c>
       <c r="B431" t="s">
-        <v>1664</v>
+        <v>1505</v>
       </c>
       <c r="C431" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D431" t="s">
+        <v>1696</v>
+      </c>
+      <c r="E431" s="2" t="s">
         <v>1697</v>
       </c>
-      <c r="D431" t="s">
+      <c r="F431" s="2" t="s">
         <v>1698</v>
-      </c>
-[...4 lines deleted...]
-        <v>1700</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" t="s">
-        <v>1663</v>
+        <v>1504</v>
       </c>
       <c r="B432" t="s">
-        <v>1664</v>
+        <v>1505</v>
       </c>
       <c r="C432" t="s">
+        <v>1699</v>
+      </c>
+      <c r="D432" t="s">
+        <v>1700</v>
+      </c>
+      <c r="E432" s="2" t="s">
         <v>1701</v>
       </c>
-      <c r="D432" t="s">
+      <c r="F432" s="2" t="s">
         <v>1702</v>
-      </c>
-[...4 lines deleted...]
-        <v>1704</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" t="s">
-        <v>1663</v>
+        <v>1504</v>
       </c>
       <c r="B433" t="s">
-        <v>1664</v>
+        <v>1505</v>
       </c>
       <c r="C433" t="s">
+        <v>1703</v>
+      </c>
+      <c r="D433" t="s">
+        <v>1704</v>
+      </c>
+      <c r="E433" s="2" t="s">
         <v>1705</v>
       </c>
-      <c r="D433" t="s">
+      <c r="F433" s="2" t="s">
         <v>1706</v>
-      </c>
-[...4 lines deleted...]
-        <v>1708</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" t="s">
-        <v>1663</v>
+        <v>1504</v>
       </c>
       <c r="B434" t="s">
-        <v>1664</v>
+        <v>1505</v>
       </c>
       <c r="C434" t="s">
+        <v>1707</v>
+      </c>
+      <c r="D434" t="s">
+        <v>1708</v>
+      </c>
+      <c r="E434" s="2" t="s">
         <v>1709</v>
       </c>
-      <c r="D434" t="s">
+      <c r="F434" s="2" t="s">
         <v>1710</v>
-      </c>
-[...4 lines deleted...]
-        <v>1712</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" t="s">
-        <v>1663</v>
+        <v>1504</v>
       </c>
       <c r="B435" t="s">
-        <v>1664</v>
+        <v>1505</v>
       </c>
       <c r="C435" t="s">
+        <v>1711</v>
+      </c>
+      <c r="D435" t="s">
+        <v>1712</v>
+      </c>
+      <c r="E435" s="2" t="s">
         <v>1713</v>
       </c>
-      <c r="D435" t="s">
-[...2 lines deleted...]
-      <c r="E435" s="2" t="s">
+      <c r="F435" s="2" t="s">
         <v>1714</v>
-      </c>
-[...1 lines deleted...]
-        <v>1715</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" t="s">
-        <v>1663</v>
+        <v>1504</v>
       </c>
       <c r="B436" t="s">
-        <v>1664</v>
+        <v>1505</v>
       </c>
       <c r="C436" t="s">
+        <v>1715</v>
+      </c>
+      <c r="D436" t="s">
         <v>1716</v>
       </c>
-      <c r="D436" t="s">
+      <c r="E436" s="2" t="s">
         <v>1717</v>
       </c>
-      <c r="E436" s="2" t="s">
+      <c r="F436" s="2" t="s">
         <v>1718</v>
-      </c>
-[...1 lines deleted...]
-        <v>1719</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" t="s">
-        <v>1663</v>
+        <v>1504</v>
       </c>
       <c r="B437" t="s">
-        <v>1664</v>
+        <v>1505</v>
       </c>
       <c r="C437" t="s">
-        <v>417</v>
+        <v>1719</v>
       </c>
       <c r="D437" t="s">
-        <v>263</v>
+        <v>1720</v>
       </c>
       <c r="E437" s="2" t="s">
-        <v>418</v>
+        <v>1721</v>
       </c>
       <c r="F437" s="2" t="s">
-        <v>1720</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" t="s">
-        <v>1663</v>
+        <v>1504</v>
       </c>
       <c r="B438" t="s">
-        <v>1664</v>
+        <v>1505</v>
       </c>
       <c r="C438" t="s">
-        <v>1721</v>
+        <v>1723</v>
       </c>
       <c r="D438" t="s">
-        <v>1722</v>
+        <v>1724</v>
       </c>
       <c r="E438" s="2" t="s">
-        <v>1723</v>
+        <v>1725</v>
       </c>
       <c r="F438" s="2" t="s">
-        <v>1724</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" t="s">
-        <v>1663</v>
+        <v>1504</v>
       </c>
       <c r="B439" t="s">
-        <v>1664</v>
+        <v>1505</v>
       </c>
       <c r="C439" t="s">
-        <v>1725</v>
+        <v>1727</v>
       </c>
       <c r="D439" t="s">
-        <v>1726</v>
+        <v>1728</v>
       </c>
       <c r="E439" s="2" t="s">
-        <v>1727</v>
+        <v>1729</v>
       </c>
       <c r="F439" s="2" t="s">
-        <v>1728</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" t="s">
-        <v>1663</v>
+        <v>1731</v>
       </c>
       <c r="B440" t="s">
-        <v>1664</v>
+        <v>1732</v>
       </c>
       <c r="C440" t="s">
-        <v>1729</v>
+        <v>1733</v>
       </c>
       <c r="D440" t="s">
-        <v>1730</v>
+        <v>1734</v>
       </c>
       <c r="E440" s="2" t="s">
-        <v>1731</v>
+        <v>1735</v>
       </c>
       <c r="F440" s="2" t="s">
-        <v>1732</v>
+        <v>1736</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" t="s">
-        <v>1733</v>
+        <v>1731</v>
       </c>
       <c r="B441" t="s">
-        <v>1734</v>
+        <v>1732</v>
+      </c>
+      <c r="C441" t="s">
+        <v>357</v>
       </c>
       <c r="D441" t="s">
-        <v>1735</v>
+        <v>358</v>
       </c>
       <c r="E441" s="2" t="s">
-        <v>1736</v>
+        <v>1737</v>
       </c>
       <c r="F441" s="2" t="s">
-        <v>1737</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" t="s">
-        <v>1733</v>
+        <v>1731</v>
       </c>
       <c r="B442" t="s">
-        <v>1734</v>
+        <v>1732</v>
       </c>
       <c r="C442" t="s">
-        <v>1738</v>
+        <v>1739</v>
       </c>
       <c r="D442" t="s">
-        <v>1739</v>
+        <v>1740</v>
       </c>
       <c r="E442" s="2" t="s">
-        <v>1740</v>
+        <v>1741</v>
       </c>
       <c r="F442" s="2" t="s">
-        <v>1741</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="443" spans="1:6">
       <c r="A443" t="s">
-        <v>1733</v>
+        <v>1731</v>
       </c>
       <c r="B443" t="s">
-        <v>1734</v>
+        <v>1732</v>
       </c>
       <c r="C443" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="D443" t="s">
         <v>1743</v>
       </c>
       <c r="E443" s="2" t="s">
         <v>1744</v>
       </c>
       <c r="F443" s="2" t="s">
         <v>1745</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" t="s">
-        <v>1733</v>
+        <v>1731</v>
       </c>
       <c r="B444" t="s">
-        <v>1734</v>
+        <v>1732</v>
       </c>
       <c r="C444" t="s">
         <v>1746</v>
       </c>
       <c r="D444" t="s">
         <v>1747</v>
       </c>
       <c r="E444" s="2" t="s">
         <v>1748</v>
       </c>
       <c r="F444" s="2" t="s">
         <v>1749</v>
       </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445" t="s">
-        <v>1733</v>
+        <v>1731</v>
       </c>
       <c r="B445" t="s">
-        <v>1734</v>
+        <v>1732</v>
       </c>
       <c r="C445" t="s">
         <v>1750</v>
       </c>
       <c r="D445" t="s">
+        <v>1750</v>
+      </c>
+      <c r="E445" s="2" t="s">
         <v>1751</v>
       </c>
-      <c r="E445" s="2" t="s">
+      <c r="F445" s="2" t="s">
         <v>1752</v>
-      </c>
-[...1 lines deleted...]
-        <v>1753</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" t="s">
-        <v>1733</v>
+        <v>1731</v>
       </c>
       <c r="B446" t="s">
-        <v>1734</v>
+        <v>1732</v>
       </c>
       <c r="C446" t="s">
-        <v>292</v>
+        <v>1753</v>
       </c>
       <c r="D446" t="s">
-        <v>293</v>
+        <v>1754</v>
       </c>
       <c r="E446" s="2" t="s">
-        <v>1754</v>
+        <v>1755</v>
       </c>
       <c r="F446" s="2" t="s">
-        <v>1755</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" t="s">
-        <v>1733</v>
+        <v>1731</v>
       </c>
       <c r="B447" t="s">
-        <v>1734</v>
+        <v>1732</v>
       </c>
       <c r="C447" t="s">
-        <v>520</v>
+        <v>1757</v>
       </c>
       <c r="D447" t="s">
-        <v>521</v>
+        <v>1758</v>
       </c>
       <c r="E447" s="2" t="s">
-        <v>1756</v>
+        <v>1759</v>
       </c>
       <c r="F447" s="2" t="s">
-        <v>1757</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" t="s">
-        <v>1733</v>
+        <v>1731</v>
       </c>
       <c r="B448" t="s">
-        <v>1734</v>
+        <v>1732</v>
       </c>
       <c r="C448" t="s">
-        <v>532</v>
+        <v>1761</v>
       </c>
       <c r="D448" t="s">
-        <v>533</v>
+        <v>1762</v>
       </c>
       <c r="E448" s="2" t="s">
-        <v>1758</v>
+        <v>1763</v>
       </c>
       <c r="F448" s="2" t="s">
-        <v>1759</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" t="s">
-        <v>1733</v>
+        <v>1731</v>
       </c>
       <c r="B449" t="s">
-        <v>1734</v>
+        <v>1732</v>
       </c>
       <c r="C449" t="s">
-        <v>1760</v>
+        <v>1765</v>
       </c>
       <c r="D449" t="s">
-        <v>1761</v>
+        <v>1766</v>
       </c>
       <c r="E449" s="2" t="s">
-        <v>1762</v>
+        <v>1767</v>
       </c>
       <c r="F449" s="2" t="s">
-        <v>1763</v>
+        <v>1768</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" t="s">
-        <v>1733</v>
+        <v>1731</v>
       </c>
       <c r="B450" t="s">
-        <v>1734</v>
+        <v>1732</v>
       </c>
       <c r="C450" t="s">
-        <v>1764</v>
+        <v>1769</v>
       </c>
       <c r="D450" t="s">
-        <v>1765</v>
+        <v>1770</v>
       </c>
       <c r="E450" s="2" t="s">
-        <v>1766</v>
+        <v>1771</v>
       </c>
       <c r="F450" s="2" t="s">
-        <v>1767</v>
+        <v>1772</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" t="s">
-        <v>1733</v>
+        <v>1731</v>
       </c>
       <c r="B451" t="s">
-        <v>1734</v>
+        <v>1732</v>
       </c>
       <c r="C451" t="s">
-        <v>300</v>
+        <v>1773</v>
       </c>
       <c r="D451" t="s">
-        <v>301</v>
+        <v>1774</v>
       </c>
       <c r="E451" s="2" t="s">
-        <v>302</v>
+        <v>1775</v>
       </c>
       <c r="F451" s="2" t="s">
-        <v>1768</v>
+        <v>1776</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" t="s">
-        <v>1733</v>
+        <v>1731</v>
       </c>
       <c r="B452" t="s">
-        <v>1734</v>
+        <v>1732</v>
       </c>
       <c r="C452" t="s">
-        <v>1769</v>
+        <v>1777</v>
       </c>
       <c r="D452" t="s">
-        <v>1770</v>
+        <v>1778</v>
       </c>
       <c r="E452" s="2" t="s">
-        <v>1771</v>
+        <v>1779</v>
       </c>
       <c r="F452" s="2" t="s">
-        <v>1772</v>
+        <v>1780</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="A453" t="s">
-        <v>1733</v>
+        <v>1731</v>
       </c>
       <c r="B453" t="s">
-        <v>1734</v>
+        <v>1732</v>
       </c>
       <c r="C453" t="s">
-        <v>1773</v>
+        <v>1781</v>
       </c>
       <c r="D453" t="s">
-        <v>1774</v>
+        <v>1781</v>
       </c>
       <c r="E453" s="2" t="s">
-        <v>1775</v>
+        <v>1782</v>
       </c>
       <c r="F453" s="2" t="s">
-        <v>1776</v>
+        <v>1783</v>
       </c>
     </row>
     <row r="454" spans="1:6">
       <c r="A454" t="s">
-        <v>1733</v>
+        <v>1731</v>
       </c>
       <c r="B454" t="s">
-        <v>1734</v>
+        <v>1732</v>
       </c>
       <c r="C454" t="s">
-        <v>1777</v>
+        <v>1784</v>
       </c>
       <c r="D454" t="s">
-        <v>1778</v>
+        <v>1785</v>
       </c>
       <c r="E454" s="2" t="s">
-        <v>1779</v>
+        <v>1786</v>
       </c>
       <c r="F454" s="2" t="s">
-        <v>1780</v>
+        <v>1787</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" t="s">
-        <v>1733</v>
+        <v>1731</v>
       </c>
       <c r="B455" t="s">
-        <v>1734</v>
+        <v>1732</v>
       </c>
       <c r="C455" t="s">
-        <v>308</v>
+        <v>1788</v>
       </c>
       <c r="D455" t="s">
-        <v>309</v>
+        <v>1789</v>
       </c>
       <c r="E455" s="2" t="s">
-        <v>310</v>
+        <v>1790</v>
       </c>
       <c r="F455" s="2" t="s">
-        <v>1781</v>
+        <v>1791</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" t="s">
-        <v>1733</v>
+        <v>1731</v>
       </c>
       <c r="B456" t="s">
-        <v>1734</v>
+        <v>1732</v>
       </c>
       <c r="C456" t="s">
-        <v>935</v>
+        <v>1792</v>
       </c>
       <c r="D456" t="s">
-        <v>936</v>
+        <v>1793</v>
       </c>
       <c r="E456" s="2" t="s">
-        <v>1228</v>
+        <v>1794</v>
       </c>
       <c r="F456" s="2" t="s">
-        <v>1782</v>
+        <v>1795</v>
       </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" t="s">
-        <v>1733</v>
+        <v>1731</v>
       </c>
       <c r="B457" t="s">
-        <v>1734</v>
+        <v>1732</v>
       </c>
       <c r="C457" t="s">
-        <v>1783</v>
+        <v>1796</v>
       </c>
       <c r="D457" t="s">
-        <v>1784</v>
+        <v>1797</v>
       </c>
       <c r="E457" s="2" t="s">
-        <v>1785</v>
+        <v>1798</v>
       </c>
       <c r="F457" s="2" t="s">
-        <v>1786</v>
+        <v>1799</v>
       </c>
     </row>
     <row r="458" spans="1:6">
       <c r="A458" t="s">
-        <v>1733</v>
+        <v>1800</v>
       </c>
       <c r="B458" t="s">
-        <v>1734</v>
-[...2 lines deleted...]
-        <v>943</v>
+        <v>1801</v>
       </c>
       <c r="D458" t="s">
-        <v>944</v>
+        <v>1802</v>
       </c>
       <c r="E458" s="2" t="s">
-        <v>1787</v>
+        <v>1803</v>
       </c>
       <c r="F458" s="2" t="s">
-        <v>1788</v>
+        <v>1804</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="A459" t="s">
-        <v>1733</v>
+        <v>1800</v>
       </c>
       <c r="B459" t="s">
-        <v>1734</v>
+        <v>1801</v>
       </c>
       <c r="C459" t="s">
-        <v>316</v>
+        <v>1805</v>
       </c>
       <c r="D459" t="s">
-        <v>317</v>
+        <v>1806</v>
       </c>
       <c r="E459" s="2" t="s">
-        <v>318</v>
+        <v>1807</v>
       </c>
       <c r="F459" s="2" t="s">
-        <v>1789</v>
+        <v>1808</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="A460" t="s">
-        <v>1733</v>
+        <v>1800</v>
       </c>
       <c r="B460" t="s">
-        <v>1734</v>
+        <v>1801</v>
       </c>
       <c r="C460" t="s">
-        <v>627</v>
+        <v>1809</v>
       </c>
       <c r="D460" t="s">
-        <v>628</v>
+        <v>1810</v>
       </c>
       <c r="E460" s="2" t="s">
-        <v>629</v>
+        <v>1811</v>
       </c>
       <c r="F460" s="2" t="s">
-        <v>1790</v>
+        <v>1812</v>
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="A461" t="s">
-        <v>1791</v>
+        <v>1800</v>
       </c>
       <c r="B461" t="s">
-        <v>1792</v>
+        <v>1801</v>
       </c>
       <c r="C461" t="s">
-        <v>1793</v>
+        <v>1813</v>
       </c>
       <c r="D461" t="s">
-        <v>1794</v>
+        <v>1814</v>
       </c>
       <c r="E461" s="2" t="s">
-        <v>1795</v>
+        <v>1815</v>
       </c>
       <c r="F461" s="2" t="s">
-        <v>1796</v>
+        <v>1816</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" t="s">
-        <v>1791</v>
+        <v>1800</v>
       </c>
       <c r="B462" t="s">
-        <v>1792</v>
+        <v>1801</v>
       </c>
       <c r="C462" t="s">
-        <v>1797</v>
+        <v>1817</v>
       </c>
       <c r="D462" t="s">
-        <v>1798</v>
+        <v>1818</v>
       </c>
       <c r="E462" s="2" t="s">
-        <v>1799</v>
+        <v>1819</v>
       </c>
       <c r="F462" s="2" t="s">
-        <v>1800</v>
+        <v>1820</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" t="s">
-        <v>1791</v>
+        <v>1800</v>
       </c>
       <c r="B463" t="s">
-        <v>1792</v>
+        <v>1801</v>
       </c>
       <c r="C463" t="s">
-        <v>1801</v>
+        <v>300</v>
       </c>
       <c r="D463" t="s">
-        <v>1802</v>
+        <v>301</v>
       </c>
       <c r="E463" s="2" t="s">
-        <v>1803</v>
+        <v>1821</v>
       </c>
       <c r="F463" s="2" t="s">
-        <v>1804</v>
+        <v>1822</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" t="s">
-        <v>1791</v>
+        <v>1800</v>
       </c>
       <c r="B464" t="s">
-        <v>1792</v>
+        <v>1801</v>
       </c>
       <c r="C464" t="s">
-        <v>1805</v>
+        <v>532</v>
       </c>
       <c r="D464" t="s">
-        <v>1806</v>
+        <v>533</v>
       </c>
       <c r="E464" s="2" t="s">
-        <v>1807</v>
+        <v>1823</v>
       </c>
       <c r="F464" s="2" t="s">
-        <v>1808</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" t="s">
-        <v>1791</v>
+        <v>1800</v>
       </c>
       <c r="B465" t="s">
-        <v>1792</v>
+        <v>1801</v>
       </c>
       <c r="C465" t="s">
-        <v>1809</v>
+        <v>548</v>
       </c>
       <c r="D465" t="s">
-        <v>1810</v>
+        <v>549</v>
       </c>
       <c r="E465" s="2" t="s">
-        <v>1811</v>
+        <v>1825</v>
       </c>
       <c r="F465" s="2" t="s">
-        <v>1812</v>
+        <v>1826</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" t="s">
-        <v>1791</v>
+        <v>1800</v>
       </c>
       <c r="B466" t="s">
-        <v>1792</v>
+        <v>1801</v>
       </c>
       <c r="C466" t="s">
-        <v>1813</v>
+        <v>1827</v>
       </c>
       <c r="D466" t="s">
-        <v>1814</v>
+        <v>1828</v>
       </c>
       <c r="E466" s="2" t="s">
-        <v>1815</v>
+        <v>1829</v>
       </c>
       <c r="F466" s="2" t="s">
-        <v>1816</v>
+        <v>1830</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" t="s">
-        <v>1791</v>
+        <v>1800</v>
       </c>
       <c r="B467" t="s">
-        <v>1792</v>
+        <v>1801</v>
       </c>
       <c r="C467" t="s">
-        <v>1817</v>
+        <v>1831</v>
       </c>
       <c r="D467" t="s">
-        <v>1818</v>
+        <v>1832</v>
       </c>
       <c r="E467" s="2" t="s">
-        <v>1819</v>
+        <v>1833</v>
       </c>
       <c r="F467" s="2" t="s">
-        <v>1820</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" t="s">
-        <v>1791</v>
+        <v>1800</v>
       </c>
       <c r="B468" t="s">
-        <v>1792</v>
+        <v>1801</v>
       </c>
       <c r="C468" t="s">
-        <v>1821</v>
+        <v>308</v>
       </c>
       <c r="D468" t="s">
-        <v>1822</v>
+        <v>309</v>
       </c>
       <c r="E468" s="2" t="s">
-        <v>1823</v>
+        <v>310</v>
       </c>
       <c r="F468" s="2" t="s">
-        <v>1824</v>
+        <v>1835</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" t="s">
-        <v>1791</v>
+        <v>1800</v>
       </c>
       <c r="B469" t="s">
-        <v>1792</v>
+        <v>1801</v>
       </c>
       <c r="C469" t="s">
-        <v>1825</v>
+        <v>1836</v>
       </c>
       <c r="D469" t="s">
-        <v>1826</v>
+        <v>1837</v>
       </c>
       <c r="E469" s="2" t="s">
-        <v>1827</v>
+        <v>1838</v>
       </c>
       <c r="F469" s="2" t="s">
-        <v>1828</v>
+        <v>1839</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" t="s">
-        <v>1791</v>
+        <v>1800</v>
       </c>
       <c r="B470" t="s">
-        <v>1792</v>
+        <v>1801</v>
       </c>
       <c r="C470" t="s">
-        <v>1829</v>
+        <v>1840</v>
       </c>
       <c r="D470" t="s">
-        <v>1830</v>
+        <v>1841</v>
       </c>
       <c r="E470" s="2" t="s">
-        <v>1831</v>
+        <v>1842</v>
       </c>
       <c r="F470" s="2" t="s">
-        <v>1832</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" t="s">
-        <v>1791</v>
+        <v>1800</v>
       </c>
       <c r="B471" t="s">
-        <v>1792</v>
+        <v>1801</v>
       </c>
       <c r="C471" t="s">
-        <v>1833</v>
+        <v>1844</v>
       </c>
       <c r="D471" t="s">
-        <v>1834</v>
+        <v>1845</v>
       </c>
       <c r="E471" s="2" t="s">
-        <v>1835</v>
+        <v>1846</v>
       </c>
       <c r="F471" s="2" t="s">
-        <v>1836</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" t="s">
-        <v>1791</v>
+        <v>1800</v>
       </c>
       <c r="B472" t="s">
-        <v>1792</v>
+        <v>1801</v>
       </c>
       <c r="C472" t="s">
-        <v>1837</v>
+        <v>316</v>
       </c>
       <c r="D472" t="s">
-        <v>1838</v>
+        <v>317</v>
       </c>
       <c r="E472" s="2" t="s">
-        <v>1839</v>
+        <v>318</v>
       </c>
       <c r="F472" s="2" t="s">
-        <v>1840</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" t="s">
-        <v>1791</v>
+        <v>1800</v>
       </c>
       <c r="B473" t="s">
-        <v>1792</v>
+        <v>1801</v>
       </c>
       <c r="C473" t="s">
-        <v>1841</v>
+        <v>954</v>
       </c>
       <c r="D473" t="s">
-        <v>1842</v>
+        <v>955</v>
       </c>
       <c r="E473" s="2" t="s">
-        <v>1843</v>
+        <v>1262</v>
       </c>
       <c r="F473" s="2" t="s">
-        <v>1844</v>
+        <v>1849</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" t="s">
-        <v>1791</v>
+        <v>1800</v>
       </c>
       <c r="B474" t="s">
-        <v>1792</v>
+        <v>1801</v>
       </c>
       <c r="C474" t="s">
-        <v>1845</v>
+        <v>1850</v>
       </c>
       <c r="D474" t="s">
-        <v>1846</v>
+        <v>1851</v>
       </c>
       <c r="E474" s="2" t="s">
-        <v>1847</v>
+        <v>1852</v>
       </c>
       <c r="F474" s="2" t="s">
-        <v>1848</v>
+        <v>1853</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" t="s">
-        <v>1791</v>
+        <v>1800</v>
       </c>
       <c r="B475" t="s">
-        <v>1792</v>
+        <v>1801</v>
       </c>
       <c r="C475" t="s">
-        <v>1849</v>
+        <v>962</v>
       </c>
       <c r="D475" t="s">
-        <v>1850</v>
+        <v>963</v>
       </c>
       <c r="E475" s="2" t="s">
-        <v>1851</v>
+        <v>1854</v>
       </c>
       <c r="F475" s="2" t="s">
-        <v>1852</v>
+        <v>1855</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" t="s">
-        <v>1791</v>
+        <v>1800</v>
       </c>
       <c r="B476" t="s">
-        <v>1792</v>
+        <v>1801</v>
       </c>
       <c r="C476" t="s">
-        <v>1853</v>
+        <v>324</v>
       </c>
       <c r="D476" t="s">
-        <v>1854</v>
+        <v>325</v>
       </c>
       <c r="E476" s="2" t="s">
-        <v>1855</v>
+        <v>326</v>
       </c>
       <c r="F476" s="2" t="s">
         <v>1856</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" t="s">
-        <v>1791</v>
+        <v>1800</v>
       </c>
       <c r="B477" t="s">
-        <v>1792</v>
+        <v>1801</v>
       </c>
       <c r="C477" t="s">
+        <v>643</v>
+      </c>
+      <c r="D477" t="s">
+        <v>644</v>
+      </c>
+      <c r="E477" s="2" t="s">
+        <v>645</v>
+      </c>
+      <c r="F477" s="2" t="s">
         <v>1857</v>
-      </c>
-[...7 lines deleted...]
-        <v>1860</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" t="s">
-        <v>1791</v>
+        <v>1800</v>
       </c>
       <c r="B478" t="s">
-        <v>1792</v>
+        <v>1801</v>
       </c>
       <c r="C478" t="s">
+        <v>1858</v>
+      </c>
+      <c r="D478" t="s">
+        <v>1859</v>
+      </c>
+      <c r="E478" s="2" t="s">
+        <v>1860</v>
+      </c>
+      <c r="F478" s="2" t="s">
         <v>1861</v>
-      </c>
-[...7 lines deleted...]
-        <v>1864</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" t="s">
-        <v>1791</v>
+        <v>1862</v>
       </c>
       <c r="B479" t="s">
-        <v>1792</v>
+        <v>1863</v>
       </c>
       <c r="C479" t="s">
+        <v>1864</v>
+      </c>
+      <c r="D479" t="s">
         <v>1865</v>
       </c>
-      <c r="D479" t="s">
+      <c r="E479" s="2" t="s">
         <v>1866</v>
       </c>
-      <c r="E479" s="2" t="s">
+      <c r="F479" s="2" t="s">
         <v>1867</v>
-      </c>
-[...1 lines deleted...]
-        <v>1868</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" t="s">
-        <v>1791</v>
+        <v>1862</v>
       </c>
       <c r="B480" t="s">
-        <v>1792</v>
+        <v>1863</v>
       </c>
       <c r="C480" t="s">
+        <v>1868</v>
+      </c>
+      <c r="D480" t="s">
         <v>1869</v>
       </c>
-      <c r="D480" t="s">
+      <c r="E480" s="2" t="s">
         <v>1870</v>
       </c>
-      <c r="E480" s="2" t="s">
+      <c r="F480" s="2" t="s">
         <v>1871</v>
-      </c>
-[...1 lines deleted...]
-        <v>1872</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" t="s">
-        <v>1791</v>
+        <v>1862</v>
       </c>
       <c r="B481" t="s">
-        <v>1792</v>
+        <v>1863</v>
       </c>
       <c r="C481" t="s">
+        <v>1872</v>
+      </c>
+      <c r="D481" t="s">
         <v>1873</v>
       </c>
-      <c r="D481" t="s">
+      <c r="E481" s="2" t="s">
         <v>1874</v>
       </c>
-      <c r="E481" s="2" t="s">
+      <c r="F481" s="2" t="s">
         <v>1875</v>
-      </c>
-[...1 lines deleted...]
-        <v>1876</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" t="s">
-        <v>1791</v>
+        <v>1862</v>
       </c>
       <c r="B482" t="s">
-        <v>1792</v>
+        <v>1863</v>
       </c>
       <c r="C482" t="s">
+        <v>1876</v>
+      </c>
+      <c r="D482" t="s">
         <v>1877</v>
       </c>
-      <c r="D482" t="s">
+      <c r="E482" s="2" t="s">
         <v>1878</v>
       </c>
-      <c r="E482" s="2" t="s">
+      <c r="F482" s="2" t="s">
         <v>1879</v>
-      </c>
-[...1 lines deleted...]
-        <v>1880</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" t="s">
-        <v>1791</v>
+        <v>1862</v>
       </c>
       <c r="B483" t="s">
-        <v>1792</v>
+        <v>1863</v>
       </c>
       <c r="C483" t="s">
+        <v>1880</v>
+      </c>
+      <c r="D483" t="s">
         <v>1881</v>
       </c>
-      <c r="D483" t="s">
+      <c r="E483" s="2" t="s">
         <v>1882</v>
       </c>
-      <c r="E483" s="2" t="s">
+      <c r="F483" s="2" t="s">
         <v>1883</v>
-      </c>
-[...1 lines deleted...]
-        <v>1884</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" t="s">
-        <v>1791</v>
+        <v>1862</v>
       </c>
       <c r="B484" t="s">
-        <v>1792</v>
+        <v>1863</v>
       </c>
       <c r="C484" t="s">
+        <v>1884</v>
+      </c>
+      <c r="D484" t="s">
         <v>1885</v>
       </c>
-      <c r="D484" t="s">
+      <c r="E484" s="2" t="s">
         <v>1886</v>
       </c>
-      <c r="E484" s="2" t="s">
+      <c r="F484" s="2" t="s">
         <v>1887</v>
-      </c>
-[...1 lines deleted...]
-        <v>1888</v>
       </c>
     </row>
     <row r="485" spans="1:6">
       <c r="A485" t="s">
-        <v>1791</v>
+        <v>1862</v>
       </c>
       <c r="B485" t="s">
-        <v>1792</v>
+        <v>1863</v>
       </c>
       <c r="C485" t="s">
+        <v>1888</v>
+      </c>
+      <c r="D485" t="s">
         <v>1889</v>
       </c>
-      <c r="D485" t="s">
+      <c r="E485" s="2" t="s">
         <v>1890</v>
       </c>
-      <c r="E485" s="2" t="s">
+      <c r="F485" s="2" t="s">
         <v>1891</v>
-      </c>
-[...1 lines deleted...]
-        <v>1892</v>
       </c>
     </row>
     <row r="486" spans="1:6">
       <c r="A486" t="s">
-        <v>1791</v>
+        <v>1862</v>
       </c>
       <c r="B486" t="s">
-        <v>1792</v>
+        <v>1863</v>
       </c>
       <c r="C486" t="s">
+        <v>1892</v>
+      </c>
+      <c r="D486" t="s">
         <v>1893</v>
       </c>
-      <c r="D486" t="s">
+      <c r="E486" s="2" t="s">
         <v>1894</v>
       </c>
-      <c r="E486" s="2" t="s">
+      <c r="F486" s="2" t="s">
         <v>1895</v>
-      </c>
-[...1 lines deleted...]
-        <v>1896</v>
       </c>
     </row>
     <row r="487" spans="1:6">
       <c r="A487" t="s">
-        <v>1791</v>
+        <v>1862</v>
       </c>
       <c r="B487" t="s">
-        <v>1792</v>
+        <v>1863</v>
       </c>
       <c r="C487" t="s">
+        <v>1896</v>
+      </c>
+      <c r="D487" t="s">
         <v>1897</v>
       </c>
-      <c r="D487" t="s">
+      <c r="E487" s="2" t="s">
         <v>1898</v>
       </c>
-      <c r="E487" s="2" t="s">
+      <c r="F487" s="2" t="s">
         <v>1899</v>
-      </c>
-[...1 lines deleted...]
-        <v>1900</v>
       </c>
     </row>
     <row r="488" spans="1:6">
       <c r="A488" t="s">
-        <v>1791</v>
+        <v>1862</v>
       </c>
       <c r="B488" t="s">
-        <v>1792</v>
+        <v>1863</v>
       </c>
       <c r="C488" t="s">
+        <v>1900</v>
+      </c>
+      <c r="D488" t="s">
         <v>1901</v>
       </c>
-      <c r="D488" t="s">
+      <c r="E488" s="2" t="s">
         <v>1902</v>
       </c>
-      <c r="E488" s="2" t="s">
+      <c r="F488" s="2" t="s">
         <v>1903</v>
-      </c>
-[...1 lines deleted...]
-        <v>1904</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" t="s">
-        <v>1791</v>
+        <v>1862</v>
       </c>
       <c r="B489" t="s">
-        <v>1792</v>
+        <v>1863</v>
       </c>
       <c r="C489" t="s">
+        <v>1904</v>
+      </c>
+      <c r="D489" t="s">
         <v>1905</v>
       </c>
-      <c r="D489" t="s">
+      <c r="E489" s="2" t="s">
         <v>1906</v>
       </c>
-      <c r="E489" s="2" t="s">
+      <c r="F489" s="2" t="s">
         <v>1907</v>
-      </c>
-[...1 lines deleted...]
-        <v>1908</v>
       </c>
     </row>
     <row r="490" spans="1:6">
       <c r="A490" t="s">
-        <v>1791</v>
+        <v>1862</v>
       </c>
       <c r="B490" t="s">
-        <v>1792</v>
+        <v>1863</v>
       </c>
       <c r="C490" t="s">
+        <v>1908</v>
+      </c>
+      <c r="D490" t="s">
         <v>1909</v>
       </c>
-      <c r="D490" t="s">
+      <c r="E490" s="2" t="s">
         <v>1910</v>
       </c>
-      <c r="E490" s="2" t="s">
+      <c r="F490" s="2" t="s">
         <v>1911</v>
-      </c>
-[...1 lines deleted...]
-        <v>1912</v>
       </c>
     </row>
     <row r="491" spans="1:6">
       <c r="A491" t="s">
-        <v>1791</v>
+        <v>1862</v>
       </c>
       <c r="B491" t="s">
-        <v>1792</v>
+        <v>1863</v>
       </c>
       <c r="C491" t="s">
+        <v>1912</v>
+      </c>
+      <c r="D491" t="s">
         <v>1913</v>
       </c>
-      <c r="D491" t="s">
+      <c r="E491" s="2" t="s">
         <v>1914</v>
       </c>
-      <c r="E491" s="2" t="s">
+      <c r="F491" s="2" t="s">
         <v>1915</v>
-      </c>
-[...1 lines deleted...]
-        <v>1916</v>
       </c>
     </row>
     <row r="492" spans="1:6">
       <c r="A492" t="s">
-        <v>1791</v>
+        <v>1862</v>
       </c>
       <c r="B492" t="s">
-        <v>1792</v>
+        <v>1863</v>
       </c>
       <c r="C492" t="s">
+        <v>1916</v>
+      </c>
+      <c r="D492" t="s">
         <v>1917</v>
       </c>
-      <c r="D492" t="s">
+      <c r="E492" s="2" t="s">
         <v>1918</v>
       </c>
-      <c r="E492" s="2" t="s">
+      <c r="F492" s="2" t="s">
         <v>1919</v>
-      </c>
-[...1 lines deleted...]
-        <v>1920</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" t="s">
-        <v>1791</v>
+        <v>1862</v>
       </c>
       <c r="B493" t="s">
-        <v>1792</v>
+        <v>1863</v>
       </c>
       <c r="C493" t="s">
+        <v>1920</v>
+      </c>
+      <c r="D493" t="s">
         <v>1921</v>
       </c>
-      <c r="D493" t="s">
+      <c r="E493" s="2" t="s">
         <v>1922</v>
       </c>
-      <c r="E493" s="2" t="s">
+      <c r="F493" s="2" t="s">
         <v>1923</v>
-      </c>
-[...1 lines deleted...]
-        <v>1924</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" t="s">
-        <v>1791</v>
+        <v>1862</v>
       </c>
       <c r="B494" t="s">
-        <v>1792</v>
+        <v>1863</v>
       </c>
       <c r="C494" t="s">
+        <v>1924</v>
+      </c>
+      <c r="D494" t="s">
         <v>1925</v>
       </c>
-      <c r="D494" t="s">
+      <c r="E494" s="2" t="s">
         <v>1926</v>
       </c>
-      <c r="E494" s="2" t="s">
+      <c r="F494" s="2" t="s">
         <v>1927</v>
-      </c>
-[...1 lines deleted...]
-        <v>1928</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" t="s">
-        <v>1791</v>
+        <v>1862</v>
       </c>
       <c r="B495" t="s">
-        <v>1792</v>
+        <v>1863</v>
       </c>
       <c r="C495" t="s">
+        <v>1928</v>
+      </c>
+      <c r="D495" t="s">
         <v>1929</v>
       </c>
-      <c r="D495" t="s">
+      <c r="E495" s="2" t="s">
         <v>1930</v>
       </c>
-      <c r="E495" s="2" t="s">
+      <c r="F495" s="2" t="s">
         <v>1931</v>
-      </c>
-[...1 lines deleted...]
-        <v>1932</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" t="s">
-        <v>1791</v>
+        <v>1862</v>
       </c>
       <c r="B496" t="s">
-        <v>1792</v>
+        <v>1863</v>
       </c>
       <c r="C496" t="s">
+        <v>1932</v>
+      </c>
+      <c r="D496" t="s">
         <v>1933</v>
       </c>
-      <c r="D496" t="s">
+      <c r="E496" s="2" t="s">
         <v>1934</v>
       </c>
-      <c r="E496" s="2" t="s">
+      <c r="F496" s="2" t="s">
         <v>1935</v>
-      </c>
-[...1 lines deleted...]
-        <v>1936</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" t="s">
-        <v>1791</v>
+        <v>1862</v>
       </c>
       <c r="B497" t="s">
-        <v>1792</v>
+        <v>1863</v>
       </c>
       <c r="C497" t="s">
+        <v>1936</v>
+      </c>
+      <c r="D497" t="s">
+        <v>1936</v>
+      </c>
+      <c r="E497" s="2" t="s">
         <v>1937</v>
       </c>
-      <c r="D497" t="s">
+      <c r="F497" s="2" t="s">
         <v>1938</v>
-      </c>
-[...4 lines deleted...]
-        <v>1940</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" t="s">
-        <v>1791</v>
+        <v>1862</v>
       </c>
       <c r="B498" t="s">
-        <v>1792</v>
+        <v>1863</v>
       </c>
       <c r="C498" t="s">
+        <v>1939</v>
+      </c>
+      <c r="D498" t="s">
+        <v>1940</v>
+      </c>
+      <c r="E498" s="2" t="s">
         <v>1941</v>
       </c>
-      <c r="D498" t="s">
+      <c r="F498" s="2" t="s">
         <v>1942</v>
-      </c>
-[...4 lines deleted...]
-        <v>1944</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" t="s">
-        <v>1791</v>
+        <v>1862</v>
       </c>
       <c r="B499" t="s">
-        <v>1792</v>
+        <v>1863</v>
       </c>
       <c r="C499" t="s">
+        <v>1943</v>
+      </c>
+      <c r="D499" t="s">
+        <v>1944</v>
+      </c>
+      <c r="E499" s="2" t="s">
         <v>1945</v>
       </c>
-      <c r="D499" t="s">
+      <c r="F499" s="2" t="s">
         <v>1946</v>
-      </c>
-[...4 lines deleted...]
-        <v>1948</v>
       </c>
     </row>
     <row r="500" spans="1:6">
       <c r="A500" t="s">
-        <v>1791</v>
+        <v>1862</v>
       </c>
       <c r="B500" t="s">
-        <v>1792</v>
+        <v>1863</v>
       </c>
       <c r="C500" t="s">
+        <v>1947</v>
+      </c>
+      <c r="D500" t="s">
+        <v>1948</v>
+      </c>
+      <c r="E500" s="2" t="s">
         <v>1949</v>
       </c>
-      <c r="D500" t="s">
+      <c r="F500" s="2" t="s">
         <v>1950</v>
-      </c>
-[...4 lines deleted...]
-        <v>1952</v>
       </c>
     </row>
     <row r="501" spans="1:6">
       <c r="A501" t="s">
+        <v>1862</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1863</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1951</v>
+      </c>
+      <c r="D501" t="s">
+        <v>1952</v>
+      </c>
+      <c r="E501" s="2" t="s">
         <v>1953</v>
       </c>
-      <c r="B501" t="s">
+      <c r="F501" s="2" t="s">
         <v>1954</v>
-      </c>
-[...10 lines deleted...]
-        <v>1958</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" t="s">
-        <v>1953</v>
+        <v>1862</v>
       </c>
       <c r="B502" t="s">
-        <v>1954</v>
+        <v>1863</v>
       </c>
       <c r="C502" t="s">
-        <v>1959</v>
+        <v>1955</v>
       </c>
       <c r="D502" t="s">
-        <v>1960</v>
+        <v>1956</v>
       </c>
       <c r="E502" s="2" t="s">
-        <v>1961</v>
+        <v>1957</v>
       </c>
       <c r="F502" s="2" t="s">
-        <v>1962</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" t="s">
-        <v>1953</v>
+        <v>1862</v>
       </c>
       <c r="B503" t="s">
-        <v>1954</v>
+        <v>1863</v>
       </c>
       <c r="C503" t="s">
-        <v>1963</v>
+        <v>1959</v>
       </c>
       <c r="D503" t="s">
-        <v>1964</v>
+        <v>1960</v>
       </c>
       <c r="E503" s="2" t="s">
-        <v>1965</v>
+        <v>1961</v>
       </c>
       <c r="F503" s="2" t="s">
-        <v>1966</v>
+        <v>1962</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" t="s">
-        <v>1953</v>
+        <v>1862</v>
       </c>
       <c r="B504" t="s">
-        <v>1954</v>
+        <v>1863</v>
       </c>
       <c r="C504" t="s">
-        <v>1967</v>
+        <v>1963</v>
       </c>
       <c r="D504" t="s">
-        <v>1968</v>
+        <v>1964</v>
       </c>
       <c r="E504" s="2" t="s">
-        <v>1969</v>
+        <v>1965</v>
       </c>
       <c r="F504" s="2" t="s">
-        <v>1970</v>
+        <v>1966</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" t="s">
-        <v>1953</v>
+        <v>1862</v>
       </c>
       <c r="B505" t="s">
-        <v>1954</v>
+        <v>1863</v>
       </c>
       <c r="C505" t="s">
-        <v>1971</v>
+        <v>1967</v>
       </c>
       <c r="D505" t="s">
-        <v>1972</v>
+        <v>1968</v>
       </c>
       <c r="E505" s="2" t="s">
-        <v>1973</v>
+        <v>1969</v>
       </c>
       <c r="F505" s="2" t="s">
-        <v>1974</v>
+        <v>1970</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" t="s">
-        <v>1975</v>
+        <v>1862</v>
       </c>
       <c r="B506" t="s">
-        <v>1976</v>
+        <v>1863</v>
       </c>
       <c r="C506" t="s">
-        <v>1977</v>
+        <v>1971</v>
       </c>
       <c r="D506" t="s">
-        <v>1978</v>
+        <v>1972</v>
       </c>
       <c r="E506" s="2" t="s">
-        <v>1979</v>
+        <v>1973</v>
       </c>
       <c r="F506" s="2" t="s">
-        <v>1980</v>
+        <v>1974</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" t="s">
+        <v>1862</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1863</v>
+      </c>
+      <c r="C507" t="s">
         <v>1975</v>
       </c>
-      <c r="B507" t="s">
+      <c r="D507" t="s">
         <v>1976</v>
       </c>
-      <c r="C507" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E507" s="2" t="s">
-        <v>1983</v>
+        <v>1977</v>
       </c>
       <c r="F507" s="2" t="s">
-        <v>1984</v>
+        <v>1978</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" t="s">
-        <v>1975</v>
+        <v>1862</v>
       </c>
       <c r="B508" t="s">
-        <v>1976</v>
+        <v>1863</v>
       </c>
       <c r="C508" t="s">
-        <v>1985</v>
+        <v>1979</v>
       </c>
       <c r="D508" t="s">
-        <v>1986</v>
+        <v>1980</v>
       </c>
       <c r="E508" s="2" t="s">
-        <v>1987</v>
+        <v>1981</v>
       </c>
       <c r="F508" s="2" t="s">
-        <v>1988</v>
+        <v>1982</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" t="s">
-        <v>1975</v>
+        <v>1862</v>
       </c>
       <c r="B509" t="s">
-        <v>1976</v>
+        <v>1863</v>
       </c>
       <c r="C509" t="s">
-        <v>1989</v>
+        <v>1983</v>
       </c>
       <c r="D509" t="s">
-        <v>1990</v>
+        <v>1984</v>
       </c>
       <c r="E509" s="2" t="s">
-        <v>1991</v>
+        <v>1985</v>
       </c>
       <c r="F509" s="2" t="s">
-        <v>1992</v>
+        <v>1986</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" t="s">
-        <v>1975</v>
+        <v>1862</v>
       </c>
       <c r="B510" t="s">
-        <v>1976</v>
+        <v>1863</v>
       </c>
       <c r="C510" t="s">
-        <v>1993</v>
+        <v>1987</v>
       </c>
       <c r="D510" t="s">
-        <v>1994</v>
+        <v>1988</v>
       </c>
       <c r="E510" s="2" t="s">
-        <v>1995</v>
+        <v>1989</v>
       </c>
       <c r="F510" s="2" t="s">
-        <v>1996</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" t="s">
-        <v>1975</v>
+        <v>1862</v>
       </c>
       <c r="B511" t="s">
-        <v>1976</v>
+        <v>1863</v>
       </c>
       <c r="C511" t="s">
-        <v>1997</v>
+        <v>1991</v>
       </c>
       <c r="D511" t="s">
-        <v>1998</v>
+        <v>1992</v>
       </c>
       <c r="E511" s="2" t="s">
-        <v>1999</v>
+        <v>1993</v>
       </c>
       <c r="F511" s="2" t="s">
-        <v>2000</v>
+        <v>1994</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" t="s">
-        <v>1975</v>
+        <v>1862</v>
       </c>
       <c r="B512" t="s">
-        <v>1976</v>
+        <v>1863</v>
       </c>
       <c r="C512" t="s">
-        <v>2001</v>
+        <v>1995</v>
       </c>
       <c r="D512" t="s">
-        <v>2002</v>
+        <v>1996</v>
       </c>
       <c r="E512" s="2" t="s">
-        <v>2003</v>
+        <v>1997</v>
       </c>
       <c r="F512" s="2" t="s">
-        <v>2004</v>
+        <v>1998</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" t="s">
-        <v>1975</v>
+        <v>1862</v>
       </c>
       <c r="B513" t="s">
-        <v>1976</v>
+        <v>1863</v>
       </c>
       <c r="C513" t="s">
-        <v>2005</v>
+        <v>1999</v>
       </c>
       <c r="D513" t="s">
-        <v>2006</v>
+        <v>2000</v>
       </c>
       <c r="E513" s="2" t="s">
-        <v>2007</v>
+        <v>2001</v>
       </c>
       <c r="F513" s="2" t="s">
-        <v>2008</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" t="s">
-        <v>1975</v>
+        <v>1862</v>
       </c>
       <c r="B514" t="s">
-        <v>1976</v>
+        <v>1863</v>
       </c>
       <c r="C514" t="s">
-        <v>2009</v>
+        <v>2003</v>
       </c>
       <c r="D514" t="s">
-        <v>2010</v>
+        <v>2004</v>
       </c>
       <c r="E514" s="2" t="s">
-        <v>2011</v>
+        <v>2005</v>
       </c>
       <c r="F514" s="2" t="s">
-        <v>2012</v>
+        <v>2006</v>
       </c>
     </row>
     <row r="515" spans="1:6">
       <c r="A515" t="s">
-        <v>1975</v>
+        <v>1862</v>
       </c>
       <c r="B515" t="s">
-        <v>1976</v>
+        <v>1863</v>
       </c>
       <c r="C515" t="s">
-        <v>1925</v>
+        <v>2007</v>
       </c>
       <c r="D515" t="s">
-        <v>1926</v>
+        <v>2008</v>
       </c>
       <c r="E515" s="2" t="s">
-        <v>1927</v>
+        <v>2009</v>
       </c>
       <c r="F515" s="2" t="s">
-        <v>2013</v>
+        <v>2010</v>
       </c>
     </row>
     <row r="516" spans="1:6">
       <c r="A516" t="s">
-        <v>1975</v>
+        <v>1862</v>
       </c>
       <c r="B516" t="s">
-        <v>1976</v>
+        <v>1863</v>
       </c>
       <c r="C516" t="s">
-        <v>1929</v>
+        <v>2011</v>
       </c>
       <c r="D516" t="s">
-        <v>1930</v>
+        <v>2012</v>
       </c>
       <c r="E516" s="2" t="s">
-        <v>1931</v>
+        <v>2013</v>
       </c>
       <c r="F516" s="2" t="s">
         <v>2014</v>
       </c>
     </row>
     <row r="517" spans="1:6">
       <c r="A517" t="s">
+        <v>1862</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1863</v>
+      </c>
+      <c r="C517" t="s">
         <v>2015</v>
       </c>
-      <c r="B517" t="s">
+      <c r="D517" t="s">
         <v>2016</v>
       </c>
-      <c r="C517" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E517" s="2" t="s">
-        <v>1758</v>
+        <v>2017</v>
       </c>
       <c r="F517" s="2" t="s">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="518" spans="1:6">
       <c r="A518" t="s">
-        <v>2015</v>
+        <v>1862</v>
       </c>
       <c r="B518" t="s">
-        <v>2016</v>
+        <v>1863</v>
       </c>
       <c r="C518" t="s">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="D518" t="s">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="E518" s="2" t="s">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="F518" s="2" t="s">
-        <v>2021</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" t="s">
-        <v>2015</v>
+        <v>1862</v>
       </c>
       <c r="B519" t="s">
-        <v>2016</v>
+        <v>1863</v>
       </c>
       <c r="C519" t="s">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="D519" t="s">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E519" s="2" t="s">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="F519" s="2" t="s">
-        <v>2025</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="520" spans="1:6">
       <c r="A520" t="s">
-        <v>2015</v>
+        <v>1862</v>
       </c>
       <c r="B520" t="s">
-        <v>2016</v>
+        <v>1863</v>
       </c>
       <c r="C520" t="s">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="D520" t="s">
-        <v>2027</v>
+        <v>2028</v>
       </c>
       <c r="E520" s="2" t="s">
-        <v>2028</v>
+        <v>2029</v>
       </c>
       <c r="F520" s="2" t="s">
-        <v>2029</v>
+        <v>2030</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" t="s">
-        <v>2015</v>
+        <v>1862</v>
       </c>
       <c r="B521" t="s">
-        <v>2016</v>
+        <v>1863</v>
       </c>
       <c r="C521" t="s">
-        <v>971</v>
+        <v>2031</v>
       </c>
       <c r="D521" t="s">
-        <v>972</v>
+        <v>2032</v>
       </c>
       <c r="E521" s="2" t="s">
-        <v>2030</v>
+        <v>2033</v>
       </c>
       <c r="F521" s="2" t="s">
-        <v>2031</v>
+        <v>2034</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" t="s">
-        <v>2015</v>
+        <v>1862</v>
       </c>
       <c r="B522" t="s">
-        <v>2016</v>
+        <v>1863</v>
       </c>
       <c r="C522" t="s">
-        <v>2032</v>
+        <v>2035</v>
       </c>
       <c r="D522" t="s">
-        <v>2033</v>
+        <v>2036</v>
       </c>
       <c r="E522" s="2" t="s">
-        <v>2034</v>
+        <v>2037</v>
       </c>
       <c r="F522" s="2" t="s">
-        <v>2035</v>
+        <v>2038</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" t="s">
-        <v>2015</v>
+        <v>1862</v>
       </c>
       <c r="B523" t="s">
-        <v>2016</v>
+        <v>1863</v>
       </c>
       <c r="C523" t="s">
-        <v>2036</v>
+        <v>2039</v>
       </c>
       <c r="D523" t="s">
-        <v>2037</v>
+        <v>2040</v>
       </c>
       <c r="E523" s="2" t="s">
-        <v>2038</v>
+        <v>2041</v>
       </c>
       <c r="F523" s="2" t="s">
-        <v>2039</v>
+        <v>2042</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" t="s">
-        <v>2015</v>
+        <v>1862</v>
       </c>
       <c r="B524" t="s">
-        <v>2016</v>
+        <v>1863</v>
       </c>
       <c r="C524" t="s">
-        <v>300</v>
+        <v>2043</v>
       </c>
       <c r="D524" t="s">
-        <v>301</v>
+        <v>2044</v>
       </c>
       <c r="E524" s="2" t="s">
-        <v>302</v>
+        <v>2045</v>
       </c>
       <c r="F524" s="2" t="s">
-        <v>2040</v>
+        <v>2046</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" t="s">
-        <v>2015</v>
+        <v>1862</v>
       </c>
       <c r="B525" t="s">
-        <v>2016</v>
+        <v>1863</v>
       </c>
       <c r="C525" t="s">
-        <v>2041</v>
+        <v>2047</v>
       </c>
       <c r="D525" t="s">
-        <v>2042</v>
+        <v>2048</v>
       </c>
       <c r="E525" s="2" t="s">
-        <v>2043</v>
+        <v>2049</v>
       </c>
       <c r="F525" s="2" t="s">
-        <v>2044</v>
+        <v>2050</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" t="s">
-        <v>2015</v>
+        <v>2051</v>
       </c>
       <c r="B526" t="s">
-        <v>2016</v>
+        <v>2052</v>
       </c>
       <c r="C526" t="s">
-        <v>2045</v>
+        <v>2053</v>
       </c>
       <c r="D526" t="s">
-        <v>2046</v>
+        <v>2054</v>
       </c>
       <c r="E526" s="2" t="s">
-        <v>2047</v>
+        <v>2055</v>
       </c>
       <c r="F526" s="2" t="s">
-        <v>2048</v>
+        <v>2056</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" t="s">
-        <v>2015</v>
+        <v>2051</v>
       </c>
       <c r="B527" t="s">
-        <v>2016</v>
+        <v>2052</v>
       </c>
       <c r="C527" t="s">
-        <v>2049</v>
+        <v>2057</v>
       </c>
       <c r="D527" t="s">
-        <v>2050</v>
+        <v>2058</v>
       </c>
       <c r="E527" s="2" t="s">
-        <v>2051</v>
+        <v>2059</v>
       </c>
       <c r="F527" s="2" t="s">
-        <v>2052</v>
+        <v>2060</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" t="s">
-        <v>2015</v>
+        <v>2051</v>
       </c>
       <c r="B528" t="s">
-        <v>2016</v>
+        <v>2052</v>
       </c>
       <c r="C528" t="s">
-        <v>308</v>
+        <v>2061</v>
       </c>
       <c r="D528" t="s">
-        <v>309</v>
+        <v>2062</v>
       </c>
       <c r="E528" s="2" t="s">
-        <v>310</v>
+        <v>2063</v>
       </c>
       <c r="F528" s="2" t="s">
-        <v>2053</v>
+        <v>2064</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" t="s">
-        <v>2015</v>
+        <v>2051</v>
       </c>
       <c r="B529" t="s">
-        <v>2016</v>
+        <v>2052</v>
       </c>
       <c r="C529" t="s">
-        <v>2054</v>
+        <v>2065</v>
       </c>
       <c r="D529" t="s">
-        <v>2055</v>
+        <v>2066</v>
       </c>
       <c r="E529" s="2" t="s">
-        <v>2056</v>
+        <v>2067</v>
       </c>
       <c r="F529" s="2" t="s">
-        <v>2057</v>
+        <v>2068</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530" t="s">
-        <v>2015</v>
+        <v>2051</v>
       </c>
       <c r="B530" t="s">
-        <v>2016</v>
+        <v>2052</v>
       </c>
       <c r="C530" t="s">
-        <v>2058</v>
+        <v>2069</v>
       </c>
       <c r="D530" t="s">
-        <v>2059</v>
+        <v>2070</v>
       </c>
       <c r="E530" s="2" t="s">
-        <v>2060</v>
+        <v>2071</v>
       </c>
       <c r="F530" s="2" t="s">
-        <v>2061</v>
+        <v>2072</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" t="s">
-        <v>2015</v>
+        <v>2073</v>
       </c>
       <c r="B531" t="s">
-        <v>2016</v>
+        <v>2074</v>
       </c>
       <c r="C531" t="s">
-        <v>312</v>
+        <v>2075</v>
       </c>
       <c r="D531" t="s">
-        <v>313</v>
+        <v>2076</v>
       </c>
       <c r="E531" s="2" t="s">
-        <v>314</v>
+        <v>2077</v>
       </c>
       <c r="F531" s="2" t="s">
-        <v>2062</v>
+        <v>2078</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" t="s">
-        <v>2015</v>
+        <v>2073</v>
       </c>
       <c r="B532" t="s">
-        <v>2016</v>
+        <v>2074</v>
       </c>
       <c r="C532" t="s">
-        <v>935</v>
+        <v>2079</v>
       </c>
       <c r="D532" t="s">
-        <v>936</v>
+        <v>2080</v>
       </c>
       <c r="E532" s="2" t="s">
-        <v>1228</v>
+        <v>2081</v>
       </c>
       <c r="F532" s="2" t="s">
-        <v>2063</v>
+        <v>2082</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" t="s">
-        <v>2015</v>
+        <v>2073</v>
       </c>
       <c r="B533" t="s">
-        <v>2016</v>
+        <v>2074</v>
       </c>
       <c r="C533" t="s">
-        <v>939</v>
+        <v>2083</v>
       </c>
       <c r="D533" t="s">
-        <v>940</v>
+        <v>2084</v>
       </c>
       <c r="E533" s="2" t="s">
-        <v>2064</v>
+        <v>2085</v>
       </c>
       <c r="F533" s="2" t="s">
-        <v>2065</v>
+        <v>2086</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" t="s">
-        <v>2015</v>
+        <v>2073</v>
       </c>
       <c r="B534" t="s">
-        <v>2016</v>
+        <v>2074</v>
       </c>
       <c r="C534" t="s">
-        <v>316</v>
+        <v>2087</v>
       </c>
       <c r="D534" t="s">
-        <v>317</v>
+        <v>2088</v>
       </c>
       <c r="E534" s="2" t="s">
-        <v>318</v>
+        <v>2089</v>
       </c>
       <c r="F534" s="2" t="s">
-        <v>2066</v>
+        <v>2090</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" t="s">
-        <v>2015</v>
+        <v>2073</v>
       </c>
       <c r="B535" t="s">
-        <v>2016</v>
+        <v>2074</v>
       </c>
       <c r="C535" t="s">
-        <v>2067</v>
+        <v>2091</v>
       </c>
       <c r="D535" t="s">
-        <v>2068</v>
+        <v>2092</v>
       </c>
       <c r="E535" s="2" t="s">
-        <v>2069</v>
+        <v>2093</v>
       </c>
       <c r="F535" s="2" t="s">
-        <v>2070</v>
+        <v>2094</v>
       </c>
     </row>
     <row r="536" spans="1:6">
       <c r="A536" t="s">
-        <v>2015</v>
+        <v>2073</v>
       </c>
       <c r="B536" t="s">
-        <v>2016</v>
+        <v>2074</v>
       </c>
       <c r="C536" t="s">
-        <v>324</v>
+        <v>2095</v>
       </c>
       <c r="D536" t="s">
-        <v>325</v>
+        <v>2096</v>
       </c>
       <c r="E536" s="2" t="s">
-        <v>326</v>
+        <v>2097</v>
       </c>
       <c r="F536" s="2" t="s">
-        <v>2071</v>
+        <v>2098</v>
       </c>
     </row>
     <row r="537" spans="1:6">
       <c r="A537" t="s">
-        <v>2072</v>
+        <v>2073</v>
       </c>
       <c r="B537" t="s">
-        <v>2073</v>
+        <v>2074</v>
       </c>
       <c r="C537" t="s">
-        <v>2074</v>
+        <v>2099</v>
       </c>
       <c r="D537" t="s">
-        <v>700</v>
+        <v>2100</v>
       </c>
       <c r="E537" s="2" t="s">
-        <v>2075</v>
+        <v>2101</v>
       </c>
       <c r="F537" s="2" t="s">
-        <v>2076</v>
+        <v>2102</v>
       </c>
     </row>
     <row r="538" spans="1:6">
       <c r="A538" t="s">
-        <v>2072</v>
+        <v>2073</v>
       </c>
       <c r="B538" t="s">
-        <v>2073</v>
+        <v>2074</v>
       </c>
       <c r="C538" t="s">
-        <v>2077</v>
+        <v>2103</v>
       </c>
       <c r="D538" t="s">
-        <v>2078</v>
+        <v>2104</v>
       </c>
       <c r="E538" s="2" t="s">
-        <v>2079</v>
+        <v>2105</v>
       </c>
       <c r="F538" s="2" t="s">
-        <v>2080</v>
+        <v>2106</v>
       </c>
     </row>
     <row r="539" spans="1:6">
       <c r="A539" t="s">
-        <v>2072</v>
+        <v>2073</v>
       </c>
       <c r="B539" t="s">
-        <v>2073</v>
+        <v>2074</v>
       </c>
       <c r="C539" t="s">
-        <v>2081</v>
+        <v>2107</v>
       </c>
       <c r="D539" t="s">
-        <v>2082</v>
+        <v>2108</v>
       </c>
       <c r="E539" s="2" t="s">
-        <v>2083</v>
+        <v>2109</v>
       </c>
       <c r="F539" s="2" t="s">
-        <v>2084</v>
+        <v>2110</v>
       </c>
     </row>
     <row r="540" spans="1:6">
       <c r="A540" t="s">
-        <v>2072</v>
+        <v>2073</v>
       </c>
       <c r="B540" t="s">
-        <v>2073</v>
+        <v>2074</v>
       </c>
       <c r="C540" t="s">
-        <v>2085</v>
+        <v>2019</v>
       </c>
       <c r="D540" t="s">
-        <v>2086</v>
+        <v>2020</v>
       </c>
       <c r="E540" s="2" t="s">
-        <v>2087</v>
+        <v>2021</v>
       </c>
       <c r="F540" s="2" t="s">
-        <v>2088</v>
+        <v>2111</v>
       </c>
     </row>
     <row r="541" spans="1:6">
       <c r="A541" t="s">
-        <v>2072</v>
+        <v>2073</v>
       </c>
       <c r="B541" t="s">
-        <v>2073</v>
+        <v>2074</v>
       </c>
       <c r="C541" t="s">
-        <v>2089</v>
+        <v>2023</v>
       </c>
       <c r="D541" t="s">
-        <v>2090</v>
+        <v>2024</v>
       </c>
       <c r="E541" s="2" t="s">
-        <v>2091</v>
+        <v>2025</v>
       </c>
       <c r="F541" s="2" t="s">
-        <v>2092</v>
+        <v>2112</v>
       </c>
     </row>
     <row r="542" spans="1:6">
       <c r="A542" t="s">
-        <v>2072</v>
+        <v>2113</v>
       </c>
       <c r="B542" t="s">
-        <v>2073</v>
+        <v>2114</v>
       </c>
       <c r="C542" t="s">
-        <v>2093</v>
+        <v>548</v>
       </c>
       <c r="D542" t="s">
-        <v>2094</v>
+        <v>549</v>
       </c>
       <c r="E542" s="2" t="s">
-        <v>2095</v>
+        <v>1825</v>
       </c>
       <c r="F542" s="2" t="s">
-        <v>2096</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="543" spans="1:6">
       <c r="A543" t="s">
-        <v>2072</v>
+        <v>2113</v>
       </c>
       <c r="B543" t="s">
-        <v>2073</v>
+        <v>2114</v>
       </c>
       <c r="C543" t="s">
-        <v>2097</v>
+        <v>2116</v>
       </c>
       <c r="D543" t="s">
-        <v>2098</v>
+        <v>2117</v>
       </c>
       <c r="E543" s="2" t="s">
-        <v>2099</v>
+        <v>2118</v>
       </c>
       <c r="F543" s="2" t="s">
-        <v>2100</v>
+        <v>2119</v>
       </c>
     </row>
     <row r="544" spans="1:6">
       <c r="A544" t="s">
-        <v>2072</v>
+        <v>2113</v>
       </c>
       <c r="B544" t="s">
-        <v>2073</v>
+        <v>2114</v>
       </c>
       <c r="C544" t="s">
-        <v>2101</v>
+        <v>2120</v>
       </c>
       <c r="D544" t="s">
-        <v>2102</v>
+        <v>2121</v>
       </c>
       <c r="E544" s="2" t="s">
-        <v>2103</v>
+        <v>2122</v>
       </c>
       <c r="F544" s="2" t="s">
-        <v>2104</v>
+        <v>2123</v>
       </c>
     </row>
     <row r="545" spans="1:6">
       <c r="A545" t="s">
-        <v>2072</v>
+        <v>2113</v>
       </c>
       <c r="B545" t="s">
-        <v>2073</v>
+        <v>2114</v>
       </c>
       <c r="C545" t="s">
-        <v>2105</v>
+        <v>2124</v>
       </c>
       <c r="D545" t="s">
-        <v>2106</v>
+        <v>2125</v>
       </c>
       <c r="E545" s="2" t="s">
-        <v>2107</v>
+        <v>2126</v>
       </c>
       <c r="F545" s="2" t="s">
-        <v>2108</v>
+        <v>2127</v>
       </c>
     </row>
     <row r="546" spans="1:6">
       <c r="A546" t="s">
-        <v>2072</v>
+        <v>2113</v>
       </c>
       <c r="B546" t="s">
-        <v>2073</v>
+        <v>2114</v>
       </c>
       <c r="C546" t="s">
-        <v>2109</v>
+        <v>990</v>
       </c>
       <c r="D546" t="s">
-        <v>2110</v>
+        <v>991</v>
       </c>
       <c r="E546" s="2" t="s">
-        <v>2111</v>
+        <v>2128</v>
       </c>
       <c r="F546" s="2" t="s">
-        <v>2112</v>
+        <v>2129</v>
       </c>
     </row>
     <row r="547" spans="1:6">
       <c r="A547" t="s">
-        <v>2072</v>
+        <v>2113</v>
       </c>
       <c r="B547" t="s">
-        <v>2073</v>
+        <v>2114</v>
       </c>
       <c r="C547" t="s">
-        <v>2113</v>
+        <v>2130</v>
       </c>
       <c r="D547" t="s">
-        <v>2114</v>
+        <v>2131</v>
       </c>
       <c r="E547" s="2" t="s">
-        <v>2115</v>
+        <v>2132</v>
       </c>
       <c r="F547" s="2" t="s">
-        <v>2116</v>
+        <v>2133</v>
       </c>
     </row>
     <row r="548" spans="1:6">
       <c r="A548" t="s">
-        <v>2072</v>
+        <v>2113</v>
       </c>
       <c r="B548" t="s">
-        <v>2073</v>
+        <v>2114</v>
       </c>
       <c r="C548" t="s">
-        <v>2117</v>
+        <v>2134</v>
       </c>
       <c r="D548" t="s">
-        <v>2118</v>
+        <v>2135</v>
       </c>
       <c r="E548" s="2" t="s">
-        <v>2119</v>
+        <v>2136</v>
       </c>
       <c r="F548" s="2" t="s">
-        <v>2120</v>
+        <v>2137</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" t="s">
-        <v>2072</v>
+        <v>2113</v>
       </c>
       <c r="B549" t="s">
-        <v>2073</v>
+        <v>2114</v>
       </c>
       <c r="C549" t="s">
-        <v>2121</v>
+        <v>308</v>
       </c>
       <c r="D549" t="s">
-        <v>2122</v>
+        <v>309</v>
       </c>
       <c r="E549" s="2" t="s">
-        <v>2123</v>
+        <v>310</v>
       </c>
       <c r="F549" s="2" t="s">
-        <v>2124</v>
+        <v>2138</v>
       </c>
     </row>
     <row r="550" spans="1:6">
       <c r="A550" t="s">
-        <v>2072</v>
+        <v>2113</v>
       </c>
       <c r="B550" t="s">
-        <v>2073</v>
+        <v>2114</v>
       </c>
       <c r="C550" t="s">
-        <v>2125</v>
+        <v>2139</v>
       </c>
       <c r="D550" t="s">
-        <v>2126</v>
+        <v>2140</v>
       </c>
       <c r="E550" s="2" t="s">
-        <v>2127</v>
+        <v>2141</v>
       </c>
       <c r="F550" s="2" t="s">
-        <v>2128</v>
+        <v>2142</v>
       </c>
     </row>
     <row r="551" spans="1:6">
       <c r="A551" t="s">
-        <v>2072</v>
+        <v>2113</v>
       </c>
       <c r="B551" t="s">
-        <v>2073</v>
+        <v>2114</v>
       </c>
       <c r="C551" t="s">
-        <v>2129</v>
+        <v>2143</v>
       </c>
       <c r="D551" t="s">
-        <v>2130</v>
+        <v>2144</v>
       </c>
       <c r="E551" s="2" t="s">
-        <v>2131</v>
+        <v>2145</v>
       </c>
       <c r="F551" s="2" t="s">
-        <v>2132</v>
+        <v>2146</v>
       </c>
     </row>
     <row r="552" spans="1:6">
       <c r="A552" t="s">
-        <v>2133</v>
+        <v>2113</v>
       </c>
       <c r="B552" t="s">
-        <v>2134</v>
+        <v>2114</v>
       </c>
       <c r="C552" t="s">
-        <v>2135</v>
+        <v>2147</v>
       </c>
       <c r="D552" t="s">
-        <v>2136</v>
+        <v>2148</v>
       </c>
       <c r="E552" s="2" t="s">
-        <v>2137</v>
+        <v>2149</v>
       </c>
       <c r="F552" s="2" t="s">
-        <v>2138</v>
+        <v>2150</v>
       </c>
     </row>
     <row r="553" spans="1:6">
       <c r="A553" t="s">
-        <v>2133</v>
+        <v>2113</v>
       </c>
       <c r="B553" t="s">
-        <v>2134</v>
+        <v>2114</v>
       </c>
       <c r="C553" t="s">
-        <v>2139</v>
+        <v>316</v>
       </c>
       <c r="D553" t="s">
-        <v>2140</v>
+        <v>317</v>
       </c>
       <c r="E553" s="2" t="s">
-        <v>2141</v>
+        <v>318</v>
       </c>
       <c r="F553" s="2" t="s">
-        <v>2142</v>
+        <v>2151</v>
       </c>
     </row>
     <row r="554" spans="1:6">
       <c r="A554" t="s">
-        <v>2133</v>
+        <v>2113</v>
       </c>
       <c r="B554" t="s">
-        <v>2134</v>
+        <v>2114</v>
       </c>
       <c r="C554" t="s">
-        <v>312</v>
+        <v>2152</v>
       </c>
       <c r="D554" t="s">
-        <v>313</v>
+        <v>2153</v>
       </c>
       <c r="E554" s="2" t="s">
-        <v>2143</v>
+        <v>2154</v>
       </c>
       <c r="F554" s="2" t="s">
-        <v>2144</v>
+        <v>2155</v>
       </c>
     </row>
     <row r="555" spans="1:6">
       <c r="A555" t="s">
-        <v>2133</v>
+        <v>2113</v>
       </c>
       <c r="B555" t="s">
-        <v>2134</v>
+        <v>2114</v>
       </c>
       <c r="C555" t="s">
-        <v>2145</v>
+        <v>2156</v>
       </c>
       <c r="D555" t="s">
-        <v>2146</v>
+        <v>2157</v>
       </c>
       <c r="E555" s="2" t="s">
-        <v>2147</v>
+        <v>2158</v>
       </c>
       <c r="F555" s="2" t="s">
-        <v>2148</v>
+        <v>2159</v>
       </c>
     </row>
     <row r="556" spans="1:6">
       <c r="A556" t="s">
-        <v>2149</v>
+        <v>2113</v>
       </c>
       <c r="B556" t="s">
-        <v>2150</v>
+        <v>2114</v>
       </c>
       <c r="C556" t="s">
-        <v>2151</v>
+        <v>320</v>
       </c>
       <c r="D556" t="s">
-        <v>2152</v>
+        <v>321</v>
       </c>
       <c r="E556" s="2" t="s">
-        <v>2153</v>
+        <v>322</v>
       </c>
       <c r="F556" s="2" t="s">
-        <v>2154</v>
+        <v>2160</v>
       </c>
     </row>
     <row r="557" spans="1:6">
       <c r="A557" t="s">
-        <v>2149</v>
+        <v>2113</v>
       </c>
       <c r="B557" t="s">
-        <v>2150</v>
+        <v>2114</v>
       </c>
       <c r="C557" t="s">
-        <v>2155</v>
+        <v>954</v>
       </c>
       <c r="D557" t="s">
-        <v>2156</v>
+        <v>955</v>
       </c>
       <c r="E557" s="2" t="s">
-        <v>2157</v>
+        <v>1262</v>
       </c>
       <c r="F557" s="2" t="s">
-        <v>2158</v>
+        <v>2161</v>
       </c>
     </row>
     <row r="558" spans="1:6">
       <c r="A558" t="s">
-        <v>2149</v>
+        <v>2113</v>
       </c>
       <c r="B558" t="s">
-        <v>2150</v>
+        <v>2114</v>
       </c>
       <c r="C558" t="s">
-        <v>2159</v>
+        <v>958</v>
       </c>
       <c r="D558" t="s">
-        <v>2160</v>
+        <v>959</v>
       </c>
       <c r="E558" s="2" t="s">
-        <v>2161</v>
+        <v>2162</v>
       </c>
       <c r="F558" s="2" t="s">
-        <v>2162</v>
+        <v>2163</v>
       </c>
     </row>
     <row r="559" spans="1:6">
       <c r="A559" t="s">
-        <v>2149</v>
+        <v>2113</v>
       </c>
       <c r="B559" t="s">
-        <v>2150</v>
+        <v>2114</v>
       </c>
       <c r="C559" t="s">
-        <v>2163</v>
+        <v>324</v>
       </c>
       <c r="D559" t="s">
+        <v>325</v>
+      </c>
+      <c r="E559" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="F559" s="2" t="s">
         <v>2164</v>
-      </c>
-[...4 lines deleted...]
-        <v>2166</v>
       </c>
     </row>
     <row r="560" spans="1:6">
       <c r="A560" t="s">
-        <v>2149</v>
+        <v>2113</v>
       </c>
       <c r="B560" t="s">
-        <v>2150</v>
+        <v>2114</v>
       </c>
       <c r="C560" t="s">
+        <v>2165</v>
+      </c>
+      <c r="D560" t="s">
+        <v>2166</v>
+      </c>
+      <c r="E560" s="2" t="s">
         <v>2167</v>
       </c>
-      <c r="D560" t="s">
+      <c r="F560" s="2" t="s">
         <v>2168</v>
-      </c>
-[...4 lines deleted...]
-        <v>2170</v>
       </c>
     </row>
     <row r="561" spans="1:6">
       <c r="A561" t="s">
-        <v>2149</v>
+        <v>2113</v>
       </c>
       <c r="B561" t="s">
-        <v>2150</v>
+        <v>2114</v>
       </c>
       <c r="C561" t="s">
-        <v>2171</v>
+        <v>332</v>
       </c>
       <c r="D561" t="s">
-        <v>2172</v>
+        <v>333</v>
       </c>
       <c r="E561" s="2" t="s">
-        <v>2173</v>
+        <v>334</v>
       </c>
       <c r="F561" s="2" t="s">
-        <v>2174</v>
+        <v>2169</v>
       </c>
     </row>
     <row r="562" spans="1:6">
       <c r="A562" t="s">
-        <v>2149</v>
+        <v>2170</v>
       </c>
       <c r="B562" t="s">
-        <v>2150</v>
+        <v>2171</v>
       </c>
       <c r="C562" t="s">
-        <v>2175</v>
+        <v>2172</v>
       </c>
       <c r="D562" t="s">
-        <v>2176</v>
+        <v>716</v>
       </c>
       <c r="E562" s="2" t="s">
-        <v>2177</v>
+        <v>2173</v>
       </c>
       <c r="F562" s="2" t="s">
-        <v>2178</v>
+        <v>2174</v>
       </c>
     </row>
     <row r="563" spans="1:6">
       <c r="A563" t="s">
-        <v>2149</v>
+        <v>2170</v>
       </c>
       <c r="B563" t="s">
-        <v>2150</v>
+        <v>2171</v>
       </c>
       <c r="C563" t="s">
-        <v>2179</v>
+        <v>2175</v>
       </c>
       <c r="D563" t="s">
-        <v>2180</v>
+        <v>2176</v>
       </c>
       <c r="E563" s="2" t="s">
-        <v>2181</v>
+        <v>2177</v>
       </c>
       <c r="F563" s="2" t="s">
-        <v>2182</v>
+        <v>2178</v>
       </c>
     </row>
     <row r="564" spans="1:6">
       <c r="A564" t="s">
-        <v>2149</v>
+        <v>2170</v>
       </c>
       <c r="B564" t="s">
-        <v>2150</v>
+        <v>2171</v>
       </c>
       <c r="C564" t="s">
-        <v>2183</v>
+        <v>2179</v>
       </c>
       <c r="D564" t="s">
-        <v>2184</v>
+        <v>2180</v>
       </c>
       <c r="E564" s="2" t="s">
-        <v>2185</v>
+        <v>2181</v>
       </c>
       <c r="F564" s="2" t="s">
-        <v>2186</v>
+        <v>2182</v>
       </c>
     </row>
     <row r="565" spans="1:6">
       <c r="A565" t="s">
-        <v>2187</v>
+        <v>2170</v>
       </c>
       <c r="B565" t="s">
-        <v>2188</v>
+        <v>2171</v>
       </c>
       <c r="C565" t="s">
-        <v>2189</v>
+        <v>2183</v>
       </c>
       <c r="D565" t="s">
-        <v>2190</v>
+        <v>2184</v>
       </c>
       <c r="E565" s="2" t="s">
-        <v>2191</v>
+        <v>2185</v>
       </c>
       <c r="F565" s="2" t="s">
-        <v>2192</v>
+        <v>2186</v>
       </c>
     </row>
     <row r="566" spans="1:6">
       <c r="A566" t="s">
+        <v>2170</v>
+      </c>
+      <c r="B566" t="s">
+        <v>2171</v>
+      </c>
+      <c r="C566" t="s">
         <v>2187</v>
       </c>
-      <c r="B566" t="s">
+      <c r="D566" t="s">
         <v>2188</v>
       </c>
-      <c r="C566" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E566" s="2" t="s">
-        <v>2195</v>
+        <v>2189</v>
       </c>
       <c r="F566" s="2" t="s">
-        <v>2196</v>
+        <v>2190</v>
       </c>
     </row>
     <row r="567" spans="1:6">
       <c r="A567" t="s">
-        <v>2187</v>
+        <v>2170</v>
       </c>
       <c r="B567" t="s">
-        <v>2188</v>
+        <v>2171</v>
       </c>
       <c r="C567" t="s">
-        <v>2197</v>
+        <v>2191</v>
       </c>
       <c r="D567" t="s">
-        <v>2198</v>
+        <v>2192</v>
       </c>
       <c r="E567" s="2" t="s">
-        <v>2199</v>
+        <v>2193</v>
       </c>
       <c r="F567" s="2" t="s">
-        <v>2200</v>
+        <v>2194</v>
       </c>
     </row>
     <row r="568" spans="1:6">
       <c r="A568" t="s">
-        <v>2187</v>
+        <v>2170</v>
       </c>
       <c r="B568" t="s">
-        <v>2188</v>
+        <v>2171</v>
       </c>
       <c r="C568" t="s">
-        <v>2201</v>
+        <v>2195</v>
       </c>
       <c r="D568" t="s">
-        <v>2202</v>
+        <v>2196</v>
       </c>
       <c r="E568" s="2" t="s">
-        <v>2203</v>
+        <v>2197</v>
       </c>
       <c r="F568" s="2" t="s">
-        <v>2204</v>
+        <v>2198</v>
       </c>
     </row>
     <row r="569" spans="1:6">
       <c r="A569" t="s">
-        <v>2187</v>
+        <v>2170</v>
       </c>
       <c r="B569" t="s">
-        <v>2188</v>
+        <v>2171</v>
       </c>
       <c r="C569" t="s">
-        <v>2205</v>
+        <v>2199</v>
       </c>
       <c r="D569" t="s">
-        <v>2206</v>
+        <v>2200</v>
       </c>
       <c r="E569" s="2" t="s">
-        <v>2207</v>
+        <v>2201</v>
       </c>
       <c r="F569" s="2" t="s">
-        <v>2208</v>
+        <v>2202</v>
       </c>
     </row>
     <row r="570" spans="1:6">
       <c r="A570" t="s">
-        <v>2187</v>
+        <v>2170</v>
       </c>
       <c r="B570" t="s">
-        <v>2188</v>
+        <v>2171</v>
       </c>
       <c r="C570" t="s">
-        <v>2209</v>
+        <v>2203</v>
       </c>
       <c r="D570" t="s">
-        <v>2210</v>
+        <v>2204</v>
       </c>
       <c r="E570" s="2" t="s">
-        <v>2211</v>
+        <v>2205</v>
       </c>
       <c r="F570" s="2" t="s">
-        <v>2212</v>
+        <v>2206</v>
       </c>
     </row>
     <row r="571" spans="1:6">
       <c r="A571" t="s">
-        <v>2187</v>
+        <v>2170</v>
       </c>
       <c r="B571" t="s">
-        <v>2188</v>
+        <v>2171</v>
       </c>
       <c r="C571" t="s">
-        <v>2213</v>
+        <v>2207</v>
       </c>
       <c r="D571" t="s">
-        <v>2214</v>
+        <v>2208</v>
       </c>
       <c r="E571" s="2" t="s">
-        <v>2215</v>
+        <v>2209</v>
       </c>
       <c r="F571" s="2" t="s">
-        <v>2216</v>
+        <v>2210</v>
       </c>
     </row>
     <row r="572" spans="1:6">
       <c r="A572" t="s">
-        <v>2187</v>
+        <v>2170</v>
       </c>
       <c r="B572" t="s">
-        <v>2188</v>
+        <v>2171</v>
       </c>
       <c r="C572" t="s">
-        <v>2217</v>
+        <v>2211</v>
       </c>
       <c r="D572" t="s">
-        <v>2218</v>
+        <v>2212</v>
       </c>
       <c r="E572" s="2" t="s">
-        <v>2219</v>
+        <v>2213</v>
       </c>
       <c r="F572" s="2" t="s">
-        <v>2220</v>
+        <v>2214</v>
       </c>
     </row>
     <row r="573" spans="1:6">
       <c r="A573" t="s">
-        <v>2187</v>
+        <v>2170</v>
       </c>
       <c r="B573" t="s">
-        <v>2188</v>
+        <v>2171</v>
       </c>
       <c r="C573" t="s">
-        <v>2221</v>
+        <v>2215</v>
       </c>
       <c r="D573" t="s">
-        <v>2222</v>
+        <v>2216</v>
       </c>
       <c r="E573" s="2" t="s">
-        <v>2223</v>
+        <v>2217</v>
       </c>
       <c r="F573" s="2" t="s">
-        <v>2224</v>
+        <v>2218</v>
       </c>
     </row>
     <row r="574" spans="1:6">
       <c r="A574" t="s">
-        <v>2187</v>
+        <v>2170</v>
       </c>
       <c r="B574" t="s">
-        <v>2188</v>
+        <v>2171</v>
       </c>
       <c r="C574" t="s">
-        <v>2225</v>
+        <v>2219</v>
       </c>
       <c r="D574" t="s">
-        <v>2226</v>
+        <v>2220</v>
       </c>
       <c r="E574" s="2" t="s">
-        <v>2227</v>
+        <v>2221</v>
       </c>
       <c r="F574" s="2" t="s">
-        <v>2228</v>
+        <v>2222</v>
       </c>
     </row>
     <row r="575" spans="1:6">
       <c r="A575" t="s">
-        <v>2187</v>
+        <v>2170</v>
       </c>
       <c r="B575" t="s">
-        <v>2188</v>
+        <v>2171</v>
       </c>
       <c r="C575" t="s">
-        <v>2229</v>
+        <v>2223</v>
       </c>
       <c r="D575" t="s">
-        <v>2230</v>
+        <v>2224</v>
       </c>
       <c r="E575" s="2" t="s">
-        <v>2231</v>
+        <v>2225</v>
       </c>
       <c r="F575" s="2" t="s">
-        <v>2232</v>
+        <v>2226</v>
       </c>
     </row>
     <row r="576" spans="1:6">
       <c r="A576" t="s">
-        <v>2187</v>
+        <v>2170</v>
       </c>
       <c r="B576" t="s">
-        <v>2188</v>
+        <v>2171</v>
       </c>
       <c r="C576" t="s">
-        <v>2233</v>
+        <v>2227</v>
       </c>
       <c r="D576" t="s">
-        <v>2234</v>
+        <v>2228</v>
       </c>
       <c r="E576" s="2" t="s">
-        <v>2235</v>
+        <v>2229</v>
       </c>
       <c r="F576" s="2" t="s">
-        <v>2236</v>
+        <v>2230</v>
       </c>
     </row>
     <row r="577" spans="1:6">
       <c r="A577" t="s">
-        <v>2187</v>
+        <v>2231</v>
       </c>
       <c r="B577" t="s">
-        <v>2188</v>
+        <v>2232</v>
       </c>
       <c r="C577" t="s">
-        <v>2237</v>
+        <v>2233</v>
       </c>
       <c r="D577" t="s">
-        <v>2238</v>
+        <v>2234</v>
       </c>
       <c r="E577" s="2" t="s">
-        <v>2239</v>
+        <v>2235</v>
       </c>
       <c r="F577" s="2" t="s">
-        <v>2240</v>
+        <v>2236</v>
       </c>
     </row>
     <row r="578" spans="1:6">
       <c r="A578" t="s">
-        <v>2187</v>
+        <v>2231</v>
       </c>
       <c r="B578" t="s">
-        <v>2188</v>
+        <v>2232</v>
       </c>
       <c r="C578" t="s">
-        <v>2241</v>
+        <v>2237</v>
       </c>
       <c r="D578" t="s">
-        <v>581</v>
+        <v>2238</v>
       </c>
       <c r="E578" s="2" t="s">
-        <v>2242</v>
+        <v>2239</v>
       </c>
       <c r="F578" s="2" t="s">
-        <v>2243</v>
+        <v>2240</v>
       </c>
     </row>
     <row r="579" spans="1:6">
       <c r="A579" t="s">
-        <v>2187</v>
+        <v>2231</v>
       </c>
       <c r="B579" t="s">
-        <v>2188</v>
+        <v>2232</v>
       </c>
       <c r="C579" t="s">
-        <v>2244</v>
+        <v>320</v>
       </c>
       <c r="D579" t="s">
-        <v>2245</v>
+        <v>321</v>
       </c>
       <c r="E579" s="2" t="s">
-        <v>2246</v>
+        <v>2241</v>
       </c>
       <c r="F579" s="2" t="s">
-        <v>2247</v>
+        <v>2242</v>
       </c>
     </row>
     <row r="580" spans="1:6">
       <c r="A580" t="s">
-        <v>2187</v>
+        <v>2231</v>
       </c>
       <c r="B580" t="s">
-        <v>2188</v>
+        <v>2232</v>
       </c>
       <c r="C580" t="s">
-        <v>2248</v>
+        <v>2243</v>
       </c>
       <c r="D580" t="s">
-        <v>2249</v>
+        <v>2244</v>
       </c>
       <c r="E580" s="2" t="s">
-        <v>2250</v>
+        <v>2245</v>
       </c>
       <c r="F580" s="2" t="s">
-        <v>2251</v>
+        <v>2246</v>
       </c>
     </row>
     <row r="581" spans="1:6">
       <c r="A581" t="s">
+        <v>2247</v>
+      </c>
+      <c r="B581" t="s">
+        <v>2248</v>
+      </c>
+      <c r="C581" t="s">
+        <v>2249</v>
+      </c>
+      <c r="D581" t="s">
+        <v>2250</v>
+      </c>
+      <c r="E581" s="2" t="s">
+        <v>2251</v>
+      </c>
+      <c r="F581" s="2" t="s">
         <v>2252</v>
-      </c>
-[...13 lines deleted...]
-        <v>2257</v>
       </c>
     </row>
     <row r="582" spans="1:6">
       <c r="A582" t="s">
-        <v>2252</v>
+        <v>2247</v>
       </c>
       <c r="B582" t="s">
+        <v>2248</v>
+      </c>
+      <c r="C582" t="s">
         <v>2253</v>
       </c>
-      <c r="C582" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D582" t="s">
-        <v>2259</v>
+        <v>2254</v>
       </c>
       <c r="E582" s="2" t="s">
-        <v>2260</v>
+        <v>2255</v>
       </c>
       <c r="F582" s="2" t="s">
-        <v>2261</v>
+        <v>2256</v>
       </c>
     </row>
     <row r="583" spans="1:6">
       <c r="A583" t="s">
-        <v>2252</v>
+        <v>2247</v>
       </c>
       <c r="B583" t="s">
-        <v>2253</v>
+        <v>2248</v>
       </c>
       <c r="C583" t="s">
-        <v>308</v>
+        <v>2257</v>
       </c>
       <c r="D583" t="s">
-        <v>309</v>
+        <v>2258</v>
       </c>
       <c r="E583" s="2" t="s">
-        <v>310</v>
+        <v>2259</v>
       </c>
       <c r="F583" s="2" t="s">
-        <v>2262</v>
+        <v>2260</v>
       </c>
     </row>
     <row r="584" spans="1:6">
       <c r="A584" t="s">
-        <v>2252</v>
+        <v>2247</v>
       </c>
       <c r="B584" t="s">
-        <v>2253</v>
+        <v>2248</v>
       </c>
       <c r="C584" t="s">
+        <v>2261</v>
+      </c>
+      <c r="D584" t="s">
+        <v>2262</v>
+      </c>
+      <c r="E584" s="2" t="s">
         <v>2263</v>
       </c>
-      <c r="D584" t="s">
+      <c r="F584" s="2" t="s">
         <v>2264</v>
-      </c>
-[...4 lines deleted...]
-        <v>2266</v>
       </c>
     </row>
     <row r="585" spans="1:6">
       <c r="A585" t="s">
+        <v>2247</v>
+      </c>
+      <c r="B585" t="s">
+        <v>2248</v>
+      </c>
+      <c r="C585" t="s">
+        <v>2265</v>
+      </c>
+      <c r="D585" t="s">
+        <v>2266</v>
+      </c>
+      <c r="E585" s="2" t="s">
         <v>2267</v>
       </c>
-      <c r="B585" t="s">
+      <c r="F585" s="2" t="s">
         <v>2268</v>
-      </c>
-[...10 lines deleted...]
-        <v>2272</v>
       </c>
     </row>
     <row r="586" spans="1:6">
       <c r="A586" t="s">
-        <v>2267</v>
+        <v>2247</v>
       </c>
       <c r="B586" t="s">
-        <v>2268</v>
+        <v>2248</v>
       </c>
       <c r="C586" t="s">
-        <v>2273</v>
+        <v>2269</v>
       </c>
       <c r="D586" t="s">
-        <v>2274</v>
+        <v>2270</v>
       </c>
       <c r="E586" s="2" t="s">
-        <v>2275</v>
+        <v>2271</v>
       </c>
       <c r="F586" s="2" t="s">
-        <v>2276</v>
+        <v>2272</v>
       </c>
     </row>
     <row r="587" spans="1:6">
       <c r="A587" t="s">
-        <v>2267</v>
+        <v>2247</v>
       </c>
       <c r="B587" t="s">
-        <v>2268</v>
+        <v>2248</v>
       </c>
       <c r="C587" t="s">
-        <v>2277</v>
+        <v>2273</v>
       </c>
       <c r="D587" t="s">
-        <v>2278</v>
+        <v>2274</v>
       </c>
       <c r="E587" s="2" t="s">
-        <v>2279</v>
+        <v>2275</v>
       </c>
       <c r="F587" s="2" t="s">
-        <v>2280</v>
+        <v>2276</v>
       </c>
     </row>
     <row r="588" spans="1:6">
       <c r="A588" t="s">
-        <v>2267</v>
+        <v>2247</v>
       </c>
       <c r="B588" t="s">
-        <v>2268</v>
+        <v>2248</v>
       </c>
       <c r="C588" t="s">
-        <v>2281</v>
+        <v>2277</v>
       </c>
       <c r="D588" t="s">
-        <v>2282</v>
+        <v>2278</v>
       </c>
       <c r="E588" s="2" t="s">
-        <v>2283</v>
+        <v>2279</v>
       </c>
       <c r="F588" s="2" t="s">
-        <v>2284</v>
+        <v>2280</v>
       </c>
     </row>
     <row r="589" spans="1:6">
       <c r="A589" t="s">
-        <v>2267</v>
+        <v>2247</v>
       </c>
       <c r="B589" t="s">
-        <v>2268</v>
+        <v>2248</v>
       </c>
       <c r="C589" t="s">
-        <v>2285</v>
+        <v>2281</v>
       </c>
       <c r="D589" t="s">
-        <v>2286</v>
+        <v>2282</v>
       </c>
       <c r="E589" s="2" t="s">
-        <v>2287</v>
+        <v>2283</v>
       </c>
       <c r="F589" s="2" t="s">
-        <v>2288</v>
+        <v>2284</v>
       </c>
     </row>
     <row r="590" spans="1:6">
       <c r="A590" t="s">
-        <v>2267</v>
+        <v>2285</v>
       </c>
       <c r="B590" t="s">
-        <v>2268</v>
+        <v>2286</v>
       </c>
       <c r="C590" t="s">
+        <v>2287</v>
+      </c>
+      <c r="D590" t="s">
+        <v>2288</v>
+      </c>
+      <c r="E590" s="2" t="s">
         <v>2289</v>
       </c>
-      <c r="D590" t="s">
+      <c r="F590" s="2" t="s">
         <v>2290</v>
-      </c>
-[...4 lines deleted...]
-        <v>2292</v>
       </c>
     </row>
     <row r="591" spans="1:6">
       <c r="A591" t="s">
-        <v>2267</v>
+        <v>2285</v>
       </c>
       <c r="B591" t="s">
-        <v>2268</v>
+        <v>2286</v>
       </c>
       <c r="C591" t="s">
+        <v>2291</v>
+      </c>
+      <c r="D591" t="s">
+        <v>2292</v>
+      </c>
+      <c r="E591" s="2" t="s">
         <v>2293</v>
       </c>
-      <c r="D591" t="s">
+      <c r="F591" s="2" t="s">
         <v>2294</v>
-      </c>
-[...4 lines deleted...]
-        <v>2296</v>
       </c>
     </row>
     <row r="592" spans="1:6">
       <c r="A592" t="s">
-        <v>2267</v>
+        <v>2285</v>
       </c>
       <c r="B592" t="s">
-        <v>2268</v>
+        <v>2286</v>
       </c>
       <c r="C592" t="s">
+        <v>2295</v>
+      </c>
+      <c r="D592" t="s">
+        <v>2296</v>
+      </c>
+      <c r="E592" s="2" t="s">
         <v>2297</v>
       </c>
-      <c r="D592" t="s">
+      <c r="F592" s="2" t="s">
         <v>2298</v>
-      </c>
-[...4 lines deleted...]
-        <v>2300</v>
       </c>
     </row>
     <row r="593" spans="1:6">
       <c r="A593" t="s">
-        <v>2267</v>
+        <v>2285</v>
       </c>
       <c r="B593" t="s">
-        <v>2268</v>
+        <v>2286</v>
       </c>
       <c r="C593" t="s">
+        <v>2299</v>
+      </c>
+      <c r="D593" t="s">
+        <v>2300</v>
+      </c>
+      <c r="E593" s="2" t="s">
         <v>2301</v>
       </c>
-      <c r="D593" t="s">
+      <c r="F593" s="2" t="s">
         <v>2302</v>
-      </c>
-[...4 lines deleted...]
-        <v>2304</v>
       </c>
     </row>
     <row r="594" spans="1:6">
       <c r="A594" t="s">
-        <v>2267</v>
+        <v>2285</v>
       </c>
       <c r="B594" t="s">
-        <v>2268</v>
+        <v>2286</v>
       </c>
       <c r="C594" t="s">
+        <v>2303</v>
+      </c>
+      <c r="D594" t="s">
+        <v>2304</v>
+      </c>
+      <c r="E594" s="2" t="s">
         <v>2305</v>
       </c>
-      <c r="D594" t="s">
+      <c r="F594" s="2" t="s">
         <v>2306</v>
-      </c>
-[...4 lines deleted...]
-        <v>2308</v>
       </c>
     </row>
     <row r="595" spans="1:6">
       <c r="A595" t="s">
-        <v>2267</v>
+        <v>2285</v>
       </c>
       <c r="B595" t="s">
-        <v>2268</v>
+        <v>2286</v>
       </c>
       <c r="C595" t="s">
-        <v>943</v>
+        <v>2307</v>
       </c>
       <c r="D595" t="s">
-        <v>944</v>
+        <v>2308</v>
       </c>
       <c r="E595" s="2" t="s">
         <v>2309</v>
       </c>
       <c r="F595" s="2" t="s">
         <v>2310</v>
       </c>
     </row>
     <row r="596" spans="1:6">
       <c r="A596" t="s">
-        <v>2267</v>
+        <v>2285</v>
       </c>
       <c r="B596" t="s">
-        <v>2268</v>
+        <v>2286</v>
       </c>
       <c r="C596" t="s">
         <v>2311</v>
       </c>
       <c r="D596" t="s">
         <v>2312</v>
       </c>
       <c r="E596" s="2" t="s">
         <v>2313</v>
       </c>
       <c r="F596" s="2" t="s">
         <v>2314</v>
       </c>
     </row>
     <row r="597" spans="1:6">
       <c r="A597" t="s">
-        <v>2267</v>
+        <v>2285</v>
       </c>
       <c r="B597" t="s">
-        <v>2268</v>
+        <v>2286</v>
       </c>
       <c r="C597" t="s">
         <v>2315</v>
       </c>
       <c r="D597" t="s">
         <v>2316</v>
       </c>
       <c r="E597" s="2" t="s">
         <v>2317</v>
       </c>
       <c r="F597" s="2" t="s">
         <v>2318</v>
       </c>
     </row>
     <row r="598" spans="1:6">
       <c r="A598" t="s">
-        <v>2267</v>
+        <v>2285</v>
       </c>
       <c r="B598" t="s">
-        <v>2268</v>
+        <v>2286</v>
       </c>
       <c r="C598" t="s">
         <v>2319</v>
       </c>
       <c r="D598" t="s">
         <v>2320</v>
       </c>
       <c r="E598" s="2" t="s">
         <v>2321</v>
       </c>
       <c r="F598" s="2" t="s">
         <v>2322</v>
       </c>
     </row>
     <row r="599" spans="1:6">
       <c r="A599" t="s">
-        <v>2267</v>
+        <v>2285</v>
       </c>
       <c r="B599" t="s">
-        <v>2268</v>
+        <v>2286</v>
       </c>
       <c r="C599" t="s">
         <v>2323</v>
       </c>
       <c r="D599" t="s">
         <v>2324</v>
       </c>
       <c r="E599" s="2" t="s">
         <v>2325</v>
       </c>
       <c r="F599" s="2" t="s">
         <v>2326</v>
       </c>
     </row>
     <row r="600" spans="1:6">
       <c r="A600" t="s">
+        <v>2285</v>
+      </c>
+      <c r="B600" t="s">
+        <v>2286</v>
+      </c>
+      <c r="C600" t="s">
         <v>2327</v>
       </c>
-      <c r="B600" t="s">
+      <c r="D600" t="s">
         <v>2328</v>
       </c>
-      <c r="C600" t="s">
+      <c r="E600" s="2" t="s">
         <v>2329</v>
       </c>
-      <c r="D600" t="s">
+      <c r="F600" s="2" t="s">
         <v>2330</v>
-      </c>
-[...4 lines deleted...]
-        <v>2332</v>
       </c>
     </row>
     <row r="601" spans="1:6">
       <c r="A601" t="s">
-        <v>2327</v>
+        <v>2285</v>
       </c>
       <c r="B601" t="s">
-        <v>2328</v>
+        <v>2286</v>
       </c>
       <c r="C601" t="s">
+        <v>2331</v>
+      </c>
+      <c r="D601" t="s">
+        <v>2332</v>
+      </c>
+      <c r="E601" s="2" t="s">
         <v>2333</v>
       </c>
-      <c r="D601" t="s">
+      <c r="F601" s="2" t="s">
         <v>2334</v>
-      </c>
-[...4 lines deleted...]
-        <v>2336</v>
       </c>
     </row>
     <row r="602" spans="1:6">
       <c r="A602" t="s">
-        <v>2327</v>
+        <v>2285</v>
       </c>
       <c r="B602" t="s">
-        <v>2328</v>
+        <v>2286</v>
       </c>
       <c r="C602" t="s">
+        <v>2335</v>
+      </c>
+      <c r="D602" t="s">
+        <v>2336</v>
+      </c>
+      <c r="E602" s="2" t="s">
         <v>2337</v>
       </c>
-      <c r="D602" t="s">
+      <c r="F602" s="2" t="s">
         <v>2338</v>
-      </c>
-[...4 lines deleted...]
-        <v>2340</v>
       </c>
     </row>
     <row r="603" spans="1:6">
       <c r="A603" t="s">
-        <v>2327</v>
+        <v>2285</v>
       </c>
       <c r="B603" t="s">
-        <v>2328</v>
+        <v>2286</v>
       </c>
       <c r="C603" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D603" t="s">
+        <v>2340</v>
+      </c>
+      <c r="E603" s="2" t="s">
         <v>2341</v>
       </c>
-      <c r="D603" t="s">
+      <c r="F603" s="2" t="s">
         <v>2342</v>
-      </c>
-[...4 lines deleted...]
-        <v>2344</v>
       </c>
     </row>
     <row r="604" spans="1:6">
       <c r="A604" t="s">
-        <v>2327</v>
+        <v>2285</v>
       </c>
       <c r="B604" t="s">
-        <v>2328</v>
+        <v>2286</v>
       </c>
       <c r="C604" t="s">
+        <v>2343</v>
+      </c>
+      <c r="D604" t="s">
+        <v>2344</v>
+      </c>
+      <c r="E604" s="2" t="s">
         <v>2345</v>
       </c>
-      <c r="D604" t="s">
+      <c r="F604" s="2" t="s">
         <v>2346</v>
-      </c>
-[...4 lines deleted...]
-        <v>2348</v>
       </c>
     </row>
     <row r="605" spans="1:6">
       <c r="A605" t="s">
-        <v>2327</v>
+        <v>2285</v>
       </c>
       <c r="B605" t="s">
-        <v>2328</v>
+        <v>2286</v>
       </c>
       <c r="C605" t="s">
+        <v>2347</v>
+      </c>
+      <c r="D605" t="s">
+        <v>597</v>
+      </c>
+      <c r="E605" s="2" t="s">
+        <v>2348</v>
+      </c>
+      <c r="F605" s="2" t="s">
         <v>2349</v>
-      </c>
-[...7 lines deleted...]
-        <v>2352</v>
       </c>
     </row>
     <row r="606" spans="1:6">
       <c r="A606" t="s">
-        <v>2327</v>
+        <v>2285</v>
       </c>
       <c r="B606" t="s">
-        <v>2328</v>
+        <v>2286</v>
       </c>
       <c r="C606" t="s">
+        <v>2350</v>
+      </c>
+      <c r="D606" t="s">
+        <v>2351</v>
+      </c>
+      <c r="E606" s="2" t="s">
+        <v>2352</v>
+      </c>
+      <c r="F606" s="2" t="s">
         <v>2353</v>
-      </c>
-[...7 lines deleted...]
-        <v>2356</v>
       </c>
     </row>
     <row r="607" spans="1:6">
       <c r="A607" t="s">
+        <v>2285</v>
+      </c>
+      <c r="B607" t="s">
+        <v>2286</v>
+      </c>
+      <c r="C607" t="s">
+        <v>2354</v>
+      </c>
+      <c r="D607" t="s">
+        <v>2355</v>
+      </c>
+      <c r="E607" s="2" t="s">
+        <v>2356</v>
+      </c>
+      <c r="F607" s="2" t="s">
         <v>2357</v>
-      </c>
-[...13 lines deleted...]
-        <v>2361</v>
       </c>
     </row>
     <row r="608" spans="1:6">
       <c r="A608" t="s">
-        <v>2357</v>
+        <v>2358</v>
       </c>
       <c r="B608" t="s">
-        <v>2357</v>
+        <v>2359</v>
       </c>
       <c r="C608" t="s">
+        <v>2360</v>
+      </c>
+      <c r="D608" t="s">
+        <v>2361</v>
+      </c>
+      <c r="E608" s="2" t="s">
         <v>2362</v>
       </c>
-      <c r="D608" t="s">
+      <c r="F608" s="2" t="s">
         <v>2363</v>
-      </c>
-[...4 lines deleted...]
-        <v>2365</v>
       </c>
     </row>
     <row r="609" spans="1:6">
       <c r="A609" t="s">
-        <v>2357</v>
+        <v>2358</v>
       </c>
       <c r="B609" t="s">
-        <v>2357</v>
+        <v>2359</v>
       </c>
       <c r="C609" t="s">
+        <v>2364</v>
+      </c>
+      <c r="D609" t="s">
+        <v>2365</v>
+      </c>
+      <c r="E609" s="2" t="s">
         <v>2366</v>
       </c>
-      <c r="D609" t="s">
+      <c r="F609" s="2" t="s">
         <v>2367</v>
-      </c>
-[...4 lines deleted...]
-        <v>2369</v>
       </c>
     </row>
     <row r="610" spans="1:6">
       <c r="A610" t="s">
-        <v>2357</v>
+        <v>2358</v>
       </c>
       <c r="B610" t="s">
-        <v>2357</v>
+        <v>2359</v>
       </c>
       <c r="C610" t="s">
+        <v>2368</v>
+      </c>
+      <c r="D610" t="s">
+        <v>2369</v>
+      </c>
+      <c r="E610" s="2" t="s">
         <v>2370</v>
       </c>
-      <c r="D610" t="s">
+      <c r="F610" s="2" t="s">
         <v>2371</v>
-      </c>
-[...4 lines deleted...]
-        <v>2373</v>
       </c>
     </row>
     <row r="611" spans="1:6">
       <c r="A611" t="s">
-        <v>2357</v>
+        <v>2358</v>
       </c>
       <c r="B611" t="s">
-        <v>2357</v>
+        <v>2359</v>
       </c>
       <c r="C611" t="s">
-        <v>2374</v>
+        <v>316</v>
       </c>
       <c r="D611" t="s">
-        <v>2375</v>
+        <v>317</v>
       </c>
       <c r="E611" s="2" t="s">
-        <v>2376</v>
+        <v>318</v>
       </c>
       <c r="F611" s="2" t="s">
-        <v>2377</v>
+        <v>2372</v>
       </c>
     </row>
     <row r="612" spans="1:6">
       <c r="A612" t="s">
-        <v>2357</v>
+        <v>2358</v>
       </c>
       <c r="B612" t="s">
-        <v>2357</v>
+        <v>2359</v>
       </c>
       <c r="C612" t="s">
-        <v>2378</v>
+        <v>2373</v>
       </c>
       <c r="D612" t="s">
-        <v>2379</v>
+        <v>2374</v>
       </c>
       <c r="E612" s="2" t="s">
-        <v>2380</v>
+        <v>2375</v>
       </c>
       <c r="F612" s="2" t="s">
-        <v>2381</v>
+        <v>2376</v>
       </c>
     </row>
     <row r="613" spans="1:6">
       <c r="A613" t="s">
-        <v>2357</v>
+        <v>2377</v>
       </c>
       <c r="B613" t="s">
-        <v>2357</v>
+        <v>2378</v>
       </c>
       <c r="C613" t="s">
+        <v>2379</v>
+      </c>
+      <c r="D613" t="s">
+        <v>2380</v>
+      </c>
+      <c r="E613" s="2" t="s">
+        <v>2381</v>
+      </c>
+      <c r="F613" s="2" t="s">
         <v>2382</v>
-      </c>
-[...7 lines deleted...]
-        <v>2385</v>
       </c>
     </row>
     <row r="614" spans="1:6">
       <c r="A614" t="s">
-        <v>2357</v>
+        <v>2377</v>
       </c>
       <c r="B614" t="s">
-        <v>2357</v>
+        <v>2378</v>
       </c>
       <c r="C614" t="s">
+        <v>2383</v>
+      </c>
+      <c r="D614" t="s">
+        <v>2384</v>
+      </c>
+      <c r="E614" s="2" t="s">
+        <v>2385</v>
+      </c>
+      <c r="F614" s="2" t="s">
         <v>2386</v>
-      </c>
-[...7 lines deleted...]
-        <v>2389</v>
       </c>
     </row>
     <row r="615" spans="1:6">
       <c r="A615" t="s">
-        <v>2357</v>
+        <v>2377</v>
       </c>
       <c r="B615" t="s">
-        <v>2357</v>
+        <v>2378</v>
       </c>
       <c r="C615" t="s">
+        <v>2387</v>
+      </c>
+      <c r="D615" t="s">
+        <v>2388</v>
+      </c>
+      <c r="E615" s="2" t="s">
+        <v>2389</v>
+      </c>
+      <c r="F615" s="2" t="s">
         <v>2390</v>
-      </c>
-[...7 lines deleted...]
-        <v>2393</v>
       </c>
     </row>
     <row r="616" spans="1:6">
       <c r="A616" t="s">
-        <v>2357</v>
+        <v>2377</v>
       </c>
       <c r="B616" t="s">
-        <v>2357</v>
+        <v>2378</v>
       </c>
       <c r="C616" t="s">
+        <v>2391</v>
+      </c>
+      <c r="D616" t="s">
+        <v>2392</v>
+      </c>
+      <c r="E616" s="2" t="s">
+        <v>2393</v>
+      </c>
+      <c r="F616" s="2" t="s">
         <v>2394</v>
-      </c>
-[...7 lines deleted...]
-        <v>2397</v>
       </c>
     </row>
     <row r="617" spans="1:6">
       <c r="A617" t="s">
-        <v>2357</v>
+        <v>2377</v>
       </c>
       <c r="B617" t="s">
-        <v>2357</v>
+        <v>2378</v>
       </c>
       <c r="C617" t="s">
+        <v>2395</v>
+      </c>
+      <c r="D617" t="s">
+        <v>2396</v>
+      </c>
+      <c r="E617" s="2" t="s">
+        <v>2397</v>
+      </c>
+      <c r="F617" s="2" t="s">
         <v>2398</v>
-      </c>
-[...7 lines deleted...]
-        <v>2401</v>
       </c>
     </row>
     <row r="618" spans="1:6">
       <c r="A618" t="s">
-        <v>2357</v>
+        <v>2377</v>
       </c>
       <c r="B618" t="s">
-        <v>2357</v>
+        <v>2378</v>
       </c>
       <c r="C618" t="s">
+        <v>2399</v>
+      </c>
+      <c r="D618" t="s">
+        <v>2400</v>
+      </c>
+      <c r="E618" s="2" t="s">
+        <v>2401</v>
+      </c>
+      <c r="F618" s="2" t="s">
         <v>2402</v>
-      </c>
-[...7 lines deleted...]
-        <v>2405</v>
       </c>
     </row>
     <row r="619" spans="1:6">
       <c r="A619" t="s">
-        <v>2357</v>
+        <v>2377</v>
       </c>
       <c r="B619" t="s">
-        <v>2357</v>
+        <v>2378</v>
       </c>
       <c r="C619" t="s">
+        <v>2403</v>
+      </c>
+      <c r="D619" t="s">
+        <v>2404</v>
+      </c>
+      <c r="E619" s="2" t="s">
+        <v>2405</v>
+      </c>
+      <c r="F619" s="2" t="s">
         <v>2406</v>
-      </c>
-[...7 lines deleted...]
-        <v>2409</v>
       </c>
     </row>
     <row r="620" spans="1:6">
       <c r="A620" t="s">
-        <v>2357</v>
+        <v>2377</v>
       </c>
       <c r="B620" t="s">
-        <v>2357</v>
+        <v>2378</v>
       </c>
       <c r="C620" t="s">
+        <v>2407</v>
+      </c>
+      <c r="D620" t="s">
+        <v>2408</v>
+      </c>
+      <c r="E620" s="2" t="s">
+        <v>2409</v>
+      </c>
+      <c r="F620" s="2" t="s">
         <v>2410</v>
-      </c>
-[...7 lines deleted...]
-        <v>2413</v>
       </c>
     </row>
     <row r="621" spans="1:6">
       <c r="A621" t="s">
-        <v>2357</v>
+        <v>2377</v>
       </c>
       <c r="B621" t="s">
-        <v>2357</v>
+        <v>2378</v>
       </c>
       <c r="C621" t="s">
+        <v>2411</v>
+      </c>
+      <c r="D621" t="s">
+        <v>2412</v>
+      </c>
+      <c r="E621" s="2" t="s">
+        <v>2413</v>
+      </c>
+      <c r="F621" s="2" t="s">
         <v>2414</v>
-      </c>
-[...7 lines deleted...]
-        <v>2417</v>
       </c>
     </row>
     <row r="622" spans="1:6">
       <c r="A622" t="s">
-        <v>2357</v>
+        <v>2377</v>
       </c>
       <c r="B622" t="s">
-        <v>2357</v>
+        <v>2378</v>
       </c>
       <c r="C622" t="s">
+        <v>2415</v>
+      </c>
+      <c r="D622" t="s">
+        <v>2416</v>
+      </c>
+      <c r="E622" s="2" t="s">
+        <v>2417</v>
+      </c>
+      <c r="F622" s="2" t="s">
         <v>2418</v>
-      </c>
-[...7 lines deleted...]
-        <v>2421</v>
       </c>
     </row>
     <row r="623" spans="1:6">
       <c r="A623" t="s">
-        <v>2357</v>
+        <v>2377</v>
       </c>
       <c r="B623" t="s">
-        <v>2357</v>
+        <v>2378</v>
       </c>
       <c r="C623" t="s">
-        <v>2422</v>
+        <v>962</v>
       </c>
       <c r="D623" t="s">
-        <v>2423</v>
+        <v>963</v>
       </c>
       <c r="E623" s="2" t="s">
-        <v>2424</v>
+        <v>2419</v>
       </c>
       <c r="F623" s="2" t="s">
-        <v>2425</v>
+        <v>2420</v>
       </c>
     </row>
     <row r="624" spans="1:6">
       <c r="A624" t="s">
-        <v>2357</v>
+        <v>2377</v>
       </c>
       <c r="B624" t="s">
-        <v>2357</v>
+        <v>2378</v>
       </c>
       <c r="C624" t="s">
-        <v>2426</v>
+        <v>2421</v>
       </c>
       <c r="D624" t="s">
-        <v>2427</v>
+        <v>2422</v>
       </c>
       <c r="E624" s="2" t="s">
-        <v>2428</v>
+        <v>2423</v>
       </c>
       <c r="F624" s="2" t="s">
-        <v>2429</v>
+        <v>2424</v>
       </c>
     </row>
     <row r="625" spans="1:6">
       <c r="A625" t="s">
-        <v>2357</v>
+        <v>2377</v>
       </c>
       <c r="B625" t="s">
-        <v>2357</v>
+        <v>2378</v>
       </c>
       <c r="C625" t="s">
-        <v>2430</v>
+        <v>2425</v>
       </c>
       <c r="D625" t="s">
-        <v>2431</v>
+        <v>2426</v>
       </c>
       <c r="E625" s="2" t="s">
-        <v>2432</v>
+        <v>2427</v>
       </c>
       <c r="F625" s="2" t="s">
-        <v>2433</v>
+        <v>2428</v>
       </c>
     </row>
     <row r="626" spans="1:6">
       <c r="A626" t="s">
-        <v>2357</v>
+        <v>2377</v>
       </c>
       <c r="B626" t="s">
-        <v>2357</v>
+        <v>2378</v>
       </c>
       <c r="C626" t="s">
-        <v>2434</v>
+        <v>2429</v>
       </c>
       <c r="D626" t="s">
-        <v>2435</v>
+        <v>2430</v>
       </c>
       <c r="E626" s="2" t="s">
-        <v>2436</v>
+        <v>2431</v>
       </c>
       <c r="F626" s="2" t="s">
-        <v>2437</v>
+        <v>2432</v>
       </c>
     </row>
     <row r="627" spans="1:6">
       <c r="A627" t="s">
-        <v>2357</v>
+        <v>2377</v>
       </c>
       <c r="B627" t="s">
-        <v>2357</v>
+        <v>2378</v>
       </c>
       <c r="C627" t="s">
-        <v>2438</v>
+        <v>2433</v>
       </c>
       <c r="D627" t="s">
-        <v>2439</v>
+        <v>2434</v>
       </c>
       <c r="E627" s="2" t="s">
-        <v>2440</v>
+        <v>2435</v>
       </c>
       <c r="F627" s="2" t="s">
-        <v>2441</v>
+        <v>2436</v>
       </c>
     </row>
     <row r="628" spans="1:6">
       <c r="A628" t="s">
+        <v>2437</v>
+      </c>
+      <c r="B628" t="s">
+        <v>2438</v>
+      </c>
+      <c r="C628" t="s">
+        <v>2439</v>
+      </c>
+      <c r="D628" t="s">
+        <v>2440</v>
+      </c>
+      <c r="E628" s="2" t="s">
+        <v>2441</v>
+      </c>
+      <c r="F628" s="2" t="s">
         <v>2442</v>
-      </c>
-[...13 lines deleted...]
-        <v>2447</v>
       </c>
     </row>
     <row r="629" spans="1:6">
       <c r="A629" t="s">
-        <v>2442</v>
+        <v>2437</v>
       </c>
       <c r="B629" t="s">
+        <v>2438</v>
+      </c>
+      <c r="C629" t="s">
         <v>2443</v>
       </c>
-      <c r="C629" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D629" t="s">
-        <v>2449</v>
+        <v>2444</v>
       </c>
       <c r="E629" s="2" t="s">
-        <v>2450</v>
+        <v>2445</v>
       </c>
       <c r="F629" s="2" t="s">
-        <v>2451</v>
+        <v>2446</v>
       </c>
     </row>
     <row r="630" spans="1:6">
       <c r="A630" t="s">
-        <v>2442</v>
+        <v>2437</v>
       </c>
       <c r="B630" t="s">
-        <v>2443</v>
+        <v>2438</v>
       </c>
       <c r="C630" t="s">
-        <v>2452</v>
+        <v>2447</v>
       </c>
       <c r="D630" t="s">
-        <v>2453</v>
+        <v>2448</v>
       </c>
       <c r="E630" s="2" t="s">
-        <v>2454</v>
+        <v>2449</v>
       </c>
       <c r="F630" s="2" t="s">
-        <v>2455</v>
+        <v>2450</v>
       </c>
     </row>
     <row r="631" spans="1:6">
       <c r="A631" t="s">
-        <v>2442</v>
+        <v>2437</v>
       </c>
       <c r="B631" t="s">
-        <v>2443</v>
+        <v>2438</v>
       </c>
       <c r="C631" t="s">
-        <v>2456</v>
+        <v>2451</v>
       </c>
       <c r="D631" t="s">
-        <v>2457</v>
+        <v>2452</v>
       </c>
       <c r="E631" s="2" t="s">
-        <v>2458</v>
+        <v>2453</v>
       </c>
       <c r="F631" s="2" t="s">
-        <v>2459</v>
+        <v>2454</v>
       </c>
     </row>
     <row r="632" spans="1:6">
       <c r="A632" t="s">
-        <v>2442</v>
+        <v>2437</v>
       </c>
       <c r="B632" t="s">
-        <v>2443</v>
+        <v>2438</v>
       </c>
       <c r="C632" t="s">
-        <v>2460</v>
+        <v>2455</v>
       </c>
       <c r="D632" t="s">
-        <v>2461</v>
+        <v>2456</v>
       </c>
       <c r="E632" s="2" t="s">
-        <v>2462</v>
+        <v>2457</v>
       </c>
       <c r="F632" s="2" t="s">
-        <v>2463</v>
+        <v>2458</v>
       </c>
     </row>
     <row r="633" spans="1:6">
       <c r="A633" t="s">
-        <v>2442</v>
+        <v>2437</v>
       </c>
       <c r="B633" t="s">
-        <v>2443</v>
+        <v>2438</v>
       </c>
       <c r="C633" t="s">
-        <v>2464</v>
+        <v>2459</v>
       </c>
       <c r="D633" t="s">
-        <v>2464</v>
+        <v>2460</v>
       </c>
       <c r="E633" s="2" t="s">
-        <v>2465</v>
+        <v>2461</v>
       </c>
       <c r="F633" s="2" t="s">
-        <v>2466</v>
+        <v>2462</v>
       </c>
     </row>
     <row r="634" spans="1:6">
       <c r="A634" t="s">
-        <v>2442</v>
+        <v>2437</v>
       </c>
       <c r="B634" t="s">
-        <v>2443</v>
+        <v>2438</v>
       </c>
       <c r="C634" t="s">
-        <v>2467</v>
+        <v>2463</v>
       </c>
       <c r="D634" t="s">
-        <v>2468</v>
+        <v>2464</v>
       </c>
       <c r="E634" s="2" t="s">
-        <v>2469</v>
+        <v>2465</v>
       </c>
       <c r="F634" s="2" t="s">
-        <v>2470</v>
+        <v>2466</v>
       </c>
     </row>
     <row r="635" spans="1:6">
       <c r="A635" t="s">
-        <v>2442</v>
+        <v>2467</v>
       </c>
       <c r="B635" t="s">
-        <v>2443</v>
+        <v>2467</v>
       </c>
       <c r="C635" t="s">
+        <v>2468</v>
+      </c>
+      <c r="D635" t="s">
+        <v>2469</v>
+      </c>
+      <c r="E635" s="2" t="s">
+        <v>2470</v>
+      </c>
+      <c r="F635" s="2" t="s">
         <v>2471</v>
-      </c>
-[...7 lines deleted...]
-        <v>2474</v>
       </c>
     </row>
     <row r="636" spans="1:6">
       <c r="A636" t="s">
-        <v>2442</v>
+        <v>2467</v>
       </c>
       <c r="B636" t="s">
-        <v>2443</v>
+        <v>2467</v>
       </c>
       <c r="C636" t="s">
+        <v>2472</v>
+      </c>
+      <c r="D636" t="s">
+        <v>2473</v>
+      </c>
+      <c r="E636" s="2" t="s">
+        <v>2474</v>
+      </c>
+      <c r="F636" s="2" t="s">
         <v>2475</v>
-      </c>
-[...7 lines deleted...]
-        <v>2478</v>
       </c>
     </row>
     <row r="637" spans="1:6">
       <c r="A637" t="s">
-        <v>2442</v>
+        <v>2467</v>
       </c>
       <c r="B637" t="s">
-        <v>2443</v>
+        <v>2467</v>
       </c>
       <c r="C637" t="s">
+        <v>2476</v>
+      </c>
+      <c r="D637" t="s">
+        <v>2477</v>
+      </c>
+      <c r="E637" s="2" t="s">
+        <v>2478</v>
+      </c>
+      <c r="F637" s="2" t="s">
         <v>2479</v>
-      </c>
-[...7 lines deleted...]
-        <v>2481</v>
       </c>
     </row>
     <row r="638" spans="1:6">
       <c r="A638" t="s">
-        <v>2442</v>
+        <v>2467</v>
       </c>
       <c r="B638" t="s">
-        <v>2443</v>
+        <v>2467</v>
       </c>
       <c r="C638" t="s">
+        <v>2480</v>
+      </c>
+      <c r="D638" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E638" s="2" t="s">
         <v>2482</v>
       </c>
-      <c r="D638" t="s">
+      <c r="F638" s="2" t="s">
         <v>2483</v>
-      </c>
-[...4 lines deleted...]
-        <v>2485</v>
       </c>
     </row>
     <row r="639" spans="1:6">
       <c r="A639" t="s">
-        <v>2442</v>
+        <v>2467</v>
       </c>
       <c r="B639" t="s">
-        <v>2443</v>
+        <v>2467</v>
       </c>
       <c r="C639" t="s">
+        <v>2484</v>
+      </c>
+      <c r="D639" t="s">
+        <v>2485</v>
+      </c>
+      <c r="E639" s="2" t="s">
         <v>2486</v>
       </c>
-      <c r="D639" t="s">
+      <c r="F639" s="2" t="s">
         <v>2487</v>
-      </c>
-[...4 lines deleted...]
-        <v>2489</v>
       </c>
     </row>
     <row r="640" spans="1:6">
       <c r="A640" t="s">
-        <v>2442</v>
+        <v>2467</v>
       </c>
       <c r="B640" t="s">
-        <v>2443</v>
+        <v>2467</v>
       </c>
       <c r="C640" t="s">
+        <v>2488</v>
+      </c>
+      <c r="D640" t="s">
+        <v>2489</v>
+      </c>
+      <c r="E640" s="2" t="s">
         <v>2490</v>
       </c>
-      <c r="D640" t="s">
+      <c r="F640" s="2" t="s">
         <v>2491</v>
-      </c>
-[...4 lines deleted...]
-        <v>2493</v>
       </c>
     </row>
     <row r="641" spans="1:6">
       <c r="A641" t="s">
-        <v>2442</v>
+        <v>2467</v>
       </c>
       <c r="B641" t="s">
-        <v>2443</v>
+        <v>2467</v>
       </c>
       <c r="C641" t="s">
+        <v>2492</v>
+      </c>
+      <c r="D641" t="s">
+        <v>2493</v>
+      </c>
+      <c r="E641" s="2" t="s">
         <v>2494</v>
       </c>
-      <c r="D641" t="s">
+      <c r="F641" s="2" t="s">
         <v>2495</v>
-      </c>
-[...4 lines deleted...]
-        <v>2497</v>
       </c>
     </row>
     <row r="642" spans="1:6">
       <c r="A642" t="s">
-        <v>2442</v>
+        <v>2467</v>
       </c>
       <c r="B642" t="s">
-        <v>2443</v>
+        <v>2467</v>
       </c>
       <c r="C642" t="s">
+        <v>2496</v>
+      </c>
+      <c r="D642" t="s">
+        <v>2497</v>
+      </c>
+      <c r="E642" s="2" t="s">
         <v>2498</v>
       </c>
-      <c r="D642" t="s">
+      <c r="F642" s="2" t="s">
         <v>2499</v>
-      </c>
-[...4 lines deleted...]
-        <v>2501</v>
       </c>
     </row>
     <row r="643" spans="1:6">
       <c r="A643" t="s">
-        <v>2442</v>
+        <v>2467</v>
       </c>
       <c r="B643" t="s">
-        <v>2443</v>
+        <v>2467</v>
       </c>
       <c r="C643" t="s">
+        <v>2500</v>
+      </c>
+      <c r="D643" t="s">
+        <v>2501</v>
+      </c>
+      <c r="E643" s="2" t="s">
         <v>2502</v>
       </c>
-      <c r="D643" t="s">
+      <c r="F643" s="2" t="s">
         <v>2503</v>
-      </c>
-[...4 lines deleted...]
-        <v>2505</v>
       </c>
     </row>
     <row r="644" spans="1:6">
       <c r="A644" t="s">
-        <v>2442</v>
+        <v>2467</v>
       </c>
       <c r="B644" t="s">
-        <v>2443</v>
+        <v>2467</v>
       </c>
       <c r="C644" t="s">
+        <v>2504</v>
+      </c>
+      <c r="D644" t="s">
+        <v>2505</v>
+      </c>
+      <c r="E644" s="2" t="s">
         <v>2506</v>
       </c>
-      <c r="D644" t="s">
+      <c r="F644" s="2" t="s">
         <v>2507</v>
-      </c>
-[...4 lines deleted...]
-        <v>2509</v>
       </c>
     </row>
     <row r="645" spans="1:6">
       <c r="A645" t="s">
-        <v>2442</v>
+        <v>2467</v>
       </c>
       <c r="B645" t="s">
-        <v>2443</v>
+        <v>2467</v>
       </c>
       <c r="C645" t="s">
+        <v>2508</v>
+      </c>
+      <c r="D645" t="s">
+        <v>2509</v>
+      </c>
+      <c r="E645" s="2" t="s">
         <v>2510</v>
       </c>
-      <c r="D645" t="s">
+      <c r="F645" s="2" t="s">
         <v>2511</v>
-      </c>
-[...4 lines deleted...]
-        <v>2513</v>
       </c>
     </row>
     <row r="646" spans="1:6">
       <c r="A646" t="s">
-        <v>2442</v>
+        <v>2467</v>
       </c>
       <c r="B646" t="s">
-        <v>2443</v>
+        <v>2467</v>
       </c>
       <c r="C646" t="s">
+        <v>2512</v>
+      </c>
+      <c r="D646" t="s">
+        <v>2513</v>
+      </c>
+      <c r="E646" s="2" t="s">
         <v>2514</v>
       </c>
-      <c r="D646" t="s">
+      <c r="F646" s="2" t="s">
         <v>2515</v>
-      </c>
-[...4 lines deleted...]
-        <v>2517</v>
       </c>
     </row>
     <row r="647" spans="1:6">
       <c r="A647" t="s">
-        <v>2442</v>
+        <v>2467</v>
       </c>
       <c r="B647" t="s">
-        <v>2443</v>
+        <v>2467</v>
       </c>
       <c r="C647" t="s">
-        <v>69</v>
+        <v>2516</v>
       </c>
       <c r="D647" t="s">
-        <v>70</v>
+        <v>2517</v>
       </c>
       <c r="E647" s="2" t="s">
         <v>2518</v>
       </c>
       <c r="F647" s="2" t="s">
         <v>2519</v>
       </c>
     </row>
     <row r="648" spans="1:6">
       <c r="A648" t="s">
-        <v>2442</v>
+        <v>2467</v>
       </c>
       <c r="B648" t="s">
-        <v>2443</v>
+        <v>2467</v>
       </c>
       <c r="C648" t="s">
         <v>2520</v>
       </c>
       <c r="D648" t="s">
         <v>2521</v>
       </c>
       <c r="E648" s="2" t="s">
         <v>2522</v>
       </c>
       <c r="F648" s="2" t="s">
         <v>2523</v>
       </c>
     </row>
     <row r="649" spans="1:6">
       <c r="A649" t="s">
-        <v>2442</v>
+        <v>2467</v>
       </c>
       <c r="B649" t="s">
-        <v>2443</v>
+        <v>2467</v>
       </c>
       <c r="C649" t="s">
         <v>2524</v>
       </c>
       <c r="D649" t="s">
         <v>2525</v>
       </c>
       <c r="E649" s="2" t="s">
         <v>2526</v>
       </c>
       <c r="F649" s="2" t="s">
         <v>2527</v>
       </c>
     </row>
     <row r="650" spans="1:6">
       <c r="A650" t="s">
-        <v>2442</v>
+        <v>2467</v>
       </c>
       <c r="B650" t="s">
-        <v>2443</v>
+        <v>2467</v>
       </c>
       <c r="C650" t="s">
         <v>2528</v>
       </c>
       <c r="D650" t="s">
-        <v>2528</v>
+        <v>2529</v>
       </c>
       <c r="E650" s="2" t="s">
-        <v>2529</v>
+        <v>2530</v>
       </c>
       <c r="F650" s="2" t="s">
-        <v>2530</v>
+        <v>2531</v>
       </c>
     </row>
     <row r="651" spans="1:6">
       <c r="A651" t="s">
-        <v>2442</v>
+        <v>2467</v>
       </c>
       <c r="B651" t="s">
-        <v>2443</v>
+        <v>2467</v>
       </c>
       <c r="C651" t="s">
-        <v>2531</v>
+        <v>2532</v>
       </c>
       <c r="D651" t="s">
-        <v>2532</v>
+        <v>2533</v>
       </c>
       <c r="E651" s="2" t="s">
-        <v>2533</v>
+        <v>2534</v>
       </c>
       <c r="F651" s="2" t="s">
-        <v>2534</v>
+        <v>2535</v>
       </c>
     </row>
     <row r="652" spans="1:6">
       <c r="A652" t="s">
-        <v>2442</v>
+        <v>2467</v>
       </c>
       <c r="B652" t="s">
-        <v>2443</v>
+        <v>2467</v>
       </c>
       <c r="C652" t="s">
-        <v>2535</v>
+        <v>2536</v>
       </c>
       <c r="D652" t="s">
-        <v>2536</v>
+        <v>2537</v>
       </c>
       <c r="E652" s="2" t="s">
-        <v>2537</v>
+        <v>2538</v>
       </c>
       <c r="F652" s="2" t="s">
-        <v>2538</v>
+        <v>2539</v>
       </c>
     </row>
     <row r="653" spans="1:6">
       <c r="A653" t="s">
-        <v>2442</v>
+        <v>2467</v>
       </c>
       <c r="B653" t="s">
-        <v>2443</v>
+        <v>2467</v>
       </c>
       <c r="C653" t="s">
-        <v>2539</v>
+        <v>2540</v>
       </c>
       <c r="D653" t="s">
-        <v>2540</v>
+        <v>2541</v>
       </c>
       <c r="E653" s="2" t="s">
-        <v>2541</v>
+        <v>2542</v>
       </c>
       <c r="F653" s="2" t="s">
-        <v>2542</v>
+        <v>2543</v>
       </c>
     </row>
     <row r="654" spans="1:6">
       <c r="A654" t="s">
-        <v>2442</v>
+        <v>2467</v>
       </c>
       <c r="B654" t="s">
-        <v>2443</v>
+        <v>2467</v>
       </c>
       <c r="C654" t="s">
-        <v>2543</v>
+        <v>2544</v>
       </c>
       <c r="D654" t="s">
-        <v>2544</v>
+        <v>2545</v>
       </c>
       <c r="E654" s="2" t="s">
-        <v>2545</v>
+        <v>2546</v>
       </c>
       <c r="F654" s="2" t="s">
-        <v>2546</v>
+        <v>2547</v>
       </c>
     </row>
     <row r="655" spans="1:6">
       <c r="A655" t="s">
-        <v>2547</v>
+        <v>2467</v>
       </c>
       <c r="B655" t="s">
+        <v>2467</v>
+      </c>
+      <c r="C655" t="s">
         <v>2548</v>
       </c>
-      <c r="C655" t="s">
+      <c r="D655" t="s">
         <v>2549</v>
       </c>
-      <c r="D655" t="s">
+      <c r="E655" s="2" t="s">
         <v>2550</v>
       </c>
-      <c r="E655" s="2" t="s">
+      <c r="F655" s="2" t="s">
         <v>2551</v>
-      </c>
-[...1 lines deleted...]
-        <v>2552</v>
       </c>
     </row>
     <row r="656" spans="1:6">
       <c r="A656" t="s">
-        <v>2547</v>
+        <v>2552</v>
       </c>
       <c r="B656" t="s">
-        <v>2548</v>
+        <v>2553</v>
       </c>
       <c r="C656" t="s">
-        <v>1407</v>
+        <v>2554</v>
       </c>
       <c r="D656" t="s">
-        <v>820</v>
+        <v>2555</v>
       </c>
       <c r="E656" s="2" t="s">
-        <v>2553</v>
+        <v>2556</v>
       </c>
       <c r="F656" s="2" t="s">
-        <v>2554</v>
+        <v>2557</v>
       </c>
     </row>
     <row r="657" spans="1:6">
       <c r="A657" t="s">
-        <v>2547</v>
+        <v>2552</v>
       </c>
       <c r="B657" t="s">
-        <v>2548</v>
+        <v>2553</v>
       </c>
       <c r="C657" t="s">
-        <v>2555</v>
+        <v>2558</v>
       </c>
       <c r="D657" t="s">
-        <v>2550</v>
+        <v>2559</v>
       </c>
       <c r="E657" s="2" t="s">
-        <v>2556</v>
+        <v>2560</v>
       </c>
       <c r="F657" s="2" t="s">
-        <v>2557</v>
+        <v>2561</v>
       </c>
     </row>
     <row r="658" spans="1:6">
       <c r="A658" t="s">
-        <v>2558</v>
+        <v>2552</v>
       </c>
       <c r="B658" t="s">
-        <v>2559</v>
+        <v>2553</v>
       </c>
       <c r="C658" t="s">
-        <v>2560</v>
+        <v>2562</v>
       </c>
       <c r="D658" t="s">
-        <v>2561</v>
+        <v>2563</v>
       </c>
       <c r="E658" s="2" t="s">
-        <v>2562</v>
+        <v>2564</v>
       </c>
       <c r="F658" s="2" t="s">
-        <v>2563</v>
+        <v>2565</v>
       </c>
     </row>
     <row r="659" spans="1:6">
       <c r="A659" t="s">
-        <v>2558</v>
+        <v>2552</v>
       </c>
       <c r="B659" t="s">
-        <v>2559</v>
+        <v>2553</v>
       </c>
       <c r="C659" t="s">
-        <v>2564</v>
+        <v>2566</v>
       </c>
       <c r="D659" t="s">
-        <v>2565</v>
+        <v>2567</v>
       </c>
       <c r="E659" s="2" t="s">
-        <v>2566</v>
+        <v>2568</v>
       </c>
       <c r="F659" s="2" t="s">
-        <v>2567</v>
+        <v>2569</v>
       </c>
     </row>
     <row r="660" spans="1:6">
       <c r="A660" t="s">
-        <v>2558</v>
+        <v>2552</v>
       </c>
       <c r="B660" t="s">
-        <v>2559</v>
+        <v>2553</v>
       </c>
       <c r="C660" t="s">
-        <v>2568</v>
+        <v>2570</v>
       </c>
       <c r="D660" t="s">
-        <v>2569</v>
+        <v>2571</v>
       </c>
       <c r="E660" s="2" t="s">
-        <v>2570</v>
+        <v>2572</v>
       </c>
       <c r="F660" s="2" t="s">
-        <v>2571</v>
+        <v>2573</v>
       </c>
     </row>
     <row r="661" spans="1:6">
       <c r="A661" t="s">
-        <v>2558</v>
+        <v>2552</v>
       </c>
       <c r="B661" t="s">
-        <v>2559</v>
+        <v>2553</v>
       </c>
       <c r="C661" t="s">
-        <v>2572</v>
+        <v>2574</v>
       </c>
       <c r="D661" t="s">
-        <v>2573</v>
+        <v>2574</v>
       </c>
       <c r="E661" s="2" t="s">
-        <v>2574</v>
+        <v>2575</v>
       </c>
       <c r="F661" s="2" t="s">
-        <v>2575</v>
+        <v>2576</v>
       </c>
     </row>
     <row r="662" spans="1:6">
       <c r="A662" t="s">
-        <v>2558</v>
+        <v>2552</v>
       </c>
       <c r="B662" t="s">
-        <v>2559</v>
+        <v>2553</v>
       </c>
       <c r="C662" t="s">
-        <v>2576</v>
+        <v>2577</v>
       </c>
       <c r="D662" t="s">
-        <v>2577</v>
+        <v>2578</v>
       </c>
       <c r="E662" s="2" t="s">
-        <v>2578</v>
+        <v>2579</v>
       </c>
       <c r="F662" s="2" t="s">
-        <v>2579</v>
+        <v>2580</v>
       </c>
     </row>
     <row r="663" spans="1:6">
       <c r="A663" t="s">
-        <v>2558</v>
+        <v>2552</v>
       </c>
       <c r="B663" t="s">
-        <v>2559</v>
+        <v>2553</v>
       </c>
       <c r="C663" t="s">
-        <v>2580</v>
+        <v>2581</v>
       </c>
       <c r="D663" t="s">
-        <v>2581</v>
+        <v>2582</v>
       </c>
       <c r="E663" s="2" t="s">
-        <v>2582</v>
+        <v>2583</v>
       </c>
       <c r="F663" s="2" t="s">
-        <v>2583</v>
+        <v>2584</v>
       </c>
     </row>
     <row r="664" spans="1:6">
       <c r="A664" t="s">
-        <v>2558</v>
+        <v>2552</v>
       </c>
       <c r="B664" t="s">
-        <v>2559</v>
+        <v>2553</v>
       </c>
       <c r="C664" t="s">
-        <v>2584</v>
+        <v>2585</v>
       </c>
       <c r="D664" t="s">
-        <v>2585</v>
+        <v>2586</v>
       </c>
       <c r="E664" s="2" t="s">
-        <v>2586</v>
+        <v>2587</v>
       </c>
       <c r="F664" s="2" t="s">
-        <v>2587</v>
+        <v>2588</v>
       </c>
     </row>
     <row r="665" spans="1:6">
       <c r="A665" t="s">
-        <v>2558</v>
+        <v>2552</v>
       </c>
       <c r="B665" t="s">
-        <v>2559</v>
+        <v>2553</v>
       </c>
       <c r="C665" t="s">
-        <v>2588</v>
+        <v>2589</v>
       </c>
       <c r="D665" t="s">
-        <v>2589</v>
+        <v>2590</v>
       </c>
       <c r="E665" s="2" t="s">
-        <v>2590</v>
+        <v>2591</v>
       </c>
       <c r="F665" s="2" t="s">
-        <v>2591</v>
+        <v>2592</v>
       </c>
     </row>
     <row r="666" spans="1:6">
       <c r="A666" t="s">
-        <v>2558</v>
+        <v>2552</v>
       </c>
       <c r="B666" t="s">
-        <v>2559</v>
+        <v>2553</v>
       </c>
       <c r="C666" t="s">
-        <v>2592</v>
+        <v>2593</v>
       </c>
       <c r="D666" t="s">
         <v>2593</v>
       </c>
       <c r="E666" s="2" t="s">
         <v>2594</v>
       </c>
       <c r="F666" s="2" t="s">
         <v>2595</v>
       </c>
     </row>
     <row r="667" spans="1:6">
       <c r="A667" t="s">
-        <v>2558</v>
+        <v>2552</v>
       </c>
       <c r="B667" t="s">
-        <v>2559</v>
+        <v>2553</v>
       </c>
       <c r="C667" t="s">
         <v>2596</v>
       </c>
       <c r="D667" t="s">
         <v>2597</v>
       </c>
       <c r="E667" s="2" t="s">
         <v>2598</v>
       </c>
       <c r="F667" s="2" t="s">
         <v>2599</v>
       </c>
     </row>
     <row r="668" spans="1:6">
       <c r="A668" t="s">
-        <v>2558</v>
+        <v>2552</v>
       </c>
       <c r="B668" t="s">
-        <v>2559</v>
+        <v>2553</v>
       </c>
       <c r="C668" t="s">
         <v>2600</v>
       </c>
       <c r="D668" t="s">
         <v>2601</v>
       </c>
       <c r="E668" s="2" t="s">
         <v>2602</v>
       </c>
       <c r="F668" s="2" t="s">
         <v>2603</v>
       </c>
     </row>
     <row r="669" spans="1:6">
       <c r="A669" t="s">
-        <v>2558</v>
+        <v>2552</v>
       </c>
       <c r="B669" t="s">
-        <v>2559</v>
+        <v>2553</v>
       </c>
       <c r="C669" t="s">
         <v>2604</v>
       </c>
       <c r="D669" t="s">
         <v>2605</v>
       </c>
       <c r="E669" s="2" t="s">
         <v>2606</v>
       </c>
       <c r="F669" s="2" t="s">
         <v>2607</v>
       </c>
     </row>
     <row r="670" spans="1:6">
       <c r="A670" t="s">
-        <v>2558</v>
+        <v>2552</v>
       </c>
       <c r="B670" t="s">
-        <v>2559</v>
+        <v>2553</v>
       </c>
       <c r="C670" t="s">
         <v>2608</v>
       </c>
       <c r="D670" t="s">
         <v>2609</v>
       </c>
       <c r="E670" s="2" t="s">
         <v>2610</v>
       </c>
       <c r="F670" s="2" t="s">
         <v>2611</v>
       </c>
     </row>
     <row r="671" spans="1:6">
       <c r="A671" t="s">
-        <v>2558</v>
+        <v>2552</v>
       </c>
       <c r="B671" t="s">
-        <v>2559</v>
+        <v>2553</v>
       </c>
       <c r="C671" t="s">
         <v>2612</v>
       </c>
       <c r="D671" t="s">
         <v>2613</v>
       </c>
       <c r="E671" s="2" t="s">
         <v>2614</v>
       </c>
       <c r="F671" s="2" t="s">
         <v>2615</v>
       </c>
     </row>
     <row r="672" spans="1:6">
       <c r="A672" t="s">
-        <v>2558</v>
+        <v>2552</v>
       </c>
       <c r="B672" t="s">
-        <v>2559</v>
+        <v>2553</v>
       </c>
       <c r="C672" t="s">
         <v>2616</v>
       </c>
       <c r="D672" t="s">
         <v>2617</v>
       </c>
       <c r="E672" s="2" t="s">
         <v>2618</v>
       </c>
       <c r="F672" s="2" t="s">
         <v>2619</v>
       </c>
     </row>
     <row r="673" spans="1:6">
       <c r="A673" t="s">
-        <v>2558</v>
+        <v>2552</v>
       </c>
       <c r="B673" t="s">
-        <v>2559</v>
+        <v>2553</v>
       </c>
       <c r="C673" t="s">
         <v>2620</v>
       </c>
       <c r="D673" t="s">
         <v>2621</v>
       </c>
       <c r="E673" s="2" t="s">
         <v>2622</v>
       </c>
       <c r="F673" s="2" t="s">
         <v>2623</v>
       </c>
     </row>
     <row r="674" spans="1:6">
       <c r="A674" t="s">
-        <v>2558</v>
+        <v>2552</v>
       </c>
       <c r="B674" t="s">
-        <v>2559</v>
+        <v>2553</v>
       </c>
       <c r="C674" t="s">
         <v>2624</v>
       </c>
       <c r="D674" t="s">
         <v>2625</v>
       </c>
       <c r="E674" s="2" t="s">
         <v>2626</v>
       </c>
       <c r="F674" s="2" t="s">
         <v>2627</v>
       </c>
     </row>
     <row r="675" spans="1:6">
       <c r="A675" t="s">
-        <v>2558</v>
+        <v>2552</v>
       </c>
       <c r="B675" t="s">
-        <v>2559</v>
+        <v>2553</v>
       </c>
       <c r="C675" t="s">
         <v>2628</v>
       </c>
       <c r="D675" t="s">
         <v>2629</v>
       </c>
       <c r="E675" s="2" t="s">
         <v>2630</v>
       </c>
       <c r="F675" s="2" t="s">
         <v>2631</v>
       </c>
     </row>
     <row r="676" spans="1:6">
       <c r="A676" t="s">
-        <v>2558</v>
+        <v>2552</v>
       </c>
       <c r="B676" t="s">
-        <v>2559</v>
+        <v>2553</v>
       </c>
       <c r="C676" t="s">
+        <v>69</v>
+      </c>
+      <c r="D676" t="s">
+        <v>70</v>
+      </c>
+      <c r="E676" s="2" t="s">
         <v>2632</v>
       </c>
-      <c r="D676" t="s">
-[...2 lines deleted...]
-      <c r="E676" s="2" t="s">
+      <c r="F676" s="2" t="s">
         <v>2633</v>
-      </c>
-[...1 lines deleted...]
-        <v>2634</v>
       </c>
     </row>
     <row r="677" spans="1:6">
       <c r="A677" t="s">
-        <v>2558</v>
+        <v>2552</v>
       </c>
       <c r="B677" t="s">
-        <v>2559</v>
+        <v>2553</v>
       </c>
       <c r="C677" t="s">
+        <v>2634</v>
+      </c>
+      <c r="D677" t="s">
         <v>2635</v>
       </c>
-      <c r="D677" t="s">
+      <c r="E677" s="2" t="s">
         <v>2636</v>
       </c>
-      <c r="E677" s="2" t="s">
+      <c r="F677" s="2" t="s">
         <v>2637</v>
-      </c>
-[...1 lines deleted...]
-        <v>2638</v>
       </c>
     </row>
     <row r="678" spans="1:6">
       <c r="A678" t="s">
-        <v>2558</v>
+        <v>2552</v>
       </c>
       <c r="B678" t="s">
-        <v>2559</v>
+        <v>2553</v>
       </c>
       <c r="C678" t="s">
+        <v>2638</v>
+      </c>
+      <c r="D678" t="s">
         <v>2639</v>
       </c>
-      <c r="D678" t="s">
+      <c r="E678" s="2" t="s">
         <v>2640</v>
       </c>
-      <c r="E678" s="2" t="s">
+      <c r="F678" s="2" t="s">
         <v>2641</v>
-      </c>
-[...1 lines deleted...]
-        <v>2642</v>
       </c>
     </row>
     <row r="679" spans="1:6">
       <c r="A679" t="s">
-        <v>2558</v>
+        <v>2552</v>
       </c>
       <c r="B679" t="s">
-        <v>2559</v>
+        <v>2553</v>
       </c>
       <c r="C679" t="s">
+        <v>2642</v>
+      </c>
+      <c r="D679" t="s">
+        <v>2642</v>
+      </c>
+      <c r="E679" s="2" t="s">
         <v>2643</v>
       </c>
-      <c r="D679" t="s">
+      <c r="F679" s="2" t="s">
         <v>2644</v>
-      </c>
-[...4 lines deleted...]
-        <v>2646</v>
       </c>
     </row>
     <row r="680" spans="1:6">
       <c r="A680" t="s">
-        <v>2558</v>
+        <v>2552</v>
       </c>
       <c r="B680" t="s">
-        <v>2559</v>
+        <v>2553</v>
       </c>
       <c r="C680" t="s">
+        <v>2645</v>
+      </c>
+      <c r="D680" t="s">
+        <v>2646</v>
+      </c>
+      <c r="E680" s="2" t="s">
         <v>2647</v>
       </c>
-      <c r="D680" t="s">
-[...2 lines deleted...]
-      <c r="E680" s="2" t="s">
+      <c r="F680" s="2" t="s">
         <v>2648</v>
-      </c>
-[...1 lines deleted...]
-        <v>2649</v>
       </c>
     </row>
     <row r="681" spans="1:6">
       <c r="A681" t="s">
-        <v>2558</v>
+        <v>2552</v>
       </c>
       <c r="B681" t="s">
-        <v>2559</v>
+        <v>2553</v>
       </c>
       <c r="C681" t="s">
+        <v>2649</v>
+      </c>
+      <c r="D681" t="s">
         <v>2650</v>
       </c>
-      <c r="D681" t="s">
+      <c r="E681" s="2" t="s">
         <v>2651</v>
       </c>
-      <c r="E681" s="2" t="s">
+      <c r="F681" s="2" t="s">
         <v>2652</v>
-      </c>
-[...1 lines deleted...]
-        <v>2653</v>
       </c>
     </row>
     <row r="682" spans="1:6">
       <c r="A682" t="s">
-        <v>2558</v>
+        <v>2552</v>
       </c>
       <c r="B682" t="s">
-        <v>2559</v>
+        <v>2553</v>
       </c>
       <c r="C682" t="s">
+        <v>2653</v>
+      </c>
+      <c r="D682" t="s">
         <v>2654</v>
       </c>
-      <c r="D682" t="s">
+      <c r="E682" s="2" t="s">
         <v>2655</v>
       </c>
-      <c r="E682" s="2" t="s">
+      <c r="F682" s="2" t="s">
         <v>2656</v>
-      </c>
-[...1 lines deleted...]
-        <v>2657</v>
       </c>
     </row>
     <row r="683" spans="1:6">
       <c r="A683" t="s">
-        <v>2558</v>
+        <v>2552</v>
       </c>
       <c r="B683" t="s">
-        <v>2559</v>
+        <v>2553</v>
       </c>
       <c r="C683" t="s">
+        <v>2657</v>
+      </c>
+      <c r="D683" t="s">
         <v>2658</v>
       </c>
-      <c r="D683" t="s">
+      <c r="E683" s="2" t="s">
         <v>2659</v>
       </c>
-      <c r="E683" s="2" t="s">
+      <c r="F683" s="2" t="s">
         <v>2660</v>
-      </c>
-[...1 lines deleted...]
-        <v>2661</v>
       </c>
     </row>
     <row r="684" spans="1:6">
       <c r="A684" t="s">
-        <v>2558</v>
+        <v>2661</v>
       </c>
       <c r="B684" t="s">
-        <v>2559</v>
+        <v>2662</v>
       </c>
       <c r="C684" t="s">
-        <v>2662</v>
+        <v>2663</v>
       </c>
       <c r="D684" t="s">
-        <v>2663</v>
+        <v>2664</v>
       </c>
       <c r="E684" s="2" t="s">
-        <v>2664</v>
+        <v>2665</v>
       </c>
       <c r="F684" s="2" t="s">
-        <v>2665</v>
+        <v>2666</v>
       </c>
     </row>
     <row r="685" spans="1:6">
       <c r="A685" t="s">
-        <v>2558</v>
+        <v>2661</v>
       </c>
       <c r="B685" t="s">
-        <v>2559</v>
+        <v>2662</v>
       </c>
       <c r="C685" t="s">
-        <v>2666</v>
+        <v>1449</v>
       </c>
       <c r="D685" t="s">
+        <v>839</v>
+      </c>
+      <c r="E685" s="2" t="s">
         <v>2667</v>
       </c>
-      <c r="E685" s="2" t="s">
+      <c r="F685" s="2" t="s">
         <v>2668</v>
-      </c>
-[...1 lines deleted...]
-        <v>2669</v>
       </c>
     </row>
     <row r="686" spans="1:6">
       <c r="A686" t="s">
-        <v>2558</v>
+        <v>2661</v>
       </c>
       <c r="B686" t="s">
-        <v>2559</v>
+        <v>2662</v>
       </c>
       <c r="C686" t="s">
+        <v>2669</v>
+      </c>
+      <c r="D686" t="s">
+        <v>2664</v>
+      </c>
+      <c r="E686" s="2" t="s">
         <v>2670</v>
       </c>
-      <c r="D686" t="s">
+      <c r="F686" s="2" t="s">
         <v>2671</v>
-      </c>
-[...4 lines deleted...]
-        <v>2673</v>
       </c>
     </row>
     <row r="687" spans="1:6">
       <c r="A687" t="s">
-        <v>2558</v>
+        <v>2672</v>
       </c>
       <c r="B687" t="s">
-        <v>2559</v>
+        <v>2673</v>
       </c>
       <c r="C687" t="s">
         <v>2674</v>
       </c>
       <c r="D687" t="s">
         <v>2675</v>
       </c>
       <c r="E687" s="2" t="s">
         <v>2676</v>
       </c>
       <c r="F687" s="2" t="s">
         <v>2677</v>
       </c>
     </row>
     <row r="688" spans="1:6">
       <c r="A688" t="s">
-        <v>2558</v>
+        <v>2672</v>
       </c>
       <c r="B688" t="s">
-        <v>2559</v>
+        <v>2673</v>
       </c>
       <c r="C688" t="s">
         <v>2678</v>
       </c>
       <c r="D688" t="s">
         <v>2679</v>
       </c>
       <c r="E688" s="2" t="s">
         <v>2680</v>
       </c>
       <c r="F688" s="2" t="s">
         <v>2681</v>
       </c>
     </row>
     <row r="689" spans="1:6">
       <c r="A689" t="s">
+        <v>2672</v>
+      </c>
+      <c r="B689" t="s">
+        <v>2673</v>
+      </c>
+      <c r="C689" t="s">
         <v>2682</v>
       </c>
-      <c r="B689" t="s">
+      <c r="D689" t="s">
         <v>2683</v>
       </c>
-      <c r="C689" t="s">
+      <c r="E689" s="2" t="s">
         <v>2684</v>
       </c>
-      <c r="D689" t="s">
+      <c r="F689" s="2" t="s">
         <v>2685</v>
-      </c>
-[...4 lines deleted...]
-        <v>2687</v>
       </c>
     </row>
     <row r="690" spans="1:6">
       <c r="A690" t="s">
-        <v>2682</v>
+        <v>2672</v>
       </c>
       <c r="B690" t="s">
-        <v>2683</v>
+        <v>2673</v>
       </c>
       <c r="C690" t="s">
+        <v>2686</v>
+      </c>
+      <c r="D690" t="s">
+        <v>2687</v>
+      </c>
+      <c r="E690" s="2" t="s">
         <v>2688</v>
       </c>
-      <c r="D690" t="s">
+      <c r="F690" s="2" t="s">
         <v>2689</v>
-      </c>
-[...4 lines deleted...]
-        <v>2691</v>
       </c>
     </row>
     <row r="691" spans="1:6">
       <c r="A691" t="s">
-        <v>2682</v>
+        <v>2672</v>
       </c>
       <c r="B691" t="s">
-        <v>2683</v>
+        <v>2673</v>
       </c>
       <c r="C691" t="s">
+        <v>2690</v>
+      </c>
+      <c r="D691" t="s">
+        <v>2691</v>
+      </c>
+      <c r="E691" s="2" t="s">
         <v>2692</v>
       </c>
-      <c r="D691" t="s">
+      <c r="F691" s="2" t="s">
         <v>2693</v>
-      </c>
-[...4 lines deleted...]
-        <v>2695</v>
       </c>
     </row>
     <row r="692" spans="1:6">
       <c r="A692" t="s">
-        <v>2682</v>
+        <v>2672</v>
       </c>
       <c r="B692" t="s">
-        <v>2683</v>
+        <v>2673</v>
       </c>
       <c r="C692" t="s">
+        <v>2694</v>
+      </c>
+      <c r="D692" t="s">
+        <v>2695</v>
+      </c>
+      <c r="E692" s="2" t="s">
         <v>2696</v>
       </c>
-      <c r="D692" t="s">
+      <c r="F692" s="2" t="s">
         <v>2697</v>
-      </c>
-[...4 lines deleted...]
-        <v>2699</v>
       </c>
     </row>
     <row r="693" spans="1:6">
       <c r="A693" t="s">
-        <v>2682</v>
+        <v>2672</v>
       </c>
       <c r="B693" t="s">
-        <v>2683</v>
+        <v>2673</v>
       </c>
       <c r="C693" t="s">
+        <v>2698</v>
+      </c>
+      <c r="D693" t="s">
+        <v>2699</v>
+      </c>
+      <c r="E693" s="2" t="s">
         <v>2700</v>
       </c>
-      <c r="D693" t="s">
+      <c r="F693" s="2" t="s">
         <v>2701</v>
-      </c>
-[...4 lines deleted...]
-        <v>2703</v>
       </c>
     </row>
     <row r="694" spans="1:6">
       <c r="A694" t="s">
-        <v>2682</v>
+        <v>2672</v>
       </c>
       <c r="B694" t="s">
-        <v>2683</v>
+        <v>2673</v>
       </c>
       <c r="C694" t="s">
+        <v>2702</v>
+      </c>
+      <c r="D694" t="s">
+        <v>2703</v>
+      </c>
+      <c r="E694" s="2" t="s">
         <v>2704</v>
       </c>
-      <c r="D694" t="s">
+      <c r="F694" s="2" t="s">
         <v>2705</v>
-      </c>
-[...4 lines deleted...]
-        <v>2707</v>
       </c>
     </row>
     <row r="695" spans="1:6">
       <c r="A695" t="s">
-        <v>2682</v>
+        <v>2672</v>
       </c>
       <c r="B695" t="s">
-        <v>2683</v>
+        <v>2673</v>
       </c>
       <c r="C695" t="s">
+        <v>2706</v>
+      </c>
+      <c r="D695" t="s">
+        <v>2707</v>
+      </c>
+      <c r="E695" s="2" t="s">
         <v>2708</v>
       </c>
-      <c r="D695" t="s">
+      <c r="F695" s="2" t="s">
         <v>2709</v>
-      </c>
-[...4 lines deleted...]
-        <v>2711</v>
       </c>
     </row>
     <row r="696" spans="1:6">
       <c r="A696" t="s">
-        <v>2682</v>
+        <v>2672</v>
       </c>
       <c r="B696" t="s">
-        <v>2683</v>
+        <v>2673</v>
       </c>
       <c r="C696" t="s">
+        <v>2710</v>
+      </c>
+      <c r="D696" t="s">
+        <v>2711</v>
+      </c>
+      <c r="E696" s="2" t="s">
         <v>2712</v>
       </c>
-      <c r="D696" t="s">
+      <c r="F696" s="2" t="s">
         <v>2713</v>
-      </c>
-[...4 lines deleted...]
-        <v>2715</v>
       </c>
     </row>
     <row r="697" spans="1:6">
       <c r="A697" t="s">
-        <v>2682</v>
+        <v>2672</v>
       </c>
       <c r="B697" t="s">
-        <v>2683</v>
+        <v>2673</v>
       </c>
       <c r="C697" t="s">
+        <v>2714</v>
+      </c>
+      <c r="D697" t="s">
+        <v>2715</v>
+      </c>
+      <c r="E697" s="2" t="s">
         <v>2716</v>
       </c>
-      <c r="D697" t="s">
+      <c r="F697" s="2" t="s">
         <v>2717</v>
-      </c>
-[...4 lines deleted...]
-        <v>2719</v>
       </c>
     </row>
     <row r="698" spans="1:6">
       <c r="A698" t="s">
-        <v>2682</v>
+        <v>2672</v>
       </c>
       <c r="B698" t="s">
-        <v>2683</v>
+        <v>2673</v>
       </c>
       <c r="C698" t="s">
+        <v>2718</v>
+      </c>
+      <c r="D698" t="s">
+        <v>2719</v>
+      </c>
+      <c r="E698" s="2" t="s">
         <v>2720</v>
       </c>
-      <c r="D698" t="s">
+      <c r="F698" s="2" t="s">
         <v>2721</v>
-      </c>
-[...4 lines deleted...]
-        <v>2723</v>
       </c>
     </row>
     <row r="699" spans="1:6">
       <c r="A699" t="s">
+        <v>2672</v>
+      </c>
+      <c r="B699" t="s">
+        <v>2673</v>
+      </c>
+      <c r="C699" t="s">
+        <v>2722</v>
+      </c>
+      <c r="D699" t="s">
+        <v>2723</v>
+      </c>
+      <c r="E699" s="2" t="s">
         <v>2724</v>
       </c>
-      <c r="B699" t="s">
+      <c r="F699" s="2" t="s">
         <v>2725</v>
-      </c>
-[...10 lines deleted...]
-        <v>2729</v>
       </c>
     </row>
     <row r="700" spans="1:6">
       <c r="A700" t="s">
-        <v>2724</v>
+        <v>2672</v>
       </c>
       <c r="B700" t="s">
-        <v>2725</v>
+        <v>2673</v>
       </c>
       <c r="C700" t="s">
-        <v>292</v>
+        <v>2726</v>
       </c>
       <c r="D700" t="s">
-        <v>293</v>
+        <v>2727</v>
       </c>
       <c r="E700" s="2" t="s">
-        <v>2730</v>
+        <v>2728</v>
       </c>
       <c r="F700" s="2" t="s">
-        <v>2731</v>
+        <v>2729</v>
       </c>
     </row>
     <row r="701" spans="1:6">
       <c r="A701" t="s">
-        <v>2724</v>
+        <v>2672</v>
       </c>
       <c r="B701" t="s">
-        <v>2725</v>
+        <v>2673</v>
       </c>
       <c r="C701" t="s">
+        <v>2730</v>
+      </c>
+      <c r="D701" t="s">
+        <v>2731</v>
+      </c>
+      <c r="E701" s="2" t="s">
         <v>2732</v>
       </c>
-      <c r="D701" t="s">
+      <c r="F701" s="2" t="s">
         <v>2733</v>
-      </c>
-[...4 lines deleted...]
-        <v>2735</v>
       </c>
     </row>
     <row r="702" spans="1:6">
       <c r="A702" t="s">
-        <v>2724</v>
+        <v>2672</v>
       </c>
       <c r="B702" t="s">
-        <v>2725</v>
+        <v>2673</v>
       </c>
       <c r="C702" t="s">
+        <v>2734</v>
+      </c>
+      <c r="D702" t="s">
+        <v>2735</v>
+      </c>
+      <c r="E702" s="2" t="s">
         <v>2736</v>
       </c>
-      <c r="D702" t="s">
+      <c r="F702" s="2" t="s">
         <v>2737</v>
-      </c>
-[...4 lines deleted...]
-        <v>2739</v>
       </c>
     </row>
     <row r="703" spans="1:6">
       <c r="A703" t="s">
-        <v>2724</v>
+        <v>2672</v>
       </c>
       <c r="B703" t="s">
-        <v>2725</v>
+        <v>2673</v>
       </c>
       <c r="C703" t="s">
+        <v>2738</v>
+      </c>
+      <c r="D703" t="s">
+        <v>2739</v>
+      </c>
+      <c r="E703" s="2" t="s">
         <v>2740</v>
       </c>
-      <c r="D703" t="s">
+      <c r="F703" s="2" t="s">
         <v>2741</v>
-      </c>
-[...4 lines deleted...]
-        <v>2743</v>
       </c>
     </row>
     <row r="704" spans="1:6">
       <c r="A704" t="s">
-        <v>2724</v>
+        <v>2672</v>
       </c>
       <c r="B704" t="s">
-        <v>2725</v>
+        <v>2673</v>
       </c>
       <c r="C704" t="s">
+        <v>2742</v>
+      </c>
+      <c r="D704" t="s">
+        <v>2743</v>
+      </c>
+      <c r="E704" s="2" t="s">
         <v>2744</v>
       </c>
-      <c r="D704" t="s">
+      <c r="F704" s="2" t="s">
         <v>2745</v>
-      </c>
-[...4 lines deleted...]
-        <v>2747</v>
       </c>
     </row>
     <row r="705" spans="1:6">
       <c r="A705" t="s">
-        <v>2724</v>
+        <v>2672</v>
       </c>
       <c r="B705" t="s">
-        <v>2725</v>
+        <v>2673</v>
       </c>
       <c r="C705" t="s">
+        <v>2746</v>
+      </c>
+      <c r="D705" t="s">
+        <v>2746</v>
+      </c>
+      <c r="E705" s="2" t="s">
+        <v>2747</v>
+      </c>
+      <c r="F705" s="2" t="s">
         <v>2748</v>
-      </c>
-[...7 lines deleted...]
-        <v>2751</v>
       </c>
     </row>
     <row r="706" spans="1:6">
       <c r="A706" t="s">
-        <v>2724</v>
+        <v>2672</v>
       </c>
       <c r="B706" t="s">
-        <v>2725</v>
+        <v>2673</v>
       </c>
       <c r="C706" t="s">
+        <v>2749</v>
+      </c>
+      <c r="D706" t="s">
+        <v>2750</v>
+      </c>
+      <c r="E706" s="2" t="s">
+        <v>2751</v>
+      </c>
+      <c r="F706" s="2" t="s">
         <v>2752</v>
       </c>
-      <c r="D706" t="s">
+    </row>
+    <row r="707" spans="1:6">
+      <c r="A707" t="s">
+        <v>2672</v>
+      </c>
+      <c r="B707" t="s">
+        <v>2673</v>
+      </c>
+      <c r="C707" t="s">
         <v>2753</v>
       </c>
-      <c r="E706" s="2" t="s">
+      <c r="D707" t="s">
         <v>2754</v>
       </c>
-      <c r="F706" s="2" t="s">
+      <c r="E707" s="2" t="s">
         <v>2755</v>
+      </c>
+      <c r="F707" s="2" t="s">
+        <v>2756</v>
+      </c>
+    </row>
+    <row r="708" spans="1:6">
+      <c r="A708" t="s">
+        <v>2672</v>
+      </c>
+      <c r="B708" t="s">
+        <v>2673</v>
+      </c>
+      <c r="C708" t="s">
+        <v>2757</v>
+      </c>
+      <c r="D708" t="s">
+        <v>2758</v>
+      </c>
+      <c r="E708" s="2" t="s">
+        <v>2759</v>
+      </c>
+      <c r="F708" s="2" t="s">
+        <v>2760</v>
+      </c>
+    </row>
+    <row r="709" spans="1:6">
+      <c r="A709" t="s">
+        <v>2672</v>
+      </c>
+      <c r="B709" t="s">
+        <v>2673</v>
+      </c>
+      <c r="C709" t="s">
+        <v>2761</v>
+      </c>
+      <c r="D709" t="s">
+        <v>2761</v>
+      </c>
+      <c r="E709" s="2" t="s">
+        <v>2762</v>
+      </c>
+      <c r="F709" s="2" t="s">
+        <v>2763</v>
+      </c>
+    </row>
+    <row r="710" spans="1:6">
+      <c r="A710" t="s">
+        <v>2672</v>
+      </c>
+      <c r="B710" t="s">
+        <v>2673</v>
+      </c>
+      <c r="C710" t="s">
+        <v>2764</v>
+      </c>
+      <c r="D710" t="s">
+        <v>2765</v>
+      </c>
+      <c r="E710" s="2" t="s">
+        <v>2766</v>
+      </c>
+      <c r="F710" s="2" t="s">
+        <v>2767</v>
+      </c>
+    </row>
+    <row r="711" spans="1:6">
+      <c r="A711" t="s">
+        <v>2672</v>
+      </c>
+      <c r="B711" t="s">
+        <v>2673</v>
+      </c>
+      <c r="C711" t="s">
+        <v>2768</v>
+      </c>
+      <c r="D711" t="s">
+        <v>2769</v>
+      </c>
+      <c r="E711" s="2" t="s">
+        <v>2770</v>
+      </c>
+      <c r="F711" s="2" t="s">
+        <v>2771</v>
+      </c>
+    </row>
+    <row r="712" spans="1:6">
+      <c r="A712" t="s">
+        <v>2672</v>
+      </c>
+      <c r="B712" t="s">
+        <v>2673</v>
+      </c>
+      <c r="C712" t="s">
+        <v>2772</v>
+      </c>
+      <c r="D712" t="s">
+        <v>2773</v>
+      </c>
+      <c r="E712" s="2" t="s">
+        <v>2774</v>
+      </c>
+      <c r="F712" s="2" t="s">
+        <v>2775</v>
+      </c>
+    </row>
+    <row r="713" spans="1:6">
+      <c r="A713" t="s">
+        <v>2672</v>
+      </c>
+      <c r="B713" t="s">
+        <v>2673</v>
+      </c>
+      <c r="C713" t="s">
+        <v>2776</v>
+      </c>
+      <c r="D713" t="s">
+        <v>2777</v>
+      </c>
+      <c r="E713" s="2" t="s">
+        <v>2778</v>
+      </c>
+      <c r="F713" s="2" t="s">
+        <v>2779</v>
+      </c>
+    </row>
+    <row r="714" spans="1:6">
+      <c r="A714" t="s">
+        <v>2672</v>
+      </c>
+      <c r="B714" t="s">
+        <v>2673</v>
+      </c>
+      <c r="C714" t="s">
+        <v>2780</v>
+      </c>
+      <c r="D714" t="s">
+        <v>2781</v>
+      </c>
+      <c r="E714" s="2" t="s">
+        <v>2782</v>
+      </c>
+      <c r="F714" s="2" t="s">
+        <v>2783</v>
+      </c>
+    </row>
+    <row r="715" spans="1:6">
+      <c r="A715" t="s">
+        <v>2672</v>
+      </c>
+      <c r="B715" t="s">
+        <v>2673</v>
+      </c>
+      <c r="C715" t="s">
+        <v>2784</v>
+      </c>
+      <c r="D715" t="s">
+        <v>2785</v>
+      </c>
+      <c r="E715" s="2" t="s">
+        <v>2786</v>
+      </c>
+      <c r="F715" s="2" t="s">
+        <v>2787</v>
+      </c>
+    </row>
+    <row r="716" spans="1:6">
+      <c r="A716" t="s">
+        <v>2672</v>
+      </c>
+      <c r="B716" t="s">
+        <v>2673</v>
+      </c>
+      <c r="C716" t="s">
+        <v>2788</v>
+      </c>
+      <c r="D716" t="s">
+        <v>2789</v>
+      </c>
+      <c r="E716" s="2" t="s">
+        <v>2790</v>
+      </c>
+      <c r="F716" s="2" t="s">
+        <v>2791</v>
+      </c>
+    </row>
+    <row r="717" spans="1:6">
+      <c r="A717" t="s">
+        <v>2672</v>
+      </c>
+      <c r="B717" t="s">
+        <v>2673</v>
+      </c>
+      <c r="C717" t="s">
+        <v>2792</v>
+      </c>
+      <c r="D717" t="s">
+        <v>2793</v>
+      </c>
+      <c r="E717" s="2" t="s">
+        <v>2794</v>
+      </c>
+      <c r="F717" s="2" t="s">
+        <v>2795</v>
+      </c>
+    </row>
+    <row r="718" spans="1:6">
+      <c r="A718" t="s">
+        <v>2796</v>
+      </c>
+      <c r="B718" t="s">
+        <v>2797</v>
+      </c>
+      <c r="C718" t="s">
+        <v>2798</v>
+      </c>
+      <c r="D718" t="s">
+        <v>2799</v>
+      </c>
+      <c r="E718" s="2" t="s">
+        <v>2800</v>
+      </c>
+      <c r="F718" s="2" t="s">
+        <v>2801</v>
+      </c>
+    </row>
+    <row r="719" spans="1:6">
+      <c r="A719" t="s">
+        <v>2796</v>
+      </c>
+      <c r="B719" t="s">
+        <v>2797</v>
+      </c>
+      <c r="C719" t="s">
+        <v>2802</v>
+      </c>
+      <c r="D719" t="s">
+        <v>2803</v>
+      </c>
+      <c r="E719" s="2" t="s">
+        <v>2804</v>
+      </c>
+      <c r="F719" s="2" t="s">
+        <v>2805</v>
+      </c>
+    </row>
+    <row r="720" spans="1:6">
+      <c r="A720" t="s">
+        <v>2796</v>
+      </c>
+      <c r="B720" t="s">
+        <v>2797</v>
+      </c>
+      <c r="C720" t="s">
+        <v>2806</v>
+      </c>
+      <c r="D720" t="s">
+        <v>2807</v>
+      </c>
+      <c r="E720" s="2" t="s">
+        <v>2808</v>
+      </c>
+      <c r="F720" s="2" t="s">
+        <v>2809</v>
+      </c>
+    </row>
+    <row r="721" spans="1:6">
+      <c r="A721" t="s">
+        <v>2796</v>
+      </c>
+      <c r="B721" t="s">
+        <v>2797</v>
+      </c>
+      <c r="C721" t="s">
+        <v>2810</v>
+      </c>
+      <c r="D721" t="s">
+        <v>2811</v>
+      </c>
+      <c r="E721" s="2" t="s">
+        <v>2812</v>
+      </c>
+      <c r="F721" s="2" t="s">
+        <v>2813</v>
+      </c>
+    </row>
+    <row r="722" spans="1:6">
+      <c r="A722" t="s">
+        <v>2796</v>
+      </c>
+      <c r="B722" t="s">
+        <v>2797</v>
+      </c>
+      <c r="C722" t="s">
+        <v>2814</v>
+      </c>
+      <c r="D722" t="s">
+        <v>2815</v>
+      </c>
+      <c r="E722" s="2" t="s">
+        <v>2816</v>
+      </c>
+      <c r="F722" s="2" t="s">
+        <v>2817</v>
+      </c>
+    </row>
+    <row r="723" spans="1:6">
+      <c r="A723" t="s">
+        <v>2796</v>
+      </c>
+      <c r="B723" t="s">
+        <v>2797</v>
+      </c>
+      <c r="C723" t="s">
+        <v>2818</v>
+      </c>
+      <c r="D723" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E723" s="2" t="s">
+        <v>2820</v>
+      </c>
+      <c r="F723" s="2" t="s">
+        <v>2821</v>
+      </c>
+    </row>
+    <row r="724" spans="1:6">
+      <c r="A724" t="s">
+        <v>2796</v>
+      </c>
+      <c r="B724" t="s">
+        <v>2797</v>
+      </c>
+      <c r="C724" t="s">
+        <v>2822</v>
+      </c>
+      <c r="D724" t="s">
+        <v>2823</v>
+      </c>
+      <c r="E724" s="2" t="s">
+        <v>2824</v>
+      </c>
+      <c r="F724" s="2" t="s">
+        <v>2825</v>
+      </c>
+    </row>
+    <row r="725" spans="1:6">
+      <c r="A725" t="s">
+        <v>2796</v>
+      </c>
+      <c r="B725" t="s">
+        <v>2797</v>
+      </c>
+      <c r="C725" t="s">
+        <v>2826</v>
+      </c>
+      <c r="D725" t="s">
+        <v>2827</v>
+      </c>
+      <c r="E725" s="2" t="s">
+        <v>2828</v>
+      </c>
+      <c r="F725" s="2" t="s">
+        <v>2829</v>
+      </c>
+    </row>
+    <row r="726" spans="1:6">
+      <c r="A726" t="s">
+        <v>2796</v>
+      </c>
+      <c r="B726" t="s">
+        <v>2797</v>
+      </c>
+      <c r="C726" t="s">
+        <v>2830</v>
+      </c>
+      <c r="D726" t="s">
+        <v>2831</v>
+      </c>
+      <c r="E726" s="2" t="s">
+        <v>2832</v>
+      </c>
+      <c r="F726" s="2" t="s">
+        <v>2833</v>
+      </c>
+    </row>
+    <row r="727" spans="1:6">
+      <c r="A727" t="s">
+        <v>2796</v>
+      </c>
+      <c r="B727" t="s">
+        <v>2797</v>
+      </c>
+      <c r="C727" t="s">
+        <v>2834</v>
+      </c>
+      <c r="D727" t="s">
+        <v>2835</v>
+      </c>
+      <c r="E727" s="2" t="s">
+        <v>2836</v>
+      </c>
+      <c r="F727" s="2" t="s">
+        <v>2837</v>
+      </c>
+    </row>
+    <row r="728" spans="1:6">
+      <c r="A728" t="s">
+        <v>2838</v>
+      </c>
+      <c r="B728" t="s">
+        <v>2839</v>
+      </c>
+      <c r="C728" t="s">
+        <v>2840</v>
+      </c>
+      <c r="D728" t="s">
+        <v>2841</v>
+      </c>
+      <c r="E728" s="2" t="s">
+        <v>2842</v>
+      </c>
+      <c r="F728" s="2" t="s">
+        <v>2843</v>
+      </c>
+    </row>
+    <row r="729" spans="1:6">
+      <c r="A729" t="s">
+        <v>2838</v>
+      </c>
+      <c r="B729" t="s">
+        <v>2839</v>
+      </c>
+      <c r="C729" t="s">
+        <v>300</v>
+      </c>
+      <c r="D729" t="s">
+        <v>301</v>
+      </c>
+      <c r="E729" s="2" t="s">
+        <v>2844</v>
+      </c>
+      <c r="F729" s="2" t="s">
+        <v>2845</v>
+      </c>
+    </row>
+    <row r="730" spans="1:6">
+      <c r="A730" t="s">
+        <v>2838</v>
+      </c>
+      <c r="B730" t="s">
+        <v>2839</v>
+      </c>
+      <c r="C730" t="s">
+        <v>2846</v>
+      </c>
+      <c r="D730" t="s">
+        <v>2847</v>
+      </c>
+      <c r="E730" s="2" t="s">
+        <v>2848</v>
+      </c>
+      <c r="F730" s="2" t="s">
+        <v>2849</v>
+      </c>
+    </row>
+    <row r="731" spans="1:6">
+      <c r="A731" t="s">
+        <v>2838</v>
+      </c>
+      <c r="B731" t="s">
+        <v>2839</v>
+      </c>
+      <c r="C731" t="s">
+        <v>2850</v>
+      </c>
+      <c r="D731" t="s">
+        <v>2851</v>
+      </c>
+      <c r="E731" s="2" t="s">
+        <v>2852</v>
+      </c>
+      <c r="F731" s="2" t="s">
+        <v>2853</v>
+      </c>
+    </row>
+    <row r="732" spans="1:6">
+      <c r="A732" t="s">
+        <v>2838</v>
+      </c>
+      <c r="B732" t="s">
+        <v>2839</v>
+      </c>
+      <c r="C732" t="s">
+        <v>2854</v>
+      </c>
+      <c r="D732" t="s">
+        <v>2855</v>
+      </c>
+      <c r="E732" s="2" t="s">
+        <v>2856</v>
+      </c>
+      <c r="F732" s="2" t="s">
+        <v>2857</v>
+      </c>
+    </row>
+    <row r="733" spans="1:6">
+      <c r="A733" t="s">
+        <v>2838</v>
+      </c>
+      <c r="B733" t="s">
+        <v>2839</v>
+      </c>
+      <c r="C733" t="s">
+        <v>2858</v>
+      </c>
+      <c r="D733" t="s">
+        <v>2859</v>
+      </c>
+      <c r="E733" s="2" t="s">
+        <v>2860</v>
+      </c>
+      <c r="F733" s="2" t="s">
+        <v>2861</v>
+      </c>
+    </row>
+    <row r="734" spans="1:6">
+      <c r="A734" t="s">
+        <v>2838</v>
+      </c>
+      <c r="B734" t="s">
+        <v>2839</v>
+      </c>
+      <c r="C734" t="s">
+        <v>2862</v>
+      </c>
+      <c r="D734" t="s">
+        <v>2863</v>
+      </c>
+      <c r="E734" s="2" t="s">
+        <v>2864</v>
+      </c>
+      <c r="F734" s="2" t="s">
+        <v>2865</v>
+      </c>
+    </row>
+    <row r="735" spans="1:6">
+      <c r="A735" t="s">
+        <v>2838</v>
+      </c>
+      <c r="B735" t="s">
+        <v>2839</v>
+      </c>
+      <c r="C735" t="s">
+        <v>2866</v>
+      </c>
+      <c r="D735" t="s">
+        <v>2867</v>
+      </c>
+      <c r="E735" s="2" t="s">
+        <v>2868</v>
+      </c>
+      <c r="F735" s="2" t="s">
+        <v>2869</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter>&amp;R&amp;13&amp;K6E6E6E &amp;F &amp;D &amp;T</oddFooter>
     <evenHeader/>
     <evenFooter>&amp;R&amp;13&amp;K6E6E6E &amp;F &amp;D &amp;T</evenFooter>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">