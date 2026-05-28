--- v3 (2026-04-13)
+++ v4 (2026-05-28)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2870">
   <si>
     <t>Seznam delovnih mest v pregledu plač</t>
   </si>
   <si>
     <t>www.boljsaplaca.si</t>
   </si>
   <si>
     <t>Posodobljeno v</t>
   </si>
   <si>
-    <t>04/2026</t>
+    <t>05/2026</t>
   </si>
   <si>
     <t>Število položajev</t>
   </si>
   <si>
     <t>category_name_en</t>
   </si>
   <si>
     <t>category_name_sl</t>
   </si>
   <si>
     <t>position_name_en</t>
   </si>
   <si>
     <t>position_name_sl</t>
   </si>
   <si>
     <t>job_description_en</t>
   </si>
   <si>
     <t>job_description_sl</t>
   </si>
   <si>
     <t>Administration</t>
   </si>
@@ -17759,56 +17759,56 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F735"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E6" sqref="E6:F735"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="37.7051" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="53.844" customWidth="true" style="0"/>
+    <col min="1" max="1" width="37.705100000000002" customWidth="true" style="0"/>
+    <col min="2" max="2" width="37.705100000000002" customWidth="true" style="0"/>
+    <col min="3" max="3" width="37.705100000000002" customWidth="true" style="0"/>
+    <col min="4" max="4" width="37.705100000000002" customWidth="true" style="0"/>
+    <col min="5" max="5" width="53.844000000000001" customWidth="true" style="0"/>
+    <col min="6" max="6" width="53.844000000000001" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="1">
         <v>730</v>
       </c>
@@ -32403,51 +32403,51 @@
         <v>2865</v>
       </c>
     </row>
     <row r="735" spans="1:6">
       <c r="A735" t="s">
         <v>2838</v>
       </c>
       <c r="B735" t="s">
         <v>2839</v>
       </c>
       <c r="C735" t="s">
         <v>2866</v>
       </c>
       <c r="D735" t="s">
         <v>2867</v>
       </c>
       <c r="E735" s="2" t="s">
         <v>2868</v>
       </c>
       <c r="F735" s="2" t="s">
         <v>2869</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.69999999999999996" right="0.69999999999999996" top="0.75" bottom="0.75" header="0.29999999999999999" footer="0.29999999999999999"/>
   <pageSetup paperSize="1" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter>&amp;R&amp;13&amp;K6E6E6E &amp;F &amp;D &amp;T</oddFooter>
     <evenHeader/>
     <evenFooter>&amp;R&amp;13&amp;K6E6E6E &amp;F &amp;D &amp;T</evenFooter>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>