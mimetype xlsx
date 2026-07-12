--- v4 (2026-05-28)
+++ v5 (2026-07-12)
@@ -12,62 +12,62 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2870">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2910">
   <si>
     <t>Seznam delovnih mest v pregledu plač</t>
   </si>
   <si>
     <t>www.boljsaplaca.si</t>
   </si>
   <si>
     <t>Posodobljeno v</t>
   </si>
   <si>
-    <t>05/2026</t>
+    <t>07/2026</t>
   </si>
   <si>
     <t>Število položajev</t>
   </si>
   <si>
     <t>category_name_en</t>
   </si>
   <si>
     <t>category_name_sl</t>
   </si>
   <si>
     <t>position_name_en</t>
   </si>
   <si>
     <t>position_name_sl</t>
   </si>
   <si>
     <t>job_description_en</t>
   </si>
   <si>
     <t>job_description_sl</t>
   </si>
   <si>
     <t>Administration</t>
   </si>
@@ -1051,50 +1051,80 @@
   <si>
     <t>Museum Specialist</t>
   </si>
   <si>
     <t>Muzejski strokovnjak</t>
   </si>
   <si>
     <t>Management, registration, and protection of collection items.
 Professional processing and cataloguing of artefacts.
 Creation and implementation of exhibition projects.
 Scientific research activities in the relevant field.
 Preparation of educational and outreach materials and lectures.
 Methodological guidance in acquiring new collections.
 Collaboration with professional institutions.
 Supervision of storage conditions and conservation processes.</t>
   </si>
   <si>
     <t>Upravljanje, evidentiranje in zaščita muzejskih predmetov.
 Strokovna obdelava in katalogizacija predmetov.
 Priprava in izvedba razstavnih projektov.
 Znanstvenoraziskovalno delo na ustreznem področju.
 Priprava poljudnih gradiv in predavanj.
 Metodično usmerjanje pri pridobivanju novih zbirk.
 Sodelovanje s strokovnimi institucijami.
 Nadzor nad pogoji hrambe in konserviranja.</t>
+  </si>
+  <si>
+    <t>Orchestra Musician</t>
+  </si>
+  <si>
+    <t>Orkestrski glasbenik</t>
+  </si>
+  <si>
+    <t>· Interpretation of musical works as a member of an orchestra in line with the artistic vision of the conductor and the program’s dramaturgy.
+· Preparation and study of musical scores required for concerts, performances, recordings, or broadcasting.
+· Participation in rehearsals, concerts, performances, recordings, and other artistic activities of the orchestra.
+· Adherence to interpretative, technical, and artistic instructions from the conductor or the artistic director.
+· Collaboration with other orchestra members to ensure a unified and high-quality musical performance.
+· Maintaining and developing professional and artistic standards through individual practice and further education.
+· Ensuring readiness and proper use of the assigned musical instrument and accessories.
+· Compliance with organizational and operational rules of the artistic ensemble.
+· Participation in artistic projects, concert tours, festivals, and other cultural events.
+· Cooperation in recording musical works for radio, television, film, or multimedia purposes.</t>
+  </si>
+  <si>
+    <t>· Interpretacija glasbenih del kot član orkestra v skladu z umetniško vizijo dirigenta in dramaturgijo programa.
+· Priprava in študij glasbenih partitur za koncerte, predstave, snemanja ali oddajanje.
+· Sodelovanje na vajah, koncertih, predstavah, snemanjih in drugih umetniških dejavnostih orkestra.
+· Upoštevanje interpretacijskih, tehničnih in umetniških navodil dirigenta ali umetniškega vodje.
+· Sodelovanje z drugimi člani orkestra za zagotavljanje enotne in kakovostne izvedbe.
+· Vzdrževanje in razvoj strokovne in umetniške ravni skozi individualno delo in izobraževanje.
+· Zagotavljanje pripravljenosti in pravilne uporabe dodeljenega glasbenega instrumenta in opreme.
+· Upoštevanje organizacijskih in operativnih pravil umetniškega ansambla.
+· Sodelovanje pri umetniških projektih, turnejah, festivalih in drugih kulturnih dogodkih.
+· Sodelovanje pri snemanju glasbenih del za radio, televizijo, film ali multimedijo.</t>
   </si>
   <si>
     <t>Photographer</t>
   </si>
   <si>
     <t>Fotograf</t>
   </si>
   <si>
     <t>* Photographing people, animals, objects, landscapes etc.
 * Using analogue and digital cameras, lenses, lighting equipment, filters, conversion lenses, etc.
 * Instructing people during photo shoots.
 * Editing photographs using computer technology.
 * Developing cine films, printing photographs.</t>
   </si>
   <si>
     <t>* Fotografiranje ljudi, živali, predmetov, pokrajin itd.
 * Uporaba analognih in digitalnih fotoaparatov, objektiva, osvetlitvene opreme, filtrov, konverzijskih leč itd.
 * Navodila osebam med fotografskimi snemanji.
 * Urejanje fotografij z uporabo računalniške tehnologije.
 * Razvijanje filmskih režij, tiskanje fotografij.</t>
   </si>
   <si>
     <t>Restorer/Conservator</t>
   </si>
   <si>
@@ -6484,55 +6514,72 @@
     <t>Cloud Engineer</t>
   </si>
   <si>
     <t>* Being responsible for the design and implementation of cloud services running on cloud infrastructure.
 * Being responsible for the reliability and security of cloud infrastructure and services.
 * Researching and identifying ways to increase the performance and stability of applications running on cloud infrastructure using continuous improvement and automation.
 * Designing and implementing improvements to the production version of the application to increase scalability and security.
 * Co-operation with developers, project and product teams on trouble-free running of applications.
 * Solving technical issues during the administration of cloud infrastructure.</t>
   </si>
   <si>
     <t>* Biti odgovoren za oblikovanje in izvedbo storitev v oblaku, ki se izvajajo na oblakovni infrastrukturi.
 * Biti odgovoren za zanesljivost in varnost oblakovne infrastrukture in storitev.
 * Raziskovanje in določanje načinov za povečanje učinkovitosti in stabilnosti aplikacij, ki se izvajajo na oblakovni infrastrukturi, z uporabo neprekinjenega izboljševanja in avtomatizacije.
 * Oblikovanje in uvajanje izboljšav v produkcijsko različico aplikacije za povečanje ravni širitve in varnosti.
 * Sodelovanje z razvijalci, projekt in produktnimi ekipami za brezhibno delovanje aplikacij.
 * Reševanje tehničnih težav med upravljanjem oblakovne infrastrukture.</t>
   </si>
   <si>
     <t>Data Protection Officer</t>
   </si>
   <si>
     <t>Pooblaščenec za varstvo podatkov</t>
   </si>
   <si>
-    <t xml:space="preserve">* Responsible for overseeing a company's data protection strategy and its implementation to ensure compliance with GDPR or similar requirements.
-[...3 lines deleted...]
-    <t>* Odgovoren za nadzor nad strategijo varstva podatkov podjetja in njeno izvedbo, s ciljem zagotavljanja skladnosti z GDPR ali podobnimi zahtevami.</t>
+    <t>Oversight of compliance with GDPR requirements, personal data protection legislation, and internal organizational policies.
+Providing expert advice to management and employees on personal data protection matters.
+Preparation, updating, and management of internal documentation and personal data protection processes.
+Assessment of personal data processing risks and conducting data protection impact assessments (DPIA).
+Monitoring the compliance of information systems, processes, and projects with data protection requirements.
+Handling incidents and personal data breaches, including communication with supervisory authorities.
+Managing data subject requests and ensuring the exercise of their rights under GDPR.
+Conducting internal controls, audits, and employee training in the field of data protection.
+Cooperation with IT, HR, legal, and other departments in implementing and maintaining data protection measures.
+Preparing reports, analyses, and recommendations for management regarding compliance, risks, and data protection.</t>
+  </si>
+  <si>
+    <t>Nadzor nad skladnostjo z zahtevami GDPR, zakonodajo o varstvu osebnih podatkov in internimi pravili organizacije.
+Nudenje strokovnega svetovanja vodstvu in zaposlenim na področju varstva osebnih podatkov.
+Priprava, posodabljanje in upravljanje interne dokumentacije ter procesov varstva osebnih podatkov.
+Ocena tveganj obdelave osebnih podatkov in izvajanje ocen učinka na varstvo podatkov (DPIA).
+Spremljanje skladnosti informacijskih sistemov, procesov in projektov z zahtevami varstva podatkov.
+Obravnava incidentov in kršitev varstva osebnih podatkov, vključno s komunikacijo z nadzornimi organi.
+Obdelava zahtev posameznikov in zagotavljanje uveljavljanja njihovih pravic v skladu z GDPR.
+Izvajanje internih kontrol, revizij in usposabljanj zaposlenih na področju varstva podatkov.
+Sodelovanje z IT, HR, pravnim in drugimi oddelki pri uvajanju in vzdrževanju ukrepov za varstvo podatkov.
+Priprava poročil, analiz in priporočil za vodstvo glede skladnosti, tveganj in varstva podatkov.</t>
   </si>
   <si>
     <t>Data scientist</t>
   </si>
   <si>
     <t>* Communication with the customer (internal customer), communication with the data architect, data analysts, programmers
 * Collection of structured and unstructured data, data preparation
 * Data analysis, machine learning, data transformation, predictive modeling, data visualization, text mining, NLP
 * Design and development of a new solution (R, Python)
 * Track new data trends
 * Introduction of new solutions and methods in the field of Data Science</t>
   </si>
   <si>
     <t>* Komunikacija s stranko (interna stranka), komunikacija z arhitektom podatkov, analitiki podatkov, programerji
 * Zbiranje strukturiranih in nestrukturiranih podatkov, priprava podatkov
 * Analiza podatkov, strojno učenje, preoblikovanje podatkov, napovedno modeliranje, vizualizacija podatkov, rudarjenje besedila, NLP
 * Oblikovanje in razvoj nove rešitve (R, Python)
 * Sledite novim trendom podatkov
 * Uvedba novih rešitev in metod na področju podatkovne znanosti</t>
   </si>
   <si>
     <t>Database Administrator</t>
   </si>
   <si>
     <t>Administrator podatkovnih baz</t>
@@ -8363,70 +8410,244 @@
 * Izvajanje rednega vzdrževanja in popravila 3D tiskalne opreme.
 * Vodenje točnih zapisov o produkciji, porabljenih materialih in zalogah.
 * Redno seznanjanje z napredkom tehnologije in materialov za 3D tiskanje.
 * Pomoc pri usposabljanju novega osebja o 3D tiskalniških operacijah in varnostnih protokolih.
 * Prispevek k načrtovanju projektov in časovnic za zagotavljanje pravočasnega dostave tiskanih materialov.</t>
   </si>
   <si>
     <t>Advertising Manager</t>
   </si>
   <si>
     <t>Vodja oglaševanja</t>
   </si>
   <si>
     <t>* Responsibility for the sale of advertising space within the company.
 * Taking care of existing clients and maintaining good relations with them.
 * Searching for new business opportunities.
 * Providing quotations and discounts in substantiated cases.</t>
   </si>
   <si>
     <t>* Odgovornost za prodajo oglaševalskega prostora znotraj podjetja.
 * Skrb za obstoječe stranke in vzdrževanje dobrih odnosov z njimi.
 * Iskanje novih poslovnih priložnosti.
 * Zagotavljanje ponudb in popustov v utemeljenih primerih.</t>
   </si>
   <si>
+    <t>Assistant Director</t>
+  </si>
+  <si>
+    <t>Pomočnik režiserja</t>
+  </si>
+  <si>
+    <t>· Providing organizational and administrative support to the director during the preparation, execution, and completion of production projects.
+· Coordinating communication between the director, production, technical teams, and performers.
+· Preparing, distributing, and updating production and execution materials.
+· Maintaining records of scripts, directorial notes, schedules, and other documentation related to program production.
+· Checking the readiness of performers, equipment, locations, and other elements before production or broadcasting begins.
+· Organizing and coordinating rehearsals, meetings, and production briefings.
+· Monitoring production schedules and identifying potential deviations or risks.
+· Ensuring оперативná communication during production, filming, or broadcasting.
+· Processing and maintaining production records and other operational documentation.
+· Supporting the preparation of shooting plans and production schedules.
+· Monitoring compliance with the director’s instructions and ensuring their communication to individual production units.
+· Collaborating with production, editorial, and technical teams to ensure smooth production flow.</t>
+  </si>
+  <si>
+    <t>· Zagotavljanje organizacijske in administrativne podpore režiserju.
+· Koordinacija komunikacije.
+· Priprava gradiv.
+· Upravljanje dokumentacije.
+· Preverjanje pripravljenosti.
+· Organizacija sestankov.
+· Spremljanje urnika.
+· Operativna komunikacija.
+· Evidentiranje.
+· Podpora načrtovanju.
+· Nadzor nad izvajanjem navodil.
+· Sodelovanje.</t>
+  </si>
+  <si>
     <t>Bookbinder</t>
   </si>
   <si>
     <t>Knjigovez</t>
   </si>
   <si>
     <t>* Preparing material required for the production of books, magazines, brochures, catalogues, directories, albums, etc.
 * Cutting paper into smaller sheets using a cutting machine.
 * Coating books with paper, leather, imitation leather or other materials.
 * Stitching and gluing individual sheets into blocks manually or using a stitching or binding machine.
 * Joining book blocks with the spine dispersive, hot melt, reactive and polyurethane adhesives.
 * Repairing damaged bindings, backs of books, etc.</t>
   </si>
   <si>
     <t>* Priprava gradiva, potrebnega za izdelavo knjig, revij, brošur, katalogov, imenikov, albumov itd.
 * Rezanje papirja na manjše liste z režo.
 * Prekrivanje knjig s papirjem, usnjem, umetnim usnjem ali drugimi materiali.
 * Šivanje in lepljenje posameznih listov v bloke ročno ali z uporabo šivalne ali vezalne strojke.
 * Spajanje knjižnih blokov s hrbtom z uporabo razpršilnih, vroče taljivih, reaktivnih in poliuretanskih lepil.
 * Popravljanje poškodovanih vezanj, hrbtov knjig itd.</t>
+  </si>
+  <si>
+    <t>Broadcast Director</t>
+  </si>
+  <si>
+    <t>Režiser</t>
+  </si>
+  <si>
+    <t>· Creating and implementing the artistic, content, and production concept for programs, shows, audiovisual works, or broadcasts.
+· Managing the creative and technical production process from preparation through to final output.
+· Interpreting scripts, concepts, or editorial intent and transforming them into the final form of the work.
+· Collaborating with editors, scriptwriters, producers, and other creative professionals during project preparation.
+· Leading and coordinating performers, hosts, actors, and other collaborators during rehearsals, filming, or broadcasting.
+· Managing the work of production and technical teams to ensure program delivery.
+· Preparing directing scripts, instructions, and materials for individual production phases.
+· Approving and coordinating the visual, audio, and content aspects of the program.
+· Ensuring quality and alignment of the final output with the editorial and production intent.
+· Making creative and production decisions throughout the production process.
+· Being responsible for adherence to schedules and efficient production flow.
+· Collaborating on the selection of performers, locations, scenography, costumes, and other production elements.
+· Evaluating the process and outcomes of completed projects and proposing improvements.</t>
+  </si>
+  <si>
+    <t>· Oblikovanje in izvedba umetniške in vsebinske zasnove projektov.
+· Vodenje proizvodnega procesa.
+· Interpretacija scenarijev.
+· Sodelovanje.
+· Koordinacija udeležencev.
+· Vodenje ekip.
+· Priprava gradiv.
+· Koordinacija vsebine.
+· Nadzor kakovosti.
+· Sprejemanje odločitev.
+· Upoštevanje rokov.
+· Izbor virov.
+· Ocena projektov.</t>
+  </si>
+  <si>
+    <t>Broadcast Distribution Specialist</t>
+  </si>
+  <si>
+    <t>Strokovnjak za distribucijo oddajanja</t>
+  </si>
+  <si>
+    <t>· Ensuring the distribution of television, radio, and multimedia content via various distribution platforms.
+· Coordinating the transmission of broadcast signals to distribution partners and end users.
+· Monitoring the availability, quality, and continuity of broadcast distribution.
+· Managing and updating data on distribution platforms, channels, and technical broadcasting parameters.
+· Verifying the correct distribution of program content in line with broadcast schedules and contractual conditions.
+· Recording and resolving incidents related to broadcast distribution.
+· Communicating with network operators, technical partners, and service providers.
+· Collaborating on the implementation of new distribution technologies and services.
+· Preparing technical and operational documentation for distribution partners.
+· Evaluating operational indicators and preparing reports on broadcast distribution.
+· Ensuring compliance with technical standards, licensing conditions, and contractual obligations.
+· Collaborating with technical, programming, broadcasting, and IT departments to ensure content distribution.</t>
+  </si>
+  <si>
+    <t>· Zagotavljanje distribucije vsebin.
+· Koordinacija prenosa signala.
+· Spremljanje kakovosti.
+· Upravljanje podatkov.
+· Nadzor distribucije.
+· Upravljanje incidentov.
+· Sodelovanje.
+· Uvajanje tehnologij.
+· Priprava dokumentacije.
+· Poročanje.
+· Nadzor skladnosti.
+· Sodelovanje.</t>
+  </si>
+  <si>
+    <t>Broadcast Production Manager</t>
+  </si>
+  <si>
+    <t>Vodja produkcije oddajanja</t>
+  </si>
+  <si>
+    <t>· Managing, coordinating, and controlling television production processes in line with the organization’s programming, production, and financial objectives.
+· Planning production capacities, resources, and schedules for television production.
+· Ensuring efficient use of technical, human, and financial resources allocated to program production.
+· Coordinating collaboration between programming, production, technical, and administrative departments.
+· Organizing and managing the preparation, execution, and completion of production projects.
+· Overseeing adherence to production schedules, budgets, and quality standards.
+· Evaluating the efficiency of production processes and proposing optimization measures.
+· Managing and coordinating internal and external production teams.
+· Ensuring compliance with internal regulations, legal requirements, and safety standards during production.
+· Securing procurement and use of technical and production services required for project execution.
+· Collaborating in the preparation of budgets, investment plans, and strategic documents in the field of television production.
+· Preparing management reports, analyses, and supporting materials for organizational decision-making.
+· Managing changes and resolving operational, organizational, and technical issues arising during production.</t>
+  </si>
+  <si>
+    <t>· Vodenje, koordinacija in nadzor procesov televizijske produkcije v skladu s cilji organizacije.
+· Načrtovanje kapacitet.
+· Zagotavljanje učinkovite rabe virov.
+· Koordinacija sodelovanja.
+· Organizacija projektov.
+· Nadzor nad skladnostjo.
+· Ocena učinkovitosti.
+· Upravljanje ekip.
+· Zagotavljanje skladnosti.
+· Upravljanje virov.
+· Sodelovanje pri načrtovanju.
+· Priprava poročil.
+· Upravljanje sprememb.</t>
+  </si>
+  <si>
+    <t>Broadcast Technician</t>
+  </si>
+  <si>
+    <t>Tehnik oddajanja</t>
+  </si>
+  <si>
+    <t>· Operation, monitoring, and maintenance of broadcasting technologies and equipment.
+· Ensuring the technical delivery of television, radio, or multimedia broadcasting.
+· Monitoring the technical quality of video, audio, and data signals before, during, and after broadcasting.
+· Preparing and scheduling broadcast content according to the approved broadcast plan.
+· Operating broadcast, recording, and transmission systems.
+· Monitoring the technical condition of equipment and identifying operational faults.
+· Resolving technical incidents оперативne and ensuring continuity of broadcasting.
+· Performing basic diagnostics, maintenance, and configuration of broadcasting equipment.
+· Recording operational events, technical incidents, and interventions performed.
+· Collaborating with control room staff, production teams, technical departments, and IT support.
+· Ensuring compliance with technical standards and internal operational procedures.
+· Supporting the implementation of new technologies and modernization of broadcasting infrastructure.</t>
+  </si>
+  <si>
+    <t>· Upravljanje, spremljanje in zagotavljanje delovanja tehnologij za oddajanje.
+· Zagotavljanje tehnične izvedbe oddajanja.
+· Nadzor kakovosti signalov.
+· Priprava vsebin.
+· Upravljanje sistemov.
+· Spremljanje opreme.
+· Reševanje incidentov.
+· Vzdrževanje.
+· Evidentiranje.
+· Sodelovanje.
+· Upoštevanje standardov.
+· Uvajanje tehnologij.</t>
   </si>
   <si>
     <t>Camera Operator</t>
   </si>
   <si>
     <t>Kamerman</t>
   </si>
   <si>
     <t>* Using a camera to shoot movies, serials, documentaries, videos, commercials, etc.
 * Choosing the appropriate type of film, lenses and filters depending on the desired objective.
 * Communicating with the director, lighting engineers and other crew members.
 * Operating a camera on a camera truck or a camera crane.</t>
   </si>
   <si>
     <t>* Snemanje filmov, serij, dokumentarcev, videoposnetkov, reklamnih spotov itd. s kamerami.
 * Izbira ustreznega tipa filma, leč in filtrov glede na želeni cilj.
 * Komunikacija z režiserjem, osvetljavalnimi inženirji in ostalimi člani ekipe.
 * Uporaba kamere na kamionskem snemalnem vozilu ali žerjavu za kamero.</t>
   </si>
   <si>
     <t>Content provider</t>
   </si>
   <si>
     <t>Ponudnik vsebine</t>
   </si>
@@ -8667,50 +8888,192 @@
 * Komunikacija z uredniki, vodjem izdaje itd.</t>
   </si>
   <si>
     <t>Printer</t>
   </si>
   <si>
     <t>Tiskar</t>
   </si>
   <si>
     <t>* Producing printed material with the help of printing presses.
 * Preparing and controlling the printing forms.
 * Securing production of a new printing form in case of its bad quality.
 * Adjusting printing presses.
 * Being responsible for keeping the correct technological procedure.
 * Controlling the quality of the press.
 * Keeping the printing presses in operation mode.</t>
   </si>
   <si>
     <t>* Izdelava tiskanih materialov s pomočjo tiskarskih strojev.
 * Priprava in nadzor tiskarskih form.
 * Zagotavljanje proizvodnje nove tiskarske forme v primeru njenega slabšega kakovost.
 * Prilagajanje tiskarskih strojev.
 * Odgovornost za ohranitev pravilnega tehnološkega postopka.
 * Nadzor kakovosti tiska.
 * Vzdrževanje tiskarskih strojev v stanju delovanja.</t>
+  </si>
+  <si>
+    <t>Producer</t>
+  </si>
+  <si>
+    <t>Producent</t>
+  </si>
+  <si>
+    <t>* Overseeing the production process of various media projects, including film, television, and digital content.
+* Hiring directors, lead actors, and key technical staff to ensure high-quality production.
+* Facilitating communication between artistic personnel, focusing on working conditions and compensation negotiations.
+* Coordinating the collaborative efforts of writers, directors, managers, and other team members to maintain project timelines and objectives.
+* Managing budgets and ensuring that productions are completed within financial constraints.
+* Developing production schedules and ensuring adherence to deadlines.
+* Conducting auditions and casting sessions to select appropriate talent for projects.
+* Ensuring compliance with industry regulations and standards throughout the production process.
+* Collaborating with marketing and distribution teams to promote finished projects effectively.
+* Problem-solving and addressing any issues that arise during production to keep projects on track.</t>
+  </si>
+  <si>
+    <t>* Nadzor nad produkcijskim procesom različnih medijskih projektov, vključno s filmom, televizijo in digitalnimi vsebinami.
+* Zaposlovanje režiserjev, glavnih igralcev in ključnega tehničnega osebja za zagotavljanje visoko kakovostne produkcije.
+* Učinkovito komuniciranje med umetniškimi delavci, s poudarkom na pogajanjih glede delovnih pogojev in plač.
+* Koordinacija medsebojnih prizadevanj piscev, režiserjev, vodij projektov in drugih članov ekipe za vzdrževanje časovnih razporedov in ciljev projektov.
+* Upravljanje proračunov in zagotavljanje, da so produkcije dokončane znotraj finančnih omejitev.
+* Razvijanje produkcijskih razporedov in zagotavljanje ujemajočih se z rokovi.
+* Izvedba avdicij in kadarjev za seleccioniranje primernega talenta za projekte.
+* Zagotavljanje skladnosti s predpisi in standardi v industriji v času produkcijskega procesa.
+* Sodelovanje z marketinškimi in distribucijskimi ekipami za učinkovito promocijo zaključenih projektov.
+* Odstranjevanje težav in reševanje vseh težav, ki nastanejo med produkcijo, za izvajanje projektov brez zapletov.</t>
+  </si>
+  <si>
+    <t>Programme Editor</t>
+  </si>
+  <si>
+    <t>Urednik programa</t>
+  </si>
+  <si>
+    <t>· Development and advancement of editorial concepts for shows, programs, projects, or broadcast formats.
+· Identification, evaluation, and proposal of topics, ideas, and content concepts.
+· Preparation of editorial materials for television, radio, online, or multimedia production.
+· Assessment of the content, artistic, professional, and social value of planned projects.
+· Collaboration with authors, scriptwriters, directors, hosts, and production teams in content creation.
+· Review and approval of scripts, texts, concepts, and other creative outputs.
+· Oversight of adherence to the editorial concept during project preparation and execution.
+· Proposing content adjustments to enhance quality, attractiveness, and comprehensibility for the target audience.
+· Monitoring trends in media, culture, and society and applying them in content creation.
+· Analysis of the needs and preferences of target audiences (viewers, listeners, or users).
+· Coordination of content aspects of projects with other organizational units.
+· Ensuring compliance of content with legislative, ethical, and internal organizational rules.
+· Evaluation of the performance of programs and content projects and proposing improvement measures.
+· Participation in the preparation of programming plans and broadcast schedules.
+· Preparation of expert opinions, analyses, and recommendations related to content creation.</t>
+  </si>
+  <si>
+    <t>· Oblikovanje in razvoj dramaturške zasnove projektov.
+· Iskanje in vrednotenje tem.
+· Priprava gradiv.
+· Vrednotenje projektov.
+· Sodelovanje.
+· Pregled vsebin.
+· Nadzor.
+· Predlogi izboljšav.
+· Spremljanje trendov.
+· Analiza ciljnih skupin.
+· Koordinacija.
+· Nadzor skladnosti.
+· Vrednotenje uspešnosti.
+· Načrtovanje programov.
+· Priprava analiz.</t>
+  </si>
+  <si>
+    <t>Programming Research Analyst</t>
+  </si>
+  <si>
+    <t>Analitik raziskav programa</t>
+  </si>
+  <si>
+    <t>· Ensuring the collection, processing, and analysis of data on viewership, listenership, traffic, and media content usage.
+· Evaluating the performance of programs, shows, broadcast formats, and content projects.
+· Preparing statistical analyses, reports, and summaries for management and programming departments.
+· Monitoring the preferences, behavior, and needs of target audience groups.
+· Analyzing trends in the media market and tracking developments in consumer behavior.
+· Conducting quantitative and qualitative research focused on evaluating the programming offer.
+· Interpreting research results and formulating recommendations for programming and content decisions.
+· Evaluating competitors and comparing programming results with competing media outlets.
+· Preparing materials for the development of programming strategy and broadcast planning.
+· Processing and presenting analytical outputs to company management and specialist departments.
+· Collaborating with internal and external research agencies in the implementation of research projects.
+· Developing methodologies, indicators, and tools for measuring the performance of programming content.
+· Checking the quality, accuracy, and consistency of analyzed data.
+· Managing databases, analytical tools, and information sources used in research.</t>
+  </si>
+  <si>
+    <t>· Zagotavljanje zbiranja, obdelave in analize podatkov o gledanosti, poslušanosti, obiskanosti in uporabi medijskih vsebin.
+· Vrednotenje uspešnosti programov, oddaj, formatov oddajanja in vsebinskih projektov.
+· Priprava statističnih analiz, poročil in pregledov za potrebe vodstva in programskih enot.
+· Spremljanje preferenc, vedenja in potreb ciljnih skupin občinstva.
+· Analiza trendov na medijskem trgu in spremljanje razvoja potrošniškega vedenja.
+· Izvajanje kvantitativnih in kvalitativnih raziskav, usmerjenih v vrednotenje programske ponudbe.
+· Interpretacija rezultatov raziskav in oblikovanje priporočil za programske in vsebinske odločitve.
+· Analiza konkurence in primerjava programskih rezultatov s konkurenčnimi mediji.
+· Priprava podlag za oblikovanje programske strategije in načrtovanje oddajanja.
+· Obdelava in predstavitev analitičnih izsledkov vodstvu podjetja in strokovnim enotam.
+· Sodelovanje z notranjimi in zunanjimi raziskovalnimi agencijami pri izvajanju raziskovalnih projektov.
+· Oblikovanje metodologij, kazalnikov in orodij za merjenje uspešnosti programskih vsebin.
+· Nadzor kakovosti, pravilnosti in doslednosti analiziranih podatkov.
+· Upravljanje baz podatkov, analitičnih orodij in informacijskih virov, ki se uporabljajo pri raziskavah.</t>
+  </si>
+  <si>
+    <t>Programming Scheduler</t>
+  </si>
+  <si>
+    <t>Strokovnjak za načrtovanje programa</t>
+  </si>
+  <si>
+    <t>· Creation, planning, and updating of broadcast program schedules in line with the organization’s programming strategy.
+· Preparation of broadcast plans, program schedules, and timing of program elements.
+· Coordination of program schedules with editorial, production, commercial, and technical departments.
+· Ensuring proper scheduling of programs, reruns, trailers, advertising blocks, and other broadcast elements.
+· Checking compliance of program schedules with legislative, licensing, and internal requirements.
+· Evaluating the effectiveness of the program structure based on viewership, listenership, and other performance indicators.
+· Preparing analyses and recommendations to optimize the program offering.
+· Implementing operational changes in the program schedule in response to extraordinary events or program adjustments.
+· Collaborating on the preparation of seasonal, thematic, and special programming projects.
+· Recording and managing data on broadcast content in relevant information systems.
+· Monitoring the fulfillment of program plans and ensuring they remain up to date.
+· Preparing materials for broadcast plans, reports, and management decision-making.</t>
+  </si>
+  <si>
+    <t>· Oblikovanje, načrtovanje in posodabljanje programske sheme.
+· Priprava načrtov oddajanja.
+· Koordinacija z oddelki.
+· Zagotavljanje pravilne umestitve vsebine.
+· Nadzor skladnosti.
+· Ocena učinkovitosti.
+· Analize.
+· Operativne spremembe.
+· Sodelovanje.
+· Upravljanje podatkov.
+· Spremljanje načrtov.
+· Priprava gradiv.</t>
   </si>
   <si>
     <t>Proofreader</t>
   </si>
   <si>
     <t xml:space="preserve">* Reading the hand-writings in the printed or digital form.
 * Searching for errors in the contents, language, grammar and style.
 * Marking errors using proofreading marks.
 * Consulting the found imperfections with the authors of the texts.
 * Repeated reading of the corrected hand writings before sending them into print.
 </t>
   </si>
   <si>
     <t>* Branje rokopisov v tiskani ali digitalni obliki.
 * Iskanje napak v vsebini, jeziku, slovnici in slogu.
 * Označevanje napak z korektorskimi znamenji.
 * Posvetovanje z avtorji besedil o ugotovljenih napakah.
 * Ponovno branje popravljenih rokopisov pred oddajo v tisk.</t>
   </si>
   <si>
     <t>Reporter</t>
   </si>
   <si>
     <t>* Researching and gathering information on various topics for news stories.
 * Conducting interviews with individuals to obtain firsthand accounts and insights.
@@ -17751,88 +18114,88 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F735"/>
+  <dimension ref="A1:F745"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E6" sqref="E6:F735"/>
+      <selection activeCell="E6" sqref="E6:F745"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="37.705100000000002" customWidth="true" style="0"/>
     <col min="2" max="2" width="37.705100000000002" customWidth="true" style="0"/>
     <col min="3" max="3" width="37.705100000000002" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705100000000002" customWidth="true" style="0"/>
     <col min="5" max="5" width="53.844000000000001" customWidth="true" style="0"/>
     <col min="6" max="6" width="53.844000000000001" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="1">
-        <v>730</v>
+        <v>740</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>5</v>
       </c>
       <c r="B5" t="s">
         <v>6</v>
       </c>
       <c r="C5" t="s">
         <v>7</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>11</v>
@@ -18793,13656 +19156,13856 @@
         <v>207</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
         <v>147</v>
       </c>
       <c r="B54" t="s">
         <v>148</v>
       </c>
       <c r="C54" t="s">
         <v>208</v>
       </c>
       <c r="D54" t="s">
         <v>209</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>210</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
+        <v>147</v>
+      </c>
+      <c r="B55" t="s">
+        <v>148</v>
+      </c>
+      <c r="C55" t="s">
         <v>212</v>
       </c>
-      <c r="B55" t="s">
+      <c r="D55" t="s">
         <v>213</v>
       </c>
-      <c r="C55" t="s">
+      <c r="E55" s="2" t="s">
         <v>214</v>
       </c>
-      <c r="D55" t="s">
+      <c r="F55" s="2" t="s">
         <v>215</v>
-      </c>
-[...4 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="B56" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C56" t="s">
         <v>218</v>
       </c>
       <c r="D56" t="s">
         <v>219</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>220</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="B57" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C57" t="s">
         <v>222</v>
       </c>
       <c r="D57" t="s">
         <v>223</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>224</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="B58" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C58" t="s">
         <v>226</v>
       </c>
       <c r="D58" t="s">
         <v>227</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>228</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="B59" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C59" t="s">
         <v>230</v>
       </c>
       <c r="D59" t="s">
         <v>231</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>232</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="B60" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C60" t="s">
         <v>234</v>
       </c>
       <c r="D60" t="s">
         <v>235</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>236</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="B61" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C61" t="s">
         <v>238</v>
       </c>
       <c r="D61" t="s">
         <v>239</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>240</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="B62" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C62" t="s">
         <v>242</v>
       </c>
       <c r="D62" t="s">
         <v>243</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>244</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="B63" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C63" t="s">
         <v>246</v>
       </c>
       <c r="D63" t="s">
         <v>247</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>248</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="B64" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C64" t="s">
         <v>250</v>
       </c>
       <c r="D64" t="s">
         <v>251</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>252</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="B65" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C65" t="s">
         <v>254</v>
       </c>
       <c r="D65" t="s">
         <v>255</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>256</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="B66" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C66" t="s">
         <v>258</v>
       </c>
       <c r="D66" t="s">
         <v>259</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>260</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="B67" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C67" t="s">
         <v>262</v>
       </c>
       <c r="D67" t="s">
         <v>263</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>264</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="B68" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C68" t="s">
         <v>266</v>
       </c>
       <c r="D68" t="s">
         <v>267</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>268</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="B69" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C69" t="s">
         <v>270</v>
       </c>
       <c r="D69" t="s">
         <v>271</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>272</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="B70" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C70" t="s">
         <v>274</v>
       </c>
       <c r="D70" t="s">
         <v>275</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>276</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="B71" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C71" t="s">
         <v>278</v>
       </c>
       <c r="D71" t="s">
         <v>279</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>280</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="B72" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C72" t="s">
         <v>282</v>
       </c>
       <c r="D72" t="s">
         <v>283</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>284</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
+        <v>216</v>
+      </c>
+      <c r="B73" t="s">
+        <v>217</v>
+      </c>
+      <c r="C73" t="s">
         <v>286</v>
       </c>
-      <c r="B73" t="s">
+      <c r="D73" t="s">
         <v>287</v>
       </c>
-      <c r="C73" t="s">
+      <c r="E73" s="2" t="s">
         <v>288</v>
       </c>
-      <c r="D73" t="s">
+      <c r="F73" s="2" t="s">
         <v>289</v>
-      </c>
-[...4 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="B74" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="C74" t="s">
         <v>292</v>
       </c>
       <c r="D74" t="s">
         <v>293</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>294</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="B75" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="C75" t="s">
         <v>296</v>
       </c>
       <c r="D75" t="s">
         <v>297</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>298</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="B76" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="C76" t="s">
         <v>300</v>
       </c>
       <c r="D76" t="s">
         <v>301</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>302</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="B77" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="C77" t="s">
         <v>304</v>
       </c>
       <c r="D77" t="s">
         <v>305</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>306</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="B78" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="C78" t="s">
         <v>308</v>
       </c>
       <c r="D78" t="s">
         <v>309</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>310</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="B79" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="C79" t="s">
         <v>312</v>
       </c>
       <c r="D79" t="s">
         <v>313</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>314</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="B80" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="C80" t="s">
         <v>316</v>
       </c>
       <c r="D80" t="s">
         <v>317</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>318</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="B81" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="C81" t="s">
         <v>320</v>
       </c>
       <c r="D81" t="s">
         <v>321</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>322</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="B82" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="C82" t="s">
         <v>324</v>
       </c>
       <c r="D82" t="s">
         <v>325</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>326</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="B83" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="C83" t="s">
         <v>328</v>
       </c>
       <c r="D83" t="s">
         <v>329</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>330</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="B84" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="C84" t="s">
         <v>332</v>
       </c>
       <c r="D84" t="s">
         <v>333</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>334</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="B85" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="C85" t="s">
         <v>336</v>
       </c>
       <c r="D85" t="s">
         <v>337</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>338</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" t="s">
+        <v>290</v>
+      </c>
+      <c r="B86" t="s">
+        <v>291</v>
+      </c>
+      <c r="C86" t="s">
         <v>340</v>
       </c>
-      <c r="B86" t="s">
+      <c r="D86" t="s">
         <v>341</v>
       </c>
-      <c r="C86" t="s">
+      <c r="E86" s="2" t="s">
         <v>342</v>
       </c>
-      <c r="D86" t="s">
+      <c r="F86" s="2" t="s">
         <v>343</v>
-      </c>
-[...4 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="B87" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="C87" t="s">
         <v>346</v>
       </c>
       <c r="D87" t="s">
         <v>347</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>348</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="B88" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="C88" t="s">
         <v>350</v>
       </c>
       <c r="D88" t="s">
         <v>351</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>352</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="B89" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="C89" t="s">
-        <v>324</v>
+        <v>354</v>
       </c>
       <c r="D89" t="s">
-        <v>325</v>
+        <v>355</v>
       </c>
       <c r="E89" s="2" t="s">
-        <v>326</v>
+        <v>356</v>
       </c>
       <c r="F89" s="2" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" t="s">
-        <v>355</v>
+        <v>344</v>
       </c>
       <c r="B90" t="s">
-        <v>356</v>
+        <v>345</v>
       </c>
       <c r="C90" t="s">
-        <v>357</v>
+        <v>328</v>
       </c>
       <c r="D90" t="s">
+        <v>329</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>330</v>
+      </c>
+      <c r="F90" s="2" t="s">
         <v>358</v>
-      </c>
-[...4 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="B91" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="C91" t="s">
         <v>361</v>
       </c>
       <c r="D91" t="s">
         <v>362</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>363</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="B92" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="C92" t="s">
         <v>365</v>
       </c>
       <c r="D92" t="s">
         <v>366</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>367</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="B93" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="C93" t="s">
         <v>369</v>
       </c>
       <c r="D93" t="s">
         <v>370</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>371</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="B94" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="C94" t="s">
         <v>373</v>
       </c>
       <c r="D94" t="s">
         <v>374</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>375</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="B95" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="C95" t="s">
         <v>377</v>
       </c>
       <c r="D95" t="s">
         <v>378</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>379</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="B96" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="C96" t="s">
         <v>381</v>
       </c>
       <c r="D96" t="s">
         <v>382</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>383</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="B97" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="C97" t="s">
         <v>385</v>
       </c>
       <c r="D97" t="s">
         <v>386</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>387</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="B98" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="C98" t="s">
         <v>389</v>
       </c>
       <c r="D98" t="s">
         <v>390</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>391</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="B99" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="C99" t="s">
         <v>393</v>
       </c>
       <c r="D99" t="s">
         <v>394</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>395</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="B100" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="C100" t="s">
         <v>397</v>
       </c>
       <c r="D100" t="s">
         <v>398</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>399</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="B101" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="C101" t="s">
         <v>401</v>
       </c>
       <c r="D101" t="s">
         <v>402</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>403</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="B102" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="C102" t="s">
         <v>405</v>
       </c>
       <c r="D102" t="s">
         <v>406</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>407</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="B103" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="C103" t="s">
         <v>409</v>
       </c>
       <c r="D103" t="s">
         <v>410</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>411</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="B104" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="C104" t="s">
         <v>413</v>
       </c>
       <c r="D104" t="s">
         <v>414</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>415</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="B105" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="C105" t="s">
         <v>417</v>
       </c>
       <c r="D105" t="s">
         <v>418</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>419</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="B106" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="C106" t="s">
         <v>421</v>
       </c>
       <c r="D106" t="s">
         <v>422</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>423</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="B107" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="C107" t="s">
         <v>425</v>
       </c>
       <c r="D107" t="s">
-        <v>271</v>
+        <v>426</v>
       </c>
       <c r="E107" s="2" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="F107" s="2" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="B108" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="C108" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="D108" t="s">
-        <v>429</v>
+        <v>275</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>430</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="B109" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="C109" t="s">
         <v>432</v>
       </c>
       <c r="D109" t="s">
         <v>433</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>434</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="B110" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="C110" t="s">
         <v>436</v>
       </c>
       <c r="D110" t="s">
         <v>437</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>438</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="B111" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="C111" t="s">
         <v>440</v>
       </c>
       <c r="D111" t="s">
         <v>441</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>442</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="B112" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="C112" t="s">
         <v>444</v>
       </c>
       <c r="D112" t="s">
         <v>445</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>446</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="B113" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="C113" t="s">
         <v>448</v>
       </c>
       <c r="D113" t="s">
         <v>449</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>450</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="B114" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="C114" t="s">
         <v>452</v>
       </c>
       <c r="D114" t="s">
         <v>453</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>454</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="B115" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="C115" t="s">
         <v>456</v>
       </c>
       <c r="D115" t="s">
         <v>457</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>458</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="B116" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="C116" t="s">
         <v>460</v>
       </c>
       <c r="D116" t="s">
         <v>461</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>462</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="B117" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="C117" t="s">
         <v>464</v>
       </c>
       <c r="D117" t="s">
         <v>465</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>466</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="B118" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="C118" t="s">
         <v>468</v>
       </c>
       <c r="D118" t="s">
         <v>469</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>470</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="B119" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="C119" t="s">
         <v>472</v>
       </c>
       <c r="D119" t="s">
         <v>473</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>474</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="B120" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="C120" t="s">
         <v>476</v>
       </c>
       <c r="D120" t="s">
         <v>477</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>478</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" t="s">
+        <v>359</v>
+      </c>
+      <c r="B121" t="s">
+        <v>360</v>
+      </c>
+      <c r="C121" t="s">
         <v>480</v>
       </c>
-      <c r="B121" t="s">
+      <c r="D121" t="s">
         <v>481</v>
       </c>
-      <c r="C121" t="s">
+      <c r="E121" s="2" t="s">
         <v>482</v>
       </c>
-      <c r="D121" t="s">
+      <c r="F121" s="2" t="s">
         <v>483</v>
-      </c>
-[...4 lines deleted...]
-        <v>485</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="B122" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="C122" t="s">
         <v>486</v>
       </c>
       <c r="D122" t="s">
         <v>487</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>488</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="B123" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="C123" t="s">
         <v>490</v>
       </c>
       <c r="D123" t="s">
         <v>491</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>492</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="B124" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="C124" t="s">
         <v>494</v>
       </c>
       <c r="D124" t="s">
         <v>495</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>496</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="B125" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="C125" t="s">
         <v>498</v>
       </c>
       <c r="D125" t="s">
         <v>499</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>500</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>501</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="B126" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="C126" t="s">
         <v>502</v>
       </c>
       <c r="D126" t="s">
         <v>503</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>504</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="B127" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="C127" t="s">
         <v>506</v>
       </c>
       <c r="D127" t="s">
         <v>507</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>508</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="B128" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="C128" t="s">
         <v>510</v>
       </c>
       <c r="D128" t="s">
         <v>511</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>512</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="B129" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="C129" t="s">
         <v>514</v>
       </c>
       <c r="D129" t="s">
         <v>515</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>516</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="B130" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="C130" t="s">
         <v>518</v>
       </c>
       <c r="D130" t="s">
         <v>519</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>520</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="B131" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="C131" t="s">
         <v>522</v>
       </c>
       <c r="D131" t="s">
         <v>523</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>524</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="B132" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="C132" t="s">
         <v>526</v>
       </c>
       <c r="D132" t="s">
         <v>527</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>528</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>529</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="B133" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="C133" t="s">
-        <v>300</v>
+        <v>530</v>
       </c>
       <c r="D133" t="s">
-        <v>301</v>
+        <v>531</v>
       </c>
       <c r="E133" s="2" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="F133" s="2" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="B134" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="C134" t="s">
-        <v>532</v>
+        <v>304</v>
       </c>
       <c r="D134" t="s">
-        <v>533</v>
+        <v>305</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>534</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="B135" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="C135" t="s">
         <v>536</v>
       </c>
       <c r="D135" t="s">
         <v>537</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>538</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="B136" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="C136" t="s">
         <v>540</v>
       </c>
       <c r="D136" t="s">
         <v>541</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>542</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="B137" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="C137" t="s">
         <v>544</v>
       </c>
       <c r="D137" t="s">
         <v>545</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>546</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>547</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="B138" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="C138" t="s">
         <v>548</v>
       </c>
       <c r="D138" t="s">
         <v>549</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>550</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="B139" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="C139" t="s">
         <v>552</v>
       </c>
       <c r="D139" t="s">
         <v>553</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>554</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="B140" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="C140" t="s">
         <v>556</v>
       </c>
       <c r="D140" t="s">
         <v>557</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>558</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="B141" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="C141" t="s">
         <v>560</v>
       </c>
       <c r="D141" t="s">
         <v>561</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>562</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="B142" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="C142" t="s">
         <v>564</v>
       </c>
       <c r="D142" t="s">
         <v>565</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>566</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="B143" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="C143" t="s">
         <v>568</v>
       </c>
       <c r="D143" t="s">
         <v>569</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>570</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="B144" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="C144" t="s">
         <v>572</v>
       </c>
       <c r="D144" t="s">
         <v>573</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>574</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="B145" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="C145" t="s">
         <v>576</v>
       </c>
       <c r="D145" t="s">
         <v>577</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>578</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>579</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="B146" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="C146" t="s">
         <v>580</v>
       </c>
       <c r="D146" t="s">
         <v>581</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>582</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>583</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="B147" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="C147" t="s">
         <v>584</v>
       </c>
       <c r="D147" t="s">
         <v>585</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>586</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="B148" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="C148" t="s">
         <v>588</v>
       </c>
       <c r="D148" t="s">
         <v>589</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>590</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="B149" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="C149" t="s">
         <v>592</v>
       </c>
       <c r="D149" t="s">
         <v>593</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>594</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>595</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="B150" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="C150" t="s">
         <v>596</v>
       </c>
       <c r="D150" t="s">
         <v>597</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>598</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="B151" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="C151" t="s">
         <v>600</v>
       </c>
       <c r="D151" t="s">
         <v>601</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>602</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="B152" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="C152" t="s">
         <v>604</v>
       </c>
       <c r="D152" t="s">
         <v>605</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>606</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="B153" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="C153" t="s">
         <v>608</v>
       </c>
       <c r="D153" t="s">
         <v>609</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>610</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="B154" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="C154" t="s">
         <v>612</v>
       </c>
       <c r="D154" t="s">
         <v>613</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>614</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>615</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="B155" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="C155" t="s">
         <v>616</v>
       </c>
       <c r="D155" t="s">
         <v>617</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>618</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="B156" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="C156" t="s">
         <v>620</v>
       </c>
       <c r="D156" t="s">
         <v>621</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>622</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="B157" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="C157" t="s">
         <v>624</v>
       </c>
       <c r="D157" t="s">
         <v>625</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>626</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="B158" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="C158" t="s">
         <v>628</v>
       </c>
       <c r="D158" t="s">
-        <v>515</v>
+        <v>629</v>
       </c>
       <c r="E158" s="2" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F158" s="2" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="B159" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="C159" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="D159" t="s">
-        <v>632</v>
+        <v>519</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>633</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="B160" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="C160" t="s">
         <v>635</v>
       </c>
       <c r="D160" t="s">
         <v>636</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>637</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="B161" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="C161" t="s">
         <v>639</v>
       </c>
       <c r="D161" t="s">
         <v>640</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>641</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>642</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="B162" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="C162" t="s">
         <v>643</v>
       </c>
       <c r="D162" t="s">
         <v>644</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>645</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" t="s">
+        <v>484</v>
+      </c>
+      <c r="B163" t="s">
+        <v>485</v>
+      </c>
+      <c r="C163" t="s">
         <v>647</v>
       </c>
-      <c r="B163" t="s">
+      <c r="D163" t="s">
         <v>648</v>
       </c>
-      <c r="C163" t="s">
+      <c r="E163" s="2" t="s">
         <v>649</v>
       </c>
-      <c r="D163" t="s">
+      <c r="F163" s="2" t="s">
         <v>650</v>
-      </c>
-[...4 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" t="s">
-        <v>647</v>
+        <v>651</v>
       </c>
       <c r="B164" t="s">
-        <v>648</v>
+        <v>652</v>
       </c>
       <c r="C164" t="s">
         <v>653</v>
       </c>
       <c r="D164" t="s">
         <v>654</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>655</v>
       </c>
       <c r="F164" s="2" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" t="s">
-        <v>647</v>
+        <v>651</v>
       </c>
       <c r="B165" t="s">
-        <v>648</v>
+        <v>652</v>
       </c>
       <c r="C165" t="s">
         <v>657</v>
       </c>
       <c r="D165" t="s">
         <v>658</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>659</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" t="s">
-        <v>647</v>
+        <v>651</v>
       </c>
       <c r="B166" t="s">
-        <v>648</v>
+        <v>652</v>
       </c>
       <c r="C166" t="s">
         <v>661</v>
       </c>
       <c r="D166" t="s">
         <v>662</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>663</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" t="s">
-        <v>647</v>
+        <v>651</v>
       </c>
       <c r="B167" t="s">
-        <v>648</v>
+        <v>652</v>
       </c>
       <c r="C167" t="s">
         <v>665</v>
       </c>
       <c r="D167" t="s">
         <v>666</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>667</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" t="s">
+        <v>651</v>
+      </c>
+      <c r="B168" t="s">
+        <v>652</v>
+      </c>
+      <c r="C168" t="s">
         <v>669</v>
       </c>
-      <c r="B168" t="s">
-[...2 lines deleted...]
-      <c r="C168" t="s">
+      <c r="D168" t="s">
         <v>670</v>
       </c>
-      <c r="D168" t="s">
+      <c r="E168" s="2" t="s">
         <v>671</v>
       </c>
-      <c r="E168" s="2" t="s">
+      <c r="F168" s="2" t="s">
         <v>672</v>
-      </c>
-[...1 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="B169" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C169" t="s">
         <v>674</v>
       </c>
+      <c r="D169" t="s">
+        <v>675</v>
+      </c>
       <c r="E169" s="2" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="F169" s="2" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="B170" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C170" t="s">
-        <v>677</v>
-[...1 lines deleted...]
-      <c r="D170" t="s">
         <v>678</v>
       </c>
       <c r="E170" s="2" t="s">
         <v>679</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>680</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="B171" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C171" t="s">
         <v>681</v>
       </c>
       <c r="D171" t="s">
         <v>682</v>
       </c>
       <c r="E171" s="2" t="s">
         <v>683</v>
       </c>
       <c r="F171" s="2" t="s">
         <v>684</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="B172" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C172" t="s">
         <v>685</v>
       </c>
       <c r="D172" t="s">
         <v>686</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>687</v>
       </c>
       <c r="F172" s="2" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="B173" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C173" t="s">
         <v>689</v>
       </c>
       <c r="D173" t="s">
         <v>690</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>691</v>
       </c>
       <c r="F173" s="2" t="s">
         <v>692</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="B174" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C174" t="s">
         <v>693</v>
       </c>
       <c r="D174" t="s">
         <v>694</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>695</v>
       </c>
       <c r="F174" s="2" t="s">
         <v>696</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="B175" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C175" t="s">
         <v>697</v>
       </c>
       <c r="D175" t="s">
         <v>698</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>699</v>
       </c>
       <c r="F175" s="2" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="B176" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C176" t="s">
-        <v>381</v>
+        <v>701</v>
       </c>
       <c r="D176" t="s">
-        <v>382</v>
+        <v>702</v>
       </c>
       <c r="E176" s="2" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="F176" s="2" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="B177" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C177" t="s">
-        <v>703</v>
+        <v>385</v>
       </c>
       <c r="D177" t="s">
-        <v>704</v>
+        <v>386</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>705</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="B178" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C178" t="s">
         <v>707</v>
       </c>
       <c r="D178" t="s">
         <v>708</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>709</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="B179" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C179" t="s">
         <v>711</v>
       </c>
       <c r="D179" t="s">
         <v>712</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>713</v>
       </c>
       <c r="F179" s="2" t="s">
         <v>714</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="B180" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C180" t="s">
         <v>715</v>
       </c>
       <c r="D180" t="s">
         <v>716</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>717</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="B181" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C181" t="s">
         <v>719</v>
       </c>
       <c r="D181" t="s">
         <v>720</v>
       </c>
       <c r="E181" s="2" t="s">
         <v>721</v>
       </c>
       <c r="F181" s="2" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="B182" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C182" t="s">
         <v>723</v>
       </c>
       <c r="D182" t="s">
         <v>724</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>725</v>
       </c>
       <c r="F182" s="2" t="s">
         <v>726</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="B183" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C183" t="s">
         <v>727</v>
       </c>
       <c r="D183" t="s">
         <v>728</v>
       </c>
       <c r="E183" s="2" t="s">
         <v>729</v>
       </c>
       <c r="F183" s="2" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="B184" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C184" t="s">
         <v>731</v>
       </c>
       <c r="D184" t="s">
         <v>732</v>
       </c>
       <c r="E184" s="2" t="s">
         <v>733</v>
       </c>
       <c r="F184" s="2" t="s">
         <v>734</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="B185" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C185" t="s">
         <v>735</v>
       </c>
       <c r="D185" t="s">
         <v>736</v>
       </c>
       <c r="E185" s="2" t="s">
         <v>737</v>
       </c>
       <c r="F185" s="2" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="B186" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C186" t="s">
         <v>739</v>
       </c>
       <c r="D186" t="s">
         <v>740</v>
       </c>
       <c r="E186" s="2" t="s">
         <v>741</v>
       </c>
       <c r="F186" s="2" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="B187" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C187" t="s">
         <v>743</v>
       </c>
       <c r="D187" t="s">
         <v>744</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>745</v>
       </c>
       <c r="F187" s="2" t="s">
         <v>746</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="B188" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C188" t="s">
-        <v>246</v>
+        <v>747</v>
       </c>
       <c r="D188" t="s">
-        <v>247</v>
+        <v>748</v>
       </c>
       <c r="E188" s="2" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="F188" s="2" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="B189" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C189" t="s">
-        <v>749</v>
+        <v>250</v>
       </c>
       <c r="D189" t="s">
-        <v>750</v>
+        <v>251</v>
       </c>
       <c r="E189" s="2" t="s">
         <v>751</v>
       </c>
       <c r="F189" s="2" t="s">
         <v>752</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="B190" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C190" t="s">
         <v>753</v>
       </c>
       <c r="D190" t="s">
         <v>754</v>
       </c>
       <c r="E190" s="2" t="s">
         <v>755</v>
       </c>
       <c r="F190" s="2" t="s">
         <v>756</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="B191" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C191" t="s">
         <v>757</v>
       </c>
       <c r="D191" t="s">
         <v>758</v>
       </c>
       <c r="E191" s="2" t="s">
         <v>759</v>
       </c>
       <c r="F191" s="2" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="B192" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C192" t="s">
         <v>761</v>
       </c>
       <c r="D192" t="s">
         <v>762</v>
       </c>
       <c r="E192" s="2" t="s">
         <v>763</v>
       </c>
       <c r="F192" s="2" t="s">
         <v>764</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="B193" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C193" t="s">
         <v>765</v>
       </c>
       <c r="D193" t="s">
         <v>766</v>
       </c>
       <c r="E193" s="2" t="s">
         <v>767</v>
       </c>
       <c r="F193" s="2" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="B194" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C194" t="s">
         <v>769</v>
       </c>
       <c r="D194" t="s">
         <v>770</v>
       </c>
       <c r="E194" s="2" t="s">
         <v>771</v>
       </c>
       <c r="F194" s="2" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="B195" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C195" t="s">
         <v>773</v>
       </c>
       <c r="D195" t="s">
         <v>774</v>
       </c>
       <c r="E195" s="2" t="s">
         <v>775</v>
       </c>
       <c r="F195" s="2" t="s">
         <v>776</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="B196" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C196" t="s">
         <v>777</v>
       </c>
       <c r="D196" t="s">
         <v>778</v>
       </c>
       <c r="E196" s="2" t="s">
         <v>779</v>
       </c>
       <c r="F196" s="2" t="s">
         <v>780</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="B197" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C197" t="s">
         <v>781</v>
       </c>
       <c r="D197" t="s">
         <v>782</v>
       </c>
       <c r="E197" s="2" t="s">
         <v>783</v>
       </c>
       <c r="F197" s="2" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="B198" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C198" t="s">
         <v>785</v>
       </c>
       <c r="D198" t="s">
         <v>786</v>
       </c>
       <c r="E198" s="2" t="s">
         <v>787</v>
       </c>
       <c r="F198" s="2" t="s">
         <v>788</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="B199" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C199" t="s">
         <v>789</v>
       </c>
       <c r="D199" t="s">
         <v>790</v>
       </c>
       <c r="E199" s="2" t="s">
         <v>791</v>
       </c>
       <c r="F199" s="2" t="s">
         <v>792</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="B200" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C200" t="s">
         <v>793</v>
       </c>
       <c r="D200" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="E200" s="2" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="F200" s="2" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="B201" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C201" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="D201" t="s">
         <v>797</v>
       </c>
       <c r="E201" s="2" t="s">
         <v>798</v>
       </c>
       <c r="F201" s="2" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" t="s">
+        <v>673</v>
+      </c>
+      <c r="B202" t="s">
+        <v>217</v>
+      </c>
+      <c r="C202" t="s">
         <v>800</v>
       </c>
-      <c r="B202" t="s">
+      <c r="D202" t="s">
         <v>801</v>
       </c>
-      <c r="C202" t="s">
+      <c r="E202" s="2" t="s">
         <v>802</v>
       </c>
-      <c r="D202" t="s">
+      <c r="F202" s="2" t="s">
         <v>803</v>
-      </c>
-[...4 lines deleted...]
-        <v>805</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="B203" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
       <c r="C203" t="s">
         <v>806</v>
       </c>
       <c r="D203" t="s">
         <v>807</v>
       </c>
       <c r="E203" s="2" t="s">
         <v>808</v>
       </c>
       <c r="F203" s="2" t="s">
         <v>809</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="B204" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
       <c r="C204" t="s">
         <v>810</v>
       </c>
       <c r="D204" t="s">
         <v>811</v>
       </c>
       <c r="E204" s="2" t="s">
         <v>812</v>
       </c>
       <c r="F204" s="2" t="s">
         <v>813</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="B205" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
       <c r="C205" t="s">
         <v>814</v>
       </c>
       <c r="D205" t="s">
         <v>815</v>
       </c>
       <c r="E205" s="2" t="s">
         <v>816</v>
       </c>
       <c r="F205" s="2" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="B206" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
       <c r="C206" t="s">
         <v>818</v>
       </c>
       <c r="D206" t="s">
         <v>819</v>
       </c>
       <c r="E206" s="2" t="s">
         <v>820</v>
       </c>
       <c r="F206" s="2" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="B207" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
       <c r="C207" t="s">
         <v>822</v>
       </c>
       <c r="D207" t="s">
         <v>823</v>
       </c>
       <c r="E207" s="2" t="s">
         <v>824</v>
       </c>
       <c r="F207" s="2" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="B208" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
       <c r="C208" t="s">
         <v>826</v>
       </c>
       <c r="D208" t="s">
         <v>827</v>
       </c>
       <c r="E208" s="2" t="s">
         <v>828</v>
       </c>
       <c r="F208" s="2" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="B209" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
       <c r="C209" t="s">
         <v>830</v>
       </c>
       <c r="D209" t="s">
         <v>831</v>
       </c>
       <c r="E209" s="2" t="s">
         <v>832</v>
       </c>
       <c r="F209" s="2" t="s">
         <v>833</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="B210" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
       <c r="C210" t="s">
         <v>834</v>
       </c>
       <c r="D210" t="s">
         <v>835</v>
       </c>
       <c r="E210" s="2" t="s">
         <v>836</v>
       </c>
       <c r="F210" s="2" t="s">
         <v>837</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="B211" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
       <c r="C211" t="s">
         <v>838</v>
       </c>
       <c r="D211" t="s">
         <v>839</v>
       </c>
       <c r="E211" s="2" t="s">
         <v>840</v>
       </c>
       <c r="F211" s="2" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="B212" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
       <c r="C212" t="s">
         <v>842</v>
       </c>
       <c r="D212" t="s">
         <v>843</v>
       </c>
       <c r="E212" s="2" t="s">
         <v>844</v>
       </c>
       <c r="F212" s="2" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="B213" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
       <c r="C213" t="s">
         <v>846</v>
       </c>
       <c r="D213" t="s">
         <v>847</v>
       </c>
       <c r="E213" s="2" t="s">
         <v>848</v>
       </c>
       <c r="F213" s="2" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="B214" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
       <c r="C214" t="s">
         <v>850</v>
       </c>
       <c r="D214" t="s">
         <v>851</v>
       </c>
       <c r="E214" s="2" t="s">
         <v>852</v>
       </c>
       <c r="F214" s="2" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="B215" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
       <c r="C215" t="s">
         <v>854</v>
       </c>
       <c r="D215" t="s">
         <v>855</v>
       </c>
       <c r="E215" s="2" t="s">
         <v>856</v>
       </c>
       <c r="F215" s="2" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="B216" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
       <c r="C216" t="s">
         <v>858</v>
       </c>
       <c r="D216" t="s">
         <v>859</v>
       </c>
       <c r="E216" s="2" t="s">
         <v>860</v>
       </c>
       <c r="F216" s="2" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="B217" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
       <c r="C217" t="s">
         <v>862</v>
       </c>
       <c r="D217" t="s">
         <v>863</v>
       </c>
       <c r="E217" s="2" t="s">
         <v>864</v>
       </c>
       <c r="F217" s="2" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="B218" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
       <c r="C218" t="s">
         <v>866</v>
       </c>
       <c r="D218" t="s">
         <v>867</v>
       </c>
       <c r="E218" s="2" t="s">
         <v>868</v>
       </c>
       <c r="F218" s="2" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="B219" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
       <c r="C219" t="s">
         <v>870</v>
       </c>
       <c r="D219" t="s">
         <v>871</v>
       </c>
       <c r="E219" s="2" t="s">
         <v>872</v>
       </c>
       <c r="F219" s="2" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="B220" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
       <c r="C220" t="s">
         <v>874</v>
       </c>
       <c r="D220" t="s">
         <v>875</v>
       </c>
       <c r="E220" s="2" t="s">
         <v>876</v>
       </c>
       <c r="F220" s="2" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="B221" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
       <c r="C221" t="s">
         <v>878</v>
       </c>
       <c r="D221" t="s">
         <v>879</v>
       </c>
       <c r="E221" s="2" t="s">
         <v>880</v>
       </c>
       <c r="F221" s="2" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="B222" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
       <c r="C222" t="s">
         <v>882</v>
       </c>
       <c r="D222" t="s">
         <v>883</v>
       </c>
       <c r="E222" s="2" t="s">
         <v>884</v>
       </c>
       <c r="F222" s="2" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="B223" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
       <c r="C223" t="s">
         <v>886</v>
       </c>
       <c r="D223" t="s">
         <v>887</v>
       </c>
       <c r="E223" s="2" t="s">
         <v>888</v>
       </c>
       <c r="F223" s="2" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="B224" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
       <c r="C224" t="s">
         <v>890</v>
       </c>
       <c r="D224" t="s">
         <v>891</v>
       </c>
       <c r="E224" s="2" t="s">
         <v>892</v>
       </c>
       <c r="F224" s="2" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="B225" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
       <c r="C225" t="s">
         <v>894</v>
       </c>
       <c r="D225" t="s">
         <v>895</v>
       </c>
       <c r="E225" s="2" t="s">
         <v>896</v>
       </c>
       <c r="F225" s="2" t="s">
         <v>897</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="B226" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
       <c r="C226" t="s">
         <v>898</v>
       </c>
       <c r="D226" t="s">
         <v>899</v>
       </c>
       <c r="E226" s="2" t="s">
         <v>900</v>
       </c>
       <c r="F226" s="2" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" t="s">
+        <v>804</v>
+      </c>
+      <c r="B227" t="s">
+        <v>805</v>
+      </c>
+      <c r="C227" t="s">
         <v>902</v>
       </c>
-      <c r="B227" t="s">
+      <c r="D227" t="s">
         <v>903</v>
-      </c>
-[...4 lines deleted...]
-        <v>301</v>
       </c>
       <c r="E227" s="2" t="s">
         <v>904</v>
       </c>
       <c r="F227" s="2" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="B228" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
       <c r="C228" t="s">
-        <v>532</v>
+        <v>304</v>
       </c>
       <c r="D228" t="s">
-        <v>533</v>
+        <v>305</v>
       </c>
       <c r="E228" s="2" t="s">
-        <v>906</v>
+        <v>908</v>
       </c>
       <c r="F228" s="2" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="B229" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
       <c r="C229" t="s">
-        <v>908</v>
+        <v>536</v>
       </c>
       <c r="D229" t="s">
-        <v>909</v>
+        <v>537</v>
       </c>
       <c r="E229" s="2" t="s">
         <v>910</v>
       </c>
       <c r="F229" s="2" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="B230" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
       <c r="C230" t="s">
         <v>912</v>
       </c>
       <c r="D230" t="s">
         <v>913</v>
       </c>
       <c r="E230" s="2" t="s">
         <v>914</v>
       </c>
       <c r="F230" s="2" t="s">
         <v>915</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="B231" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
       <c r="C231" t="s">
         <v>916</v>
       </c>
       <c r="D231" t="s">
         <v>917</v>
       </c>
       <c r="E231" s="2" t="s">
         <v>918</v>
       </c>
       <c r="F231" s="2" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="B232" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
       <c r="C232" t="s">
         <v>920</v>
       </c>
       <c r="D232" t="s">
         <v>921</v>
       </c>
       <c r="E232" s="2" t="s">
         <v>922</v>
       </c>
       <c r="F232" s="2" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="B233" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
       <c r="C233" t="s">
         <v>924</v>
       </c>
       <c r="D233" t="s">
         <v>925</v>
       </c>
       <c r="E233" s="2" t="s">
         <v>926</v>
       </c>
       <c r="F233" s="2" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="B234" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
       <c r="C234" t="s">
         <v>928</v>
       </c>
       <c r="D234" t="s">
         <v>929</v>
       </c>
       <c r="E234" s="2" t="s">
         <v>930</v>
       </c>
       <c r="F234" s="2" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="B235" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
       <c r="C235" t="s">
         <v>932</v>
       </c>
       <c r="D235" t="s">
         <v>933</v>
       </c>
       <c r="E235" s="2" t="s">
         <v>934</v>
       </c>
       <c r="F235" s="2" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="B236" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
       <c r="C236" t="s">
-        <v>308</v>
+        <v>936</v>
       </c>
       <c r="D236" t="s">
-        <v>309</v>
+        <v>937</v>
       </c>
       <c r="E236" s="2" t="s">
-        <v>310</v>
+        <v>938</v>
       </c>
       <c r="F236" s="2" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="B237" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
       <c r="C237" t="s">
-        <v>937</v>
+        <v>312</v>
       </c>
       <c r="D237" t="s">
-        <v>938</v>
+        <v>313</v>
       </c>
       <c r="E237" s="2" t="s">
-        <v>939</v>
+        <v>314</v>
       </c>
       <c r="F237" s="2" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="B238" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
       <c r="C238" t="s">
         <v>941</v>
       </c>
       <c r="D238" t="s">
         <v>942</v>
       </c>
       <c r="E238" s="2" t="s">
         <v>943</v>
       </c>
       <c r="F238" s="2" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="B239" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
       <c r="C239" t="s">
         <v>945</v>
       </c>
       <c r="D239" t="s">
         <v>946</v>
       </c>
       <c r="E239" s="2" t="s">
         <v>947</v>
       </c>
       <c r="F239" s="2" t="s">
         <v>948</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="B240" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
       <c r="C240" t="s">
-        <v>316</v>
+        <v>949</v>
       </c>
       <c r="D240" t="s">
-        <v>317</v>
+        <v>950</v>
       </c>
       <c r="E240" s="2" t="s">
-        <v>318</v>
+        <v>951</v>
       </c>
       <c r="F240" s="2" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="B241" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
       <c r="C241" t="s">
-        <v>950</v>
+        <v>320</v>
       </c>
       <c r="D241" t="s">
-        <v>951</v>
+        <v>321</v>
       </c>
       <c r="E241" s="2" t="s">
-        <v>952</v>
+        <v>322</v>
       </c>
       <c r="F241" s="2" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="B242" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
       <c r="C242" t="s">
         <v>954</v>
       </c>
       <c r="D242" t="s">
         <v>955</v>
       </c>
       <c r="E242" s="2" t="s">
         <v>956</v>
       </c>
       <c r="F242" s="2" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="B243" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
       <c r="C243" t="s">
         <v>958</v>
       </c>
       <c r="D243" t="s">
         <v>959</v>
       </c>
       <c r="E243" s="2" t="s">
         <v>960</v>
       </c>
       <c r="F243" s="2" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="B244" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
       <c r="C244" t="s">
         <v>962</v>
       </c>
       <c r="D244" t="s">
         <v>963</v>
       </c>
       <c r="E244" s="2" t="s">
         <v>964</v>
       </c>
       <c r="F244" s="2" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="B245" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
       <c r="C245" t="s">
-        <v>324</v>
+        <v>966</v>
       </c>
       <c r="D245" t="s">
-        <v>325</v>
+        <v>967</v>
       </c>
       <c r="E245" s="2" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
       <c r="F245" s="2" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="B246" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
       <c r="C246" t="s">
-        <v>968</v>
+        <v>328</v>
       </c>
       <c r="D246" t="s">
-        <v>969</v>
+        <v>329</v>
       </c>
       <c r="E246" s="2" t="s">
         <v>970</v>
       </c>
       <c r="F246" s="2" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" t="s">
+        <v>906</v>
+      </c>
+      <c r="B247" t="s">
+        <v>907</v>
+      </c>
+      <c r="C247" t="s">
         <v>972</v>
       </c>
-      <c r="B247" t="s">
+      <c r="D247" t="s">
         <v>973</v>
       </c>
-      <c r="C247" t="s">
+      <c r="E247" s="2" t="s">
         <v>974</v>
       </c>
-      <c r="D247" t="s">
+      <c r="F247" s="2" t="s">
         <v>975</v>
-      </c>
-[...4 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
       <c r="B248" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="C248" t="s">
         <v>978</v>
       </c>
       <c r="D248" t="s">
         <v>979</v>
       </c>
       <c r="E248" s="2" t="s">
         <v>980</v>
       </c>
       <c r="F248" s="2" t="s">
         <v>981</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
       <c r="B249" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="C249" t="s">
         <v>982</v>
       </c>
       <c r="D249" t="s">
         <v>983</v>
       </c>
       <c r="E249" s="2" t="s">
         <v>984</v>
       </c>
       <c r="F249" s="2" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
       <c r="B250" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="C250" t="s">
         <v>986</v>
       </c>
       <c r="D250" t="s">
         <v>987</v>
       </c>
       <c r="E250" s="2" t="s">
         <v>988</v>
       </c>
       <c r="F250" s="2" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
       <c r="B251" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="C251" t="s">
         <v>990</v>
       </c>
       <c r="D251" t="s">
         <v>991</v>
       </c>
       <c r="E251" s="2" t="s">
         <v>992</v>
       </c>
       <c r="F251" s="2" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
       <c r="B252" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="C252" t="s">
         <v>994</v>
       </c>
       <c r="D252" t="s">
         <v>995</v>
       </c>
       <c r="E252" s="2" t="s">
         <v>996</v>
       </c>
       <c r="F252" s="2" t="s">
         <v>997</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
       <c r="B253" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="C253" t="s">
         <v>998</v>
       </c>
       <c r="D253" t="s">
         <v>999</v>
       </c>
       <c r="E253" s="2" t="s">
         <v>1000</v>
       </c>
       <c r="F253" s="2" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" t="s">
+        <v>976</v>
+      </c>
+      <c r="B254" t="s">
+        <v>977</v>
+      </c>
+      <c r="C254" t="s">
         <v>1002</v>
       </c>
-      <c r="B254" t="s">
+      <c r="D254" t="s">
         <v>1003</v>
       </c>
-      <c r="C254" t="s">
+      <c r="E254" s="2" t="s">
         <v>1004</v>
       </c>
-      <c r="D254" t="s">
+      <c r="F254" s="2" t="s">
         <v>1005</v>
-      </c>
-[...4 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" t="s">
-        <v>1002</v>
+        <v>1006</v>
       </c>
       <c r="B255" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="C255" t="s">
         <v>1008</v>
       </c>
       <c r="D255" t="s">
         <v>1009</v>
       </c>
       <c r="E255" s="2" t="s">
         <v>1010</v>
       </c>
       <c r="F255" s="2" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" t="s">
-        <v>1002</v>
+        <v>1006</v>
       </c>
       <c r="B256" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="C256" t="s">
         <v>1012</v>
       </c>
       <c r="D256" t="s">
         <v>1013</v>
       </c>
       <c r="E256" s="2" t="s">
         <v>1014</v>
       </c>
       <c r="F256" s="2" t="s">
         <v>1015</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" t="s">
-        <v>1002</v>
+        <v>1006</v>
       </c>
       <c r="B257" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="C257" t="s">
         <v>1016</v>
       </c>
       <c r="D257" t="s">
         <v>1017</v>
       </c>
       <c r="E257" s="2" t="s">
         <v>1018</v>
       </c>
       <c r="F257" s="2" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" t="s">
-        <v>1002</v>
+        <v>1006</v>
       </c>
       <c r="B258" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="C258" t="s">
         <v>1020</v>
       </c>
       <c r="D258" t="s">
         <v>1021</v>
       </c>
       <c r="E258" s="2" t="s">
         <v>1022</v>
       </c>
       <c r="F258" s="2" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" t="s">
-        <v>1002</v>
+        <v>1006</v>
       </c>
       <c r="B259" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="C259" t="s">
         <v>1024</v>
       </c>
       <c r="D259" t="s">
         <v>1025</v>
       </c>
       <c r="E259" s="2" t="s">
         <v>1026</v>
       </c>
       <c r="F259" s="2" t="s">
         <v>1027</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" t="s">
-        <v>1002</v>
+        <v>1006</v>
       </c>
       <c r="B260" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="C260" t="s">
         <v>1028</v>
       </c>
       <c r="D260" t="s">
         <v>1029</v>
       </c>
       <c r="E260" s="2" t="s">
         <v>1030</v>
       </c>
       <c r="F260" s="2" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" t="s">
-        <v>1002</v>
+        <v>1006</v>
       </c>
       <c r="B261" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="C261" t="s">
         <v>1032</v>
       </c>
       <c r="D261" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="E261" s="2" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="F261" s="2" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" t="s">
-        <v>1002</v>
+        <v>1006</v>
       </c>
       <c r="B262" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="C262" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="D262" t="s">
         <v>1036</v>
       </c>
       <c r="E262" s="2" t="s">
         <v>1037</v>
       </c>
       <c r="F262" s="2" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" t="s">
-        <v>1002</v>
+        <v>1006</v>
       </c>
       <c r="B263" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="C263" t="s">
         <v>1039</v>
       </c>
       <c r="D263" t="s">
         <v>1040</v>
       </c>
       <c r="E263" s="2" t="s">
         <v>1041</v>
       </c>
       <c r="F263" s="2" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" t="s">
-        <v>1002</v>
+        <v>1006</v>
       </c>
       <c r="B264" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="C264" t="s">
         <v>1043</v>
       </c>
       <c r="D264" t="s">
         <v>1044</v>
       </c>
       <c r="E264" s="2" t="s">
         <v>1045</v>
       </c>
       <c r="F264" s="2" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" t="s">
-        <v>1002</v>
+        <v>1006</v>
       </c>
       <c r="B265" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="C265" t="s">
         <v>1047</v>
       </c>
       <c r="D265" t="s">
         <v>1048</v>
       </c>
       <c r="E265" s="2" t="s">
         <v>1049</v>
       </c>
       <c r="F265" s="2" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B266" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C266" t="s">
         <v>1051</v>
       </c>
-      <c r="B266" t="s">
+      <c r="D266" t="s">
         <v>1052</v>
       </c>
-      <c r="C266" t="s">
+      <c r="E266" s="2" t="s">
         <v>1053</v>
       </c>
-      <c r="D266" t="s">
+      <c r="F266" s="2" t="s">
         <v>1054</v>
-      </c>
-[...4 lines deleted...]
-        <v>1056</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B267" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C267" t="s">
         <v>1057</v>
       </c>
       <c r="D267" t="s">
         <v>1058</v>
       </c>
       <c r="E267" s="2" t="s">
         <v>1059</v>
       </c>
       <c r="F267" s="2" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B268" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C268" t="s">
         <v>1061</v>
       </c>
       <c r="D268" t="s">
         <v>1062</v>
       </c>
       <c r="E268" s="2" t="s">
         <v>1063</v>
       </c>
       <c r="F268" s="2" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B269" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C269" t="s">
         <v>1065</v>
       </c>
       <c r="D269" t="s">
         <v>1066</v>
       </c>
       <c r="E269" s="2" t="s">
         <v>1067</v>
       </c>
       <c r="F269" s="2" t="s">
         <v>1068</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B270" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C270" t="s">
         <v>1069</v>
       </c>
       <c r="D270" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="E270" s="2" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="F270" s="2" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B271" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C271" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="D271" t="s">
         <v>1073</v>
       </c>
       <c r="E271" s="2" t="s">
         <v>1074</v>
       </c>
       <c r="F271" s="2" t="s">
         <v>1075</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B272" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C272" t="s">
         <v>1076</v>
       </c>
       <c r="D272" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="E272" s="2" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="F272" s="2" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B273" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C273" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="D273" t="s">
         <v>1080</v>
       </c>
       <c r="E273" s="2" t="s">
         <v>1081</v>
       </c>
       <c r="F273" s="2" t="s">
         <v>1082</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B274" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C274" t="s">
         <v>1083</v>
       </c>
       <c r="D274" t="s">
         <v>1084</v>
       </c>
       <c r="E274" s="2" t="s">
         <v>1085</v>
       </c>
       <c r="F274" s="2" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B275" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C275" t="s">
         <v>1087</v>
       </c>
       <c r="D275" t="s">
         <v>1088</v>
       </c>
       <c r="E275" s="2" t="s">
         <v>1089</v>
       </c>
       <c r="F275" s="2" t="s">
         <v>1090</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B276" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C276" t="s">
         <v>1091</v>
       </c>
       <c r="D276" t="s">
         <v>1092</v>
       </c>
       <c r="E276" s="2" t="s">
         <v>1093</v>
       </c>
       <c r="F276" s="2" t="s">
         <v>1094</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B277" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C277" t="s">
         <v>1095</v>
       </c>
       <c r="D277" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="E277" s="2" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="F277" s="2" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B278" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C278" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="D278" t="s">
         <v>1099</v>
       </c>
       <c r="E278" s="2" t="s">
         <v>1100</v>
       </c>
       <c r="F278" s="2" t="s">
         <v>1101</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B279" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C279" t="s">
         <v>1102</v>
       </c>
       <c r="D279" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="E279" s="2" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="F279" s="2" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B280" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C280" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
       <c r="D280" t="s">
         <v>1106</v>
       </c>
       <c r="E280" s="2" t="s">
         <v>1107</v>
       </c>
       <c r="F280" s="2" t="s">
         <v>1108</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B281" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C281" t="s">
         <v>1109</v>
       </c>
       <c r="D281" t="s">
         <v>1110</v>
       </c>
       <c r="E281" s="2" t="s">
         <v>1111</v>
       </c>
       <c r="F281" s="2" t="s">
         <v>1112</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B282" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C282" t="s">
         <v>1113</v>
       </c>
       <c r="D282" t="s">
         <v>1114</v>
       </c>
       <c r="E282" s="2" t="s">
         <v>1115</v>
       </c>
       <c r="F282" s="2" t="s">
         <v>1116</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B283" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C283" t="s">
         <v>1117</v>
       </c>
       <c r="D283" t="s">
         <v>1118</v>
       </c>
       <c r="E283" s="2" t="s">
         <v>1119</v>
       </c>
       <c r="F283" s="2" t="s">
         <v>1120</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B284" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C284" t="s">
         <v>1121</v>
       </c>
       <c r="D284" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="E284" s="2" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="F284" s="2" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B285" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C285" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="D285" t="s">
         <v>1125</v>
       </c>
       <c r="E285" s="2" t="s">
         <v>1126</v>
       </c>
       <c r="F285" s="2" t="s">
         <v>1127</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B286" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C286" t="s">
         <v>1128</v>
       </c>
       <c r="D286" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="E286" s="2" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="F286" s="2" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B287" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C287" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="D287" t="s">
         <v>1132</v>
       </c>
       <c r="E287" s="2" t="s">
         <v>1133</v>
       </c>
       <c r="F287" s="2" t="s">
         <v>1134</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B288" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C288" t="s">
         <v>1135</v>
       </c>
       <c r="D288" t="s">
         <v>1136</v>
       </c>
       <c r="E288" s="2" t="s">
         <v>1137</v>
       </c>
       <c r="F288" s="2" t="s">
         <v>1138</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B289" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C289" t="s">
         <v>1139</v>
       </c>
       <c r="D289" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
       <c r="E289" s="2" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="F289" s="2" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B290" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C290" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
       <c r="D290" t="s">
         <v>1143</v>
       </c>
       <c r="E290" s="2" t="s">
         <v>1144</v>
       </c>
       <c r="F290" s="2" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B291" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C291" t="s">
         <v>1146</v>
       </c>
       <c r="D291" t="s">
         <v>1147</v>
       </c>
       <c r="E291" s="2" t="s">
         <v>1148</v>
       </c>
       <c r="F291" s="2" t="s">
         <v>1149</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B292" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C292" t="s">
         <v>1150</v>
       </c>
       <c r="D292" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="E292" s="2" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="F292" s="2" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B293" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C293" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="D293" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="E293" s="2" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="F293" s="2" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B294" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C294" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
       <c r="D294" t="s">
         <v>1157</v>
       </c>
       <c r="E294" s="2" t="s">
         <v>1158</v>
       </c>
       <c r="F294" s="2" t="s">
         <v>1159</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B295" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C295" t="s">
         <v>1160</v>
       </c>
       <c r="D295" t="s">
         <v>1161</v>
       </c>
       <c r="E295" s="2" t="s">
         <v>1162</v>
       </c>
       <c r="F295" s="2" t="s">
         <v>1163</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B296" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C296" t="s">
         <v>1164</v>
       </c>
       <c r="D296" t="s">
         <v>1165</v>
       </c>
       <c r="E296" s="2" t="s">
         <v>1166</v>
       </c>
       <c r="F296" s="2" t="s">
         <v>1167</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B297" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C297" t="s">
         <v>1168</v>
       </c>
       <c r="D297" t="s">
         <v>1169</v>
       </c>
       <c r="E297" s="2" t="s">
         <v>1170</v>
       </c>
       <c r="F297" s="2" t="s">
         <v>1171</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B298" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C298" t="s">
         <v>1172</v>
       </c>
       <c r="D298" t="s">
         <v>1173</v>
       </c>
       <c r="E298" s="2" t="s">
         <v>1174</v>
       </c>
       <c r="F298" s="2" t="s">
         <v>1175</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B299" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C299" t="s">
         <v>1176</v>
       </c>
       <c r="D299" t="s">
         <v>1177</v>
       </c>
       <c r="E299" s="2" t="s">
         <v>1178</v>
       </c>
       <c r="F299" s="2" t="s">
         <v>1179</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B300" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C300" t="s">
         <v>1180</v>
       </c>
       <c r="D300" t="s">
         <v>1181</v>
       </c>
       <c r="E300" s="2" t="s">
         <v>1182</v>
       </c>
       <c r="F300" s="2" t="s">
         <v>1183</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B301" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C301" t="s">
         <v>1184</v>
       </c>
       <c r="D301" t="s">
         <v>1185</v>
       </c>
       <c r="E301" s="2" t="s">
         <v>1186</v>
       </c>
       <c r="F301" s="2" t="s">
         <v>1187</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B302" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C302" t="s">
         <v>1188</v>
       </c>
       <c r="D302" t="s">
         <v>1189</v>
       </c>
       <c r="E302" s="2" t="s">
         <v>1190</v>
       </c>
       <c r="F302" s="2" t="s">
         <v>1191</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B303" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C303" t="s">
         <v>1192</v>
       </c>
       <c r="D303" t="s">
         <v>1193</v>
       </c>
       <c r="E303" s="2" t="s">
         <v>1194</v>
       </c>
       <c r="F303" s="2" t="s">
         <v>1195</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B304" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C304" t="s">
         <v>1196</v>
       </c>
       <c r="D304" t="s">
         <v>1197</v>
       </c>
       <c r="E304" s="2" t="s">
         <v>1198</v>
       </c>
       <c r="F304" s="2" t="s">
         <v>1199</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B305" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C305" t="s">
         <v>1200</v>
       </c>
       <c r="D305" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="E305" s="2" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="F305" s="2" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B306" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C306" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="D306" t="s">
         <v>1204</v>
       </c>
       <c r="E306" s="2" t="s">
         <v>1205</v>
       </c>
       <c r="F306" s="2" t="s">
         <v>1206</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B307" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C307" t="s">
         <v>1207</v>
       </c>
       <c r="D307" t="s">
         <v>1208</v>
       </c>
       <c r="E307" s="2" t="s">
         <v>1209</v>
       </c>
       <c r="F307" s="2" t="s">
         <v>1210</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B308" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C308" t="s">
         <v>1211</v>
       </c>
       <c r="D308" t="s">
         <v>1212</v>
       </c>
       <c r="E308" s="2" t="s">
         <v>1213</v>
       </c>
       <c r="F308" s="2" t="s">
         <v>1214</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B309" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C309" t="s">
         <v>1215</v>
       </c>
       <c r="D309" t="s">
         <v>1216</v>
       </c>
       <c r="E309" s="2" t="s">
         <v>1217</v>
       </c>
       <c r="F309" s="2" t="s">
         <v>1218</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B310" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C310" t="s">
         <v>1219</v>
       </c>
       <c r="D310" t="s">
         <v>1220</v>
       </c>
       <c r="E310" s="2" t="s">
         <v>1221</v>
       </c>
       <c r="F310" s="2" t="s">
         <v>1222</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B311" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C311" t="s">
         <v>1223</v>
       </c>
       <c r="D311" t="s">
         <v>1224</v>
       </c>
       <c r="E311" s="2" t="s">
         <v>1225</v>
       </c>
       <c r="F311" s="2" t="s">
         <v>1226</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B312" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C312" t="s">
         <v>1227</v>
       </c>
       <c r="D312" t="s">
         <v>1228</v>
       </c>
       <c r="E312" s="2" t="s">
         <v>1229</v>
       </c>
       <c r="F312" s="2" t="s">
         <v>1230</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B313" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C313" t="s">
         <v>1231</v>
       </c>
       <c r="D313" t="s">
         <v>1232</v>
       </c>
       <c r="E313" s="2" t="s">
         <v>1233</v>
       </c>
       <c r="F313" s="2" t="s">
         <v>1234</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B314" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C314" t="s">
         <v>1235</v>
       </c>
       <c r="D314" t="s">
         <v>1236</v>
       </c>
       <c r="E314" s="2" t="s">
         <v>1237</v>
       </c>
       <c r="F314" s="2" t="s">
         <v>1238</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B315" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C315" t="s">
         <v>1239</v>
       </c>
       <c r="D315" t="s">
         <v>1240</v>
       </c>
       <c r="E315" s="2" t="s">
         <v>1241</v>
       </c>
       <c r="F315" s="2" t="s">
         <v>1242</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B316" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C316" t="s">
         <v>1243</v>
       </c>
       <c r="D316" t="s">
         <v>1244</v>
       </c>
       <c r="E316" s="2" t="s">
         <v>1245</v>
       </c>
       <c r="F316" s="2" t="s">
         <v>1246</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B317" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C317" t="s">
         <v>1247</v>
       </c>
       <c r="D317" t="s">
         <v>1248</v>
       </c>
       <c r="E317" s="2" t="s">
         <v>1249</v>
       </c>
       <c r="F317" s="2" t="s">
         <v>1250</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B318" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C318" t="s">
         <v>1251</v>
       </c>
       <c r="D318" t="s">
         <v>1252</v>
       </c>
       <c r="E318" s="2" t="s">
         <v>1253</v>
       </c>
       <c r="F318" s="2" t="s">
         <v>1254</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B319" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C319" t="s">
         <v>1255</v>
       </c>
       <c r="D319" t="s">
         <v>1256</v>
       </c>
       <c r="E319" s="2" t="s">
         <v>1257</v>
       </c>
       <c r="F319" s="2" t="s">
         <v>1258</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B320" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C320" t="s">
         <v>1259</v>
       </c>
       <c r="D320" t="s">
-        <v>1259</v>
+        <v>1260</v>
       </c>
       <c r="E320" s="2" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="F320" s="2" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B321" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C321" t="s">
-        <v>954</v>
+        <v>1263</v>
       </c>
       <c r="D321" t="s">
-        <v>955</v>
+        <v>1263</v>
       </c>
       <c r="E321" s="2" t="s">
-        <v>1262</v>
+        <v>1264</v>
       </c>
       <c r="F321" s="2" t="s">
-        <v>1263</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B322" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C322" t="s">
         <v>958</v>
       </c>
       <c r="D322" t="s">
         <v>959</v>
       </c>
       <c r="E322" s="2" t="s">
-        <v>1264</v>
+        <v>1266</v>
       </c>
       <c r="F322" s="2" t="s">
-        <v>1265</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B323" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C323" t="s">
-        <v>1266</v>
+        <v>962</v>
       </c>
       <c r="D323" t="s">
-        <v>1267</v>
+        <v>963</v>
       </c>
       <c r="E323" s="2" t="s">
         <v>1268</v>
       </c>
       <c r="F323" s="2" t="s">
         <v>1269</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B324" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C324" t="s">
         <v>1270</v>
       </c>
       <c r="D324" t="s">
         <v>1271</v>
       </c>
       <c r="E324" s="2" t="s">
         <v>1272</v>
       </c>
       <c r="F324" s="2" t="s">
         <v>1273</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B325" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C325" t="s">
         <v>1274</v>
       </c>
       <c r="D325" t="s">
         <v>1275</v>
       </c>
       <c r="E325" s="2" t="s">
         <v>1276</v>
       </c>
       <c r="F325" s="2" t="s">
         <v>1277</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B326" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C326" t="s">
         <v>1278</v>
       </c>
       <c r="D326" t="s">
         <v>1279</v>
       </c>
       <c r="E326" s="2" t="s">
         <v>1280</v>
       </c>
       <c r="F326" s="2" t="s">
         <v>1281</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B327" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C327" t="s">
         <v>1282</v>
       </c>
       <c r="D327" t="s">
         <v>1283</v>
       </c>
       <c r="E327" s="2" t="s">
         <v>1284</v>
       </c>
       <c r="F327" s="2" t="s">
         <v>1285</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B328" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C328" t="s">
         <v>1286</v>
       </c>
       <c r="D328" t="s">
         <v>1287</v>
       </c>
       <c r="E328" s="2" t="s">
         <v>1288</v>
       </c>
       <c r="F328" s="2" t="s">
         <v>1289</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B329" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C329" t="s">
         <v>1290</v>
       </c>
       <c r="D329" t="s">
         <v>1291</v>
       </c>
       <c r="E329" s="2" t="s">
         <v>1292</v>
       </c>
       <c r="F329" s="2" t="s">
         <v>1293</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B330" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C330" t="s">
         <v>1294</v>
       </c>
       <c r="D330" t="s">
         <v>1295</v>
       </c>
       <c r="E330" s="2" t="s">
         <v>1296</v>
       </c>
       <c r="F330" s="2" t="s">
         <v>1297</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B331" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C331" t="s">
         <v>1298</v>
       </c>
       <c r="D331" t="s">
         <v>1299</v>
       </c>
       <c r="E331" s="2" t="s">
         <v>1300</v>
       </c>
       <c r="F331" s="2" t="s">
         <v>1301</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B332" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C332" t="s">
         <v>1302</v>
       </c>
       <c r="D332" t="s">
         <v>1303</v>
       </c>
       <c r="E332" s="2" t="s">
         <v>1304</v>
       </c>
       <c r="F332" s="2" t="s">
         <v>1305</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B333" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C333" t="s">
         <v>1306</v>
       </c>
       <c r="D333" t="s">
         <v>1307</v>
       </c>
       <c r="E333" s="2" t="s">
         <v>1308</v>
       </c>
       <c r="F333" s="2" t="s">
         <v>1309</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B334" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C334" t="s">
         <v>1310</v>
       </c>
-      <c r="B334" t="s">
+      <c r="D334" t="s">
         <v>1311</v>
       </c>
-      <c r="C334" t="s">
+      <c r="E334" s="2" t="s">
         <v>1312</v>
       </c>
-      <c r="D334" t="s">
+      <c r="F334" s="2" t="s">
         <v>1313</v>
-      </c>
-[...4 lines deleted...]
-        <v>1315</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" t="s">
-        <v>1310</v>
+        <v>1314</v>
       </c>
       <c r="B335" t="s">
-        <v>1311</v>
+        <v>1315</v>
       </c>
       <c r="C335" t="s">
         <v>1316</v>
       </c>
       <c r="D335" t="s">
         <v>1317</v>
       </c>
       <c r="E335" s="2" t="s">
         <v>1318</v>
       </c>
       <c r="F335" s="2" t="s">
         <v>1319</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" t="s">
-        <v>1310</v>
+        <v>1314</v>
       </c>
       <c r="B336" t="s">
-        <v>1311</v>
+        <v>1315</v>
       </c>
       <c r="C336" t="s">
         <v>1320</v>
       </c>
       <c r="D336" t="s">
         <v>1321</v>
       </c>
       <c r="E336" s="2" t="s">
         <v>1322</v>
       </c>
       <c r="F336" s="2" t="s">
         <v>1323</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" t="s">
-        <v>1310</v>
+        <v>1314</v>
       </c>
       <c r="B337" t="s">
-        <v>1311</v>
+        <v>1315</v>
       </c>
       <c r="C337" t="s">
         <v>1324</v>
       </c>
       <c r="D337" t="s">
         <v>1325</v>
       </c>
       <c r="E337" s="2" t="s">
         <v>1326</v>
       </c>
       <c r="F337" s="2" t="s">
         <v>1327</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" t="s">
-        <v>1310</v>
+        <v>1314</v>
       </c>
       <c r="B338" t="s">
-        <v>1311</v>
+        <v>1315</v>
       </c>
       <c r="C338" t="s">
         <v>1328</v>
       </c>
       <c r="D338" t="s">
         <v>1329</v>
       </c>
       <c r="E338" s="2" t="s">
         <v>1330</v>
       </c>
       <c r="F338" s="2" t="s">
         <v>1331</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" t="s">
-        <v>1310</v>
+        <v>1314</v>
       </c>
       <c r="B339" t="s">
-        <v>1311</v>
+        <v>1315</v>
       </c>
       <c r="C339" t="s">
         <v>1332</v>
       </c>
       <c r="D339" t="s">
         <v>1333</v>
       </c>
       <c r="E339" s="2" t="s">
         <v>1334</v>
       </c>
       <c r="F339" s="2" t="s">
         <v>1335</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" t="s">
-        <v>1310</v>
+        <v>1314</v>
       </c>
       <c r="B340" t="s">
-        <v>1311</v>
+        <v>1315</v>
       </c>
       <c r="C340" t="s">
         <v>1336</v>
       </c>
       <c r="D340" t="s">
         <v>1337</v>
       </c>
       <c r="E340" s="2" t="s">
         <v>1338</v>
       </c>
       <c r="F340" s="2" t="s">
         <v>1339</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" t="s">
-        <v>1310</v>
+        <v>1314</v>
       </c>
       <c r="B341" t="s">
-        <v>1311</v>
+        <v>1315</v>
       </c>
       <c r="C341" t="s">
         <v>1340</v>
       </c>
       <c r="D341" t="s">
         <v>1341</v>
       </c>
       <c r="E341" s="2" t="s">
         <v>1342</v>
       </c>
       <c r="F341" s="2" t="s">
         <v>1343</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" t="s">
-        <v>1310</v>
+        <v>1314</v>
       </c>
       <c r="B342" t="s">
-        <v>1311</v>
+        <v>1315</v>
       </c>
       <c r="C342" t="s">
         <v>1344</v>
       </c>
       <c r="D342" t="s">
         <v>1345</v>
       </c>
       <c r="E342" s="2" t="s">
         <v>1346</v>
       </c>
       <c r="F342" s="2" t="s">
         <v>1347</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" t="s">
-        <v>1310</v>
+        <v>1314</v>
       </c>
       <c r="B343" t="s">
-        <v>1311</v>
+        <v>1315</v>
       </c>
       <c r="C343" t="s">
         <v>1348</v>
       </c>
       <c r="D343" t="s">
         <v>1349</v>
       </c>
       <c r="E343" s="2" t="s">
         <v>1350</v>
       </c>
       <c r="F343" s="2" t="s">
         <v>1351</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" t="s">
-        <v>1310</v>
+        <v>1314</v>
       </c>
       <c r="B344" t="s">
-        <v>1311</v>
+        <v>1315</v>
       </c>
       <c r="C344" t="s">
         <v>1352</v>
       </c>
       <c r="D344" t="s">
         <v>1353</v>
       </c>
       <c r="E344" s="2" t="s">
         <v>1354</v>
       </c>
       <c r="F344" s="2" t="s">
         <v>1355</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" t="s">
-        <v>1310</v>
+        <v>1314</v>
       </c>
       <c r="B345" t="s">
-        <v>1311</v>
+        <v>1315</v>
       </c>
       <c r="C345" t="s">
         <v>1356</v>
       </c>
       <c r="D345" t="s">
         <v>1357</v>
       </c>
       <c r="E345" s="2" t="s">
         <v>1358</v>
       </c>
       <c r="F345" s="2" t="s">
         <v>1359</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" t="s">
-        <v>1310</v>
+        <v>1314</v>
       </c>
       <c r="B346" t="s">
-        <v>1311</v>
+        <v>1315</v>
       </c>
       <c r="C346" t="s">
         <v>1360</v>
       </c>
       <c r="D346" t="s">
         <v>1361</v>
       </c>
       <c r="E346" s="2" t="s">
         <v>1362</v>
       </c>
       <c r="F346" s="2" t="s">
         <v>1363</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" t="s">
-        <v>1310</v>
+        <v>1314</v>
       </c>
       <c r="B347" t="s">
-        <v>1311</v>
+        <v>1315</v>
       </c>
       <c r="C347" t="s">
         <v>1364</v>
       </c>
       <c r="D347" t="s">
         <v>1365</v>
       </c>
       <c r="E347" s="2" t="s">
         <v>1366</v>
       </c>
       <c r="F347" s="2" t="s">
         <v>1367</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" t="s">
-        <v>1310</v>
+        <v>1314</v>
       </c>
       <c r="B348" t="s">
-        <v>1311</v>
+        <v>1315</v>
       </c>
       <c r="C348" t="s">
         <v>1368</v>
       </c>
       <c r="D348" t="s">
         <v>1369</v>
       </c>
       <c r="E348" s="2" t="s">
         <v>1370</v>
       </c>
       <c r="F348" s="2" t="s">
         <v>1371</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" t="s">
-        <v>1310</v>
+        <v>1314</v>
       </c>
       <c r="B349" t="s">
-        <v>1311</v>
+        <v>1315</v>
       </c>
       <c r="C349" t="s">
         <v>1372</v>
       </c>
       <c r="D349" t="s">
         <v>1373</v>
       </c>
       <c r="E349" s="2" t="s">
         <v>1374</v>
       </c>
       <c r="F349" s="2" t="s">
         <v>1375</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" t="s">
-        <v>1310</v>
+        <v>1314</v>
       </c>
       <c r="B350" t="s">
-        <v>1311</v>
+        <v>1315</v>
       </c>
       <c r="C350" t="s">
         <v>1376</v>
       </c>
       <c r="D350" t="s">
         <v>1377</v>
       </c>
       <c r="E350" s="2" t="s">
         <v>1378</v>
       </c>
       <c r="F350" s="2" t="s">
         <v>1379</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" t="s">
-        <v>1310</v>
+        <v>1314</v>
       </c>
       <c r="B351" t="s">
-        <v>1311</v>
+        <v>1315</v>
       </c>
       <c r="C351" t="s">
         <v>1380</v>
       </c>
       <c r="D351" t="s">
         <v>1381</v>
       </c>
       <c r="E351" s="2" t="s">
-        <v>1374</v>
+        <v>1382</v>
       </c>
       <c r="F351" s="2" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" t="s">
-        <v>1310</v>
+        <v>1314</v>
       </c>
       <c r="B352" t="s">
-        <v>1311</v>
+        <v>1315</v>
       </c>
       <c r="C352" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
       <c r="D352" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="E352" s="2" t="s">
-        <v>1385</v>
+        <v>1378</v>
       </c>
       <c r="F352" s="2" t="s">
         <v>1386</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B353" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C353" t="s">
         <v>1387</v>
       </c>
-      <c r="B353" t="s">
+      <c r="D353" t="s">
         <v>1388</v>
       </c>
-      <c r="C353" t="s">
+      <c r="E353" s="2" t="s">
         <v>1389</v>
       </c>
-      <c r="D353" t="s">
+      <c r="F353" s="2" t="s">
         <v>1390</v>
-      </c>
-[...4 lines deleted...]
-        <v>1392</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" t="s">
-        <v>1387</v>
+        <v>1391</v>
       </c>
       <c r="B354" t="s">
-        <v>1388</v>
+        <v>1392</v>
       </c>
       <c r="C354" t="s">
         <v>1393</v>
       </c>
       <c r="D354" t="s">
         <v>1394</v>
       </c>
       <c r="E354" s="2" t="s">
         <v>1395</v>
       </c>
       <c r="F354" s="2" t="s">
         <v>1396</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" t="s">
-        <v>1387</v>
+        <v>1391</v>
       </c>
       <c r="B355" t="s">
-        <v>1388</v>
+        <v>1392</v>
       </c>
       <c r="C355" t="s">
         <v>1397</v>
       </c>
       <c r="D355" t="s">
         <v>1398</v>
       </c>
       <c r="E355" s="2" t="s">
         <v>1399</v>
       </c>
       <c r="F355" s="2" t="s">
         <v>1400</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" t="s">
-        <v>1387</v>
+        <v>1391</v>
       </c>
       <c r="B356" t="s">
-        <v>1388</v>
+        <v>1392</v>
       </c>
       <c r="C356" t="s">
         <v>1401</v>
       </c>
       <c r="D356" t="s">
         <v>1402</v>
       </c>
       <c r="E356" s="2" t="s">
         <v>1403</v>
       </c>
       <c r="F356" s="2" t="s">
         <v>1404</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" t="s">
-        <v>1387</v>
+        <v>1391</v>
       </c>
       <c r="B357" t="s">
-        <v>1388</v>
+        <v>1392</v>
       </c>
       <c r="C357" t="s">
         <v>1405</v>
       </c>
       <c r="D357" t="s">
         <v>1406</v>
       </c>
       <c r="E357" s="2" t="s">
         <v>1407</v>
       </c>
       <c r="F357" s="2" t="s">
         <v>1408</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" t="s">
-        <v>1387</v>
+        <v>1391</v>
       </c>
       <c r="B358" t="s">
-        <v>1388</v>
+        <v>1392</v>
       </c>
       <c r="C358" t="s">
         <v>1409</v>
       </c>
       <c r="D358" t="s">
         <v>1410</v>
       </c>
       <c r="E358" s="2" t="s">
         <v>1411</v>
       </c>
       <c r="F358" s="2" t="s">
         <v>1412</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" t="s">
-        <v>1387</v>
+        <v>1391</v>
       </c>
       <c r="B359" t="s">
-        <v>1388</v>
+        <v>1392</v>
       </c>
       <c r="C359" t="s">
         <v>1413</v>
       </c>
       <c r="D359" t="s">
         <v>1414</v>
       </c>
       <c r="E359" s="2" t="s">
         <v>1415</v>
       </c>
       <c r="F359" s="2" t="s">
         <v>1416</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" t="s">
-        <v>1387</v>
+        <v>1391</v>
       </c>
       <c r="B360" t="s">
-        <v>1388</v>
+        <v>1392</v>
       </c>
       <c r="C360" t="s">
         <v>1417</v>
       </c>
       <c r="D360" t="s">
         <v>1418</v>
       </c>
       <c r="E360" s="2" t="s">
         <v>1419</v>
       </c>
       <c r="F360" s="2" t="s">
         <v>1420</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" t="s">
-        <v>1387</v>
+        <v>1391</v>
       </c>
       <c r="B361" t="s">
-        <v>1388</v>
+        <v>1392</v>
       </c>
       <c r="C361" t="s">
         <v>1421</v>
       </c>
       <c r="D361" t="s">
         <v>1422</v>
       </c>
       <c r="E361" s="2" t="s">
         <v>1423</v>
       </c>
       <c r="F361" s="2" t="s">
         <v>1424</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" t="s">
-        <v>1387</v>
+        <v>1391</v>
       </c>
       <c r="B362" t="s">
-        <v>1388</v>
+        <v>1392</v>
       </c>
       <c r="C362" t="s">
         <v>1425</v>
       </c>
       <c r="D362" t="s">
         <v>1426</v>
       </c>
       <c r="E362" s="2" t="s">
         <v>1427</v>
       </c>
       <c r="F362" s="2" t="s">
         <v>1428</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" t="s">
-        <v>1387</v>
+        <v>1391</v>
       </c>
       <c r="B363" t="s">
-        <v>1388</v>
+        <v>1392</v>
       </c>
       <c r="C363" t="s">
         <v>1429</v>
       </c>
       <c r="D363" t="s">
         <v>1430</v>
       </c>
       <c r="E363" s="2" t="s">
         <v>1431</v>
       </c>
       <c r="F363" s="2" t="s">
         <v>1432</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" t="s">
-        <v>1387</v>
+        <v>1391</v>
       </c>
       <c r="B364" t="s">
-        <v>1388</v>
+        <v>1392</v>
       </c>
       <c r="C364" t="s">
         <v>1433</v>
       </c>
       <c r="D364" t="s">
         <v>1434</v>
       </c>
       <c r="E364" s="2" t="s">
         <v>1435</v>
       </c>
       <c r="F364" s="2" t="s">
         <v>1436</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" t="s">
-        <v>1387</v>
+        <v>1391</v>
       </c>
       <c r="B365" t="s">
-        <v>1388</v>
+        <v>1392</v>
       </c>
       <c r="C365" t="s">
         <v>1437</v>
       </c>
       <c r="D365" t="s">
         <v>1438</v>
       </c>
       <c r="E365" s="2" t="s">
         <v>1439</v>
       </c>
       <c r="F365" s="2" t="s">
         <v>1440</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" t="s">
-        <v>1387</v>
+        <v>1391</v>
       </c>
       <c r="B366" t="s">
-        <v>1388</v>
+        <v>1392</v>
       </c>
       <c r="C366" t="s">
         <v>1441</v>
       </c>
       <c r="D366" t="s">
         <v>1442</v>
       </c>
       <c r="E366" s="2" t="s">
         <v>1443</v>
       </c>
       <c r="F366" s="2" t="s">
         <v>1444</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" t="s">
-        <v>1387</v>
+        <v>1391</v>
       </c>
       <c r="B367" t="s">
-        <v>1388</v>
+        <v>1392</v>
       </c>
       <c r="C367" t="s">
         <v>1445</v>
       </c>
       <c r="D367" t="s">
         <v>1446</v>
       </c>
       <c r="E367" s="2" t="s">
         <v>1447</v>
       </c>
       <c r="F367" s="2" t="s">
         <v>1448</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" t="s">
-        <v>1387</v>
+        <v>1391</v>
       </c>
       <c r="B368" t="s">
-        <v>1388</v>
+        <v>1392</v>
       </c>
       <c r="C368" t="s">
         <v>1449</v>
       </c>
       <c r="D368" t="s">
-        <v>839</v>
+        <v>1450</v>
       </c>
       <c r="E368" s="2" t="s">
-        <v>1450</v>
+        <v>1451</v>
       </c>
       <c r="F368" s="2" t="s">
-        <v>1451</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" t="s">
-        <v>1387</v>
+        <v>1391</v>
       </c>
       <c r="B369" t="s">
-        <v>1388</v>
+        <v>1392</v>
       </c>
       <c r="C369" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="D369" t="s">
-        <v>1452</v>
+        <v>1454</v>
       </c>
       <c r="E369" s="2" t="s">
-        <v>1453</v>
+        <v>1455</v>
       </c>
       <c r="F369" s="2" t="s">
-        <v>1454</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" t="s">
-        <v>1387</v>
+        <v>1391</v>
       </c>
       <c r="B370" t="s">
-        <v>1388</v>
+        <v>1392</v>
       </c>
       <c r="C370" t="s">
-        <v>1455</v>
+        <v>1457</v>
       </c>
       <c r="D370" t="s">
-        <v>1456</v>
+        <v>1458</v>
       </c>
       <c r="E370" s="2" t="s">
-        <v>1457</v>
+        <v>1459</v>
       </c>
       <c r="F370" s="2" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" t="s">
-        <v>1387</v>
+        <v>1391</v>
       </c>
       <c r="B371" t="s">
-        <v>1388</v>
+        <v>1392</v>
       </c>
       <c r="C371" t="s">
-        <v>1459</v>
+        <v>1461</v>
       </c>
       <c r="D371" t="s">
-        <v>1460</v>
+        <v>1462</v>
       </c>
       <c r="E371" s="2" t="s">
-        <v>1461</v>
+        <v>1463</v>
       </c>
       <c r="F371" s="2" t="s">
-        <v>1462</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" t="s">
-        <v>1387</v>
+        <v>1391</v>
       </c>
       <c r="B372" t="s">
-        <v>1388</v>
+        <v>1392</v>
       </c>
       <c r="C372" t="s">
-        <v>1463</v>
+        <v>1465</v>
       </c>
       <c r="D372" t="s">
-        <v>1464</v>
+        <v>1466</v>
       </c>
       <c r="E372" s="2" t="s">
-        <v>1465</v>
+        <v>1467</v>
       </c>
       <c r="F372" s="2" t="s">
-        <v>1466</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" t="s">
-        <v>1467</v>
+        <v>1391</v>
       </c>
       <c r="B373" t="s">
-        <v>1468</v>
+        <v>1392</v>
       </c>
       <c r="C373" t="s">
         <v>1469</v>
       </c>
       <c r="D373" t="s">
         <v>1470</v>
       </c>
       <c r="E373" s="2" t="s">
         <v>1471</v>
       </c>
       <c r="F373" s="2" t="s">
         <v>1472</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" t="s">
-        <v>1467</v>
+        <v>1391</v>
       </c>
       <c r="B374" t="s">
-        <v>1468</v>
+        <v>1392</v>
       </c>
       <c r="C374" t="s">
         <v>1473</v>
       </c>
       <c r="D374" t="s">
         <v>1474</v>
       </c>
       <c r="E374" s="2" t="s">
         <v>1475</v>
       </c>
       <c r="F374" s="2" t="s">
         <v>1476</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" t="s">
-        <v>1467</v>
+        <v>1391</v>
       </c>
       <c r="B375" t="s">
-        <v>1468</v>
+        <v>1392</v>
       </c>
       <c r="C375" t="s">
         <v>1477</v>
       </c>
       <c r="D375" t="s">
         <v>1478</v>
       </c>
       <c r="E375" s="2" t="s">
         <v>1479</v>
       </c>
       <c r="F375" s="2" t="s">
         <v>1480</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" t="s">
-        <v>1467</v>
+        <v>1391</v>
       </c>
       <c r="B376" t="s">
-        <v>1468</v>
+        <v>1392</v>
       </c>
       <c r="C376" t="s">
         <v>1481</v>
       </c>
       <c r="D376" t="s">
         <v>1482</v>
       </c>
       <c r="E376" s="2" t="s">
         <v>1483</v>
       </c>
       <c r="F376" s="2" t="s">
         <v>1484</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" t="s">
-        <v>1467</v>
+        <v>1391</v>
       </c>
       <c r="B377" t="s">
-        <v>1468</v>
+        <v>1392</v>
       </c>
       <c r="C377" t="s">
         <v>1485</v>
       </c>
       <c r="D377" t="s">
         <v>1486</v>
       </c>
       <c r="E377" s="2" t="s">
         <v>1487</v>
       </c>
       <c r="F377" s="2" t="s">
         <v>1488</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" t="s">
-        <v>1467</v>
+        <v>1391</v>
       </c>
       <c r="B378" t="s">
-        <v>1468</v>
+        <v>1392</v>
       </c>
       <c r="C378" t="s">
         <v>1489</v>
       </c>
       <c r="D378" t="s">
+        <v>843</v>
+      </c>
+      <c r="E378" s="2" t="s">
         <v>1490</v>
       </c>
-      <c r="E378" s="2" t="s">
+      <c r="F378" s="2" t="s">
         <v>1491</v>
-      </c>
-[...1 lines deleted...]
-        <v>1492</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" t="s">
+        <v>1391</v>
+      </c>
+      <c r="B379" t="s">
+        <v>1392</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1492</v>
+      </c>
+      <c r="D379" t="s">
+        <v>1492</v>
+      </c>
+      <c r="E379" s="2" t="s">
         <v>1493</v>
       </c>
-      <c r="B379" t="s">
+      <c r="F379" s="2" t="s">
         <v>1494</v>
-      </c>
-[...10 lines deleted...]
-        <v>1495</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" t="s">
-        <v>1493</v>
+        <v>1391</v>
       </c>
       <c r="B380" t="s">
-        <v>1494</v>
+        <v>1392</v>
       </c>
       <c r="C380" t="s">
+        <v>1495</v>
+      </c>
+      <c r="D380" t="s">
         <v>1496</v>
       </c>
-      <c r="D380" t="s">
+      <c r="E380" s="2" t="s">
         <v>1497</v>
       </c>
-      <c r="E380" s="2" t="s">
+      <c r="F380" s="2" t="s">
         <v>1498</v>
-      </c>
-[...1 lines deleted...]
-        <v>1499</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" t="s">
-        <v>1493</v>
+        <v>1391</v>
       </c>
       <c r="B381" t="s">
-        <v>1494</v>
+        <v>1392</v>
       </c>
       <c r="C381" t="s">
+        <v>1499</v>
+      </c>
+      <c r="D381" t="s">
         <v>1500</v>
       </c>
-      <c r="D381" t="s">
+      <c r="E381" s="2" t="s">
         <v>1501</v>
       </c>
-      <c r="E381" s="2" t="s">
+      <c r="F381" s="2" t="s">
         <v>1502</v>
-      </c>
-[...1 lines deleted...]
-        <v>1503</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" t="s">
+        <v>1391</v>
+      </c>
+      <c r="B382" t="s">
+        <v>1392</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D382" t="s">
         <v>1504</v>
       </c>
-      <c r="B382" t="s">
+      <c r="E382" s="2" t="s">
         <v>1505</v>
       </c>
-      <c r="C382" t="s">
+      <c r="F382" s="2" t="s">
         <v>1506</v>
-      </c>
-[...7 lines deleted...]
-        <v>1509</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" t="s">
-        <v>1504</v>
+        <v>1507</v>
       </c>
       <c r="B383" t="s">
-        <v>1505</v>
+        <v>1508</v>
       </c>
       <c r="C383" t="s">
+        <v>1509</v>
+      </c>
+      <c r="D383" t="s">
         <v>1510</v>
       </c>
-      <c r="D383" t="s">
+      <c r="E383" s="2" t="s">
         <v>1511</v>
       </c>
-      <c r="E383" s="2" t="s">
+      <c r="F383" s="2" t="s">
         <v>1512</v>
-      </c>
-[...1 lines deleted...]
-        <v>1513</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" t="s">
-        <v>1504</v>
+        <v>1507</v>
       </c>
       <c r="B384" t="s">
-        <v>1505</v>
+        <v>1508</v>
       </c>
       <c r="C384" t="s">
+        <v>1513</v>
+      </c>
+      <c r="D384" t="s">
         <v>1514</v>
       </c>
-      <c r="D384" t="s">
+      <c r="E384" s="2" t="s">
         <v>1515</v>
       </c>
-      <c r="E384" s="2" t="s">
+      <c r="F384" s="2" t="s">
         <v>1516</v>
-      </c>
-[...1 lines deleted...]
-        <v>1517</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" t="s">
-        <v>1504</v>
+        <v>1507</v>
       </c>
       <c r="B385" t="s">
-        <v>1505</v>
+        <v>1508</v>
       </c>
       <c r="C385" t="s">
+        <v>1517</v>
+      </c>
+      <c r="D385" t="s">
         <v>1518</v>
       </c>
-      <c r="D385" t="s">
+      <c r="E385" s="2" t="s">
         <v>1519</v>
       </c>
-      <c r="E385" s="2" t="s">
+      <c r="F385" s="2" t="s">
         <v>1520</v>
-      </c>
-[...1 lines deleted...]
-        <v>1521</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" t="s">
-        <v>1504</v>
+        <v>1507</v>
       </c>
       <c r="B386" t="s">
-        <v>1505</v>
+        <v>1508</v>
       </c>
       <c r="C386" t="s">
+        <v>1521</v>
+      </c>
+      <c r="D386" t="s">
         <v>1522</v>
       </c>
-      <c r="D386" t="s">
+      <c r="E386" s="2" t="s">
         <v>1523</v>
       </c>
-      <c r="E386" s="2" t="s">
+      <c r="F386" s="2" t="s">
         <v>1524</v>
-      </c>
-[...1 lines deleted...]
-        <v>1525</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" t="s">
-        <v>1504</v>
+        <v>1507</v>
       </c>
       <c r="B387" t="s">
-        <v>1505</v>
+        <v>1508</v>
       </c>
       <c r="C387" t="s">
-        <v>1526</v>
+        <v>1525</v>
       </c>
       <c r="D387" t="s">
         <v>1526</v>
       </c>
       <c r="E387" s="2" t="s">
         <v>1527</v>
       </c>
       <c r="F387" s="2" t="s">
         <v>1528</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" t="s">
-        <v>1504</v>
+        <v>1507</v>
       </c>
       <c r="B388" t="s">
-        <v>1505</v>
+        <v>1508</v>
       </c>
       <c r="C388" t="s">
         <v>1529</v>
       </c>
       <c r="D388" t="s">
         <v>1530</v>
       </c>
       <c r="E388" s="2" t="s">
         <v>1531</v>
       </c>
       <c r="F388" s="2" t="s">
         <v>1532</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" t="s">
-        <v>1504</v>
+        <v>1533</v>
       </c>
       <c r="B389" t="s">
-        <v>1505</v>
+        <v>1534</v>
       </c>
       <c r="C389" t="s">
-        <v>1533</v>
+        <v>230</v>
       </c>
       <c r="D389" t="s">
-        <v>1534</v>
+        <v>231</v>
       </c>
       <c r="E389" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="F389" s="2" t="s">
         <v>1535</v>
-      </c>
-[...1 lines deleted...]
-        <v>1536</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" t="s">
-        <v>1504</v>
+        <v>1533</v>
       </c>
       <c r="B390" t="s">
-        <v>1505</v>
+        <v>1534</v>
       </c>
       <c r="C390" t="s">
+        <v>1536</v>
+      </c>
+      <c r="D390" t="s">
         <v>1537</v>
       </c>
-      <c r="D390" t="s">
+      <c r="E390" s="2" t="s">
         <v>1538</v>
       </c>
-      <c r="E390" s="2" t="s">
+      <c r="F390" s="2" t="s">
         <v>1539</v>
-      </c>
-[...1 lines deleted...]
-        <v>1540</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" t="s">
-        <v>1504</v>
+        <v>1533</v>
       </c>
       <c r="B391" t="s">
-        <v>1505</v>
+        <v>1534</v>
       </c>
       <c r="C391" t="s">
+        <v>1540</v>
+      </c>
+      <c r="D391" t="s">
         <v>1541</v>
       </c>
-      <c r="D391" t="s">
+      <c r="E391" s="2" t="s">
         <v>1542</v>
       </c>
-      <c r="E391" s="2" t="s">
+      <c r="F391" s="2" t="s">
         <v>1543</v>
-      </c>
-[...1 lines deleted...]
-        <v>1544</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" t="s">
-        <v>1504</v>
+        <v>1544</v>
       </c>
       <c r="B392" t="s">
-        <v>1505</v>
+        <v>1545</v>
       </c>
       <c r="C392" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
       <c r="D392" t="s">
-        <v>1546</v>
+        <v>1547</v>
       </c>
       <c r="E392" s="2" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="F392" s="2" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" t="s">
-        <v>1504</v>
+        <v>1544</v>
       </c>
       <c r="B393" t="s">
-        <v>1505</v>
+        <v>1545</v>
       </c>
       <c r="C393" t="s">
-        <v>1549</v>
+        <v>1550</v>
       </c>
       <c r="D393" t="s">
-        <v>1550</v>
+        <v>1551</v>
       </c>
       <c r="E393" s="2" t="s">
-        <v>1551</v>
+        <v>1552</v>
       </c>
       <c r="F393" s="2" t="s">
-        <v>1552</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" t="s">
-        <v>1504</v>
+        <v>1544</v>
       </c>
       <c r="B394" t="s">
-        <v>1505</v>
+        <v>1545</v>
       </c>
       <c r="C394" t="s">
-        <v>1553</v>
+        <v>1554</v>
       </c>
       <c r="D394" t="s">
-        <v>1554</v>
+        <v>1555</v>
       </c>
       <c r="E394" s="2" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="F394" s="2" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" t="s">
-        <v>1504</v>
+        <v>1544</v>
       </c>
       <c r="B395" t="s">
-        <v>1505</v>
+        <v>1545</v>
       </c>
       <c r="C395" t="s">
-        <v>1557</v>
+        <v>1558</v>
       </c>
       <c r="D395" t="s">
-        <v>1558</v>
+        <v>1559</v>
       </c>
       <c r="E395" s="2" t="s">
-        <v>1559</v>
+        <v>1560</v>
       </c>
       <c r="F395" s="2" t="s">
-        <v>1560</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" t="s">
-        <v>1504</v>
+        <v>1544</v>
       </c>
       <c r="B396" t="s">
-        <v>1505</v>
+        <v>1545</v>
       </c>
       <c r="C396" t="s">
-        <v>1561</v>
+        <v>1562</v>
       </c>
       <c r="D396" t="s">
-        <v>1562</v>
+        <v>1563</v>
       </c>
       <c r="E396" s="2" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
       <c r="F396" s="2" t="s">
-        <v>1564</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" t="s">
-        <v>1504</v>
+        <v>1544</v>
       </c>
       <c r="B397" t="s">
-        <v>1505</v>
+        <v>1545</v>
       </c>
       <c r="C397" t="s">
-        <v>1565</v>
+        <v>1566</v>
       </c>
       <c r="D397" t="s">
         <v>1566</v>
       </c>
       <c r="E397" s="2" t="s">
         <v>1567</v>
       </c>
       <c r="F397" s="2" t="s">
         <v>1568</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" t="s">
-        <v>1504</v>
+        <v>1544</v>
       </c>
       <c r="B398" t="s">
-        <v>1505</v>
+        <v>1545</v>
       </c>
       <c r="C398" t="s">
         <v>1569</v>
       </c>
       <c r="D398" t="s">
         <v>1570</v>
       </c>
       <c r="E398" s="2" t="s">
         <v>1571</v>
       </c>
       <c r="F398" s="2" t="s">
         <v>1572</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" t="s">
-        <v>1504</v>
+        <v>1544</v>
       </c>
       <c r="B399" t="s">
-        <v>1505</v>
+        <v>1545</v>
       </c>
       <c r="C399" t="s">
         <v>1573</v>
       </c>
       <c r="D399" t="s">
         <v>1574</v>
       </c>
       <c r="E399" s="2" t="s">
         <v>1575</v>
       </c>
       <c r="F399" s="2" t="s">
         <v>1576</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" t="s">
-        <v>1504</v>
+        <v>1544</v>
       </c>
       <c r="B400" t="s">
-        <v>1505</v>
+        <v>1545</v>
       </c>
       <c r="C400" t="s">
         <v>1577</v>
       </c>
       <c r="D400" t="s">
         <v>1578</v>
       </c>
       <c r="E400" s="2" t="s">
         <v>1579</v>
       </c>
       <c r="F400" s="2" t="s">
         <v>1580</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" t="s">
-        <v>1504</v>
+        <v>1544</v>
       </c>
       <c r="B401" t="s">
-        <v>1505</v>
+        <v>1545</v>
       </c>
       <c r="C401" t="s">
         <v>1581</v>
       </c>
       <c r="D401" t="s">
         <v>1582</v>
       </c>
       <c r="E401" s="2" t="s">
         <v>1583</v>
       </c>
       <c r="F401" s="2" t="s">
         <v>1584</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" t="s">
-        <v>1504</v>
+        <v>1544</v>
       </c>
       <c r="B402" t="s">
-        <v>1505</v>
+        <v>1545</v>
       </c>
       <c r="C402" t="s">
         <v>1585</v>
       </c>
       <c r="D402" t="s">
         <v>1586</v>
       </c>
       <c r="E402" s="2" t="s">
         <v>1587</v>
       </c>
       <c r="F402" s="2" t="s">
         <v>1588</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" t="s">
-        <v>1504</v>
+        <v>1544</v>
       </c>
       <c r="B403" t="s">
-        <v>1505</v>
+        <v>1545</v>
       </c>
       <c r="C403" t="s">
         <v>1589</v>
       </c>
       <c r="D403" t="s">
         <v>1590</v>
       </c>
       <c r="E403" s="2" t="s">
         <v>1591</v>
       </c>
       <c r="F403" s="2" t="s">
         <v>1592</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" t="s">
-        <v>1504</v>
+        <v>1544</v>
       </c>
       <c r="B404" t="s">
-        <v>1505</v>
+        <v>1545</v>
       </c>
       <c r="C404" t="s">
         <v>1593</v>
       </c>
       <c r="D404" t="s">
         <v>1594</v>
       </c>
       <c r="E404" s="2" t="s">
         <v>1595</v>
       </c>
       <c r="F404" s="2" t="s">
         <v>1596</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" t="s">
-        <v>1504</v>
+        <v>1544</v>
       </c>
       <c r="B405" t="s">
-        <v>1505</v>
+        <v>1545</v>
       </c>
       <c r="C405" t="s">
         <v>1597</v>
       </c>
       <c r="D405" t="s">
         <v>1598</v>
       </c>
       <c r="E405" s="2" t="s">
         <v>1599</v>
       </c>
       <c r="F405" s="2" t="s">
         <v>1600</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" t="s">
-        <v>1504</v>
+        <v>1544</v>
       </c>
       <c r="B406" t="s">
-        <v>1505</v>
+        <v>1545</v>
       </c>
       <c r="C406" t="s">
         <v>1601</v>
       </c>
       <c r="D406" t="s">
         <v>1602</v>
       </c>
       <c r="E406" s="2" t="s">
         <v>1603</v>
       </c>
       <c r="F406" s="2" t="s">
         <v>1604</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" t="s">
-        <v>1504</v>
+        <v>1544</v>
       </c>
       <c r="B407" t="s">
-        <v>1505</v>
+        <v>1545</v>
       </c>
       <c r="C407" t="s">
         <v>1605</v>
       </c>
       <c r="D407" t="s">
         <v>1606</v>
       </c>
       <c r="E407" s="2" t="s">
         <v>1607</v>
       </c>
       <c r="F407" s="2" t="s">
         <v>1608</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" t="s">
-        <v>1504</v>
+        <v>1544</v>
       </c>
       <c r="B408" t="s">
-        <v>1505</v>
+        <v>1545</v>
       </c>
       <c r="C408" t="s">
         <v>1609</v>
       </c>
       <c r="D408" t="s">
         <v>1610</v>
       </c>
-      <c r="E408" s="2"/>
-      <c r="F408" s="2"/>
+      <c r="E408" s="2" t="s">
+        <v>1611</v>
+      </c>
+      <c r="F408" s="2" t="s">
+        <v>1612</v>
+      </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" t="s">
-        <v>1504</v>
+        <v>1544</v>
       </c>
       <c r="B409" t="s">
-        <v>1505</v>
+        <v>1545</v>
       </c>
       <c r="C409" t="s">
-        <v>1611</v>
+        <v>1613</v>
       </c>
       <c r="D409" t="s">
-        <v>1612</v>
+        <v>1614</v>
       </c>
       <c r="E409" s="2" t="s">
-        <v>1613</v>
+        <v>1615</v>
       </c>
       <c r="F409" s="2" t="s">
-        <v>1614</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" t="s">
-        <v>1504</v>
+        <v>1544</v>
       </c>
       <c r="B410" t="s">
-        <v>1505</v>
+        <v>1545</v>
       </c>
       <c r="C410" t="s">
-        <v>1615</v>
+        <v>1617</v>
       </c>
       <c r="D410" t="s">
-        <v>1616</v>
+        <v>1618</v>
       </c>
       <c r="E410" s="2" t="s">
-        <v>1617</v>
+        <v>1619</v>
       </c>
       <c r="F410" s="2" t="s">
-        <v>1618</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" t="s">
-        <v>1504</v>
+        <v>1544</v>
       </c>
       <c r="B411" t="s">
-        <v>1505</v>
+        <v>1545</v>
       </c>
       <c r="C411" t="s">
-        <v>1619</v>
+        <v>1621</v>
       </c>
       <c r="D411" t="s">
-        <v>1620</v>
+        <v>1622</v>
       </c>
       <c r="E411" s="2" t="s">
-        <v>1621</v>
+        <v>1623</v>
       </c>
       <c r="F411" s="2" t="s">
-        <v>1622</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" t="s">
-        <v>1504</v>
+        <v>1544</v>
       </c>
       <c r="B412" t="s">
-        <v>1505</v>
+        <v>1545</v>
       </c>
       <c r="C412" t="s">
-        <v>1623</v>
+        <v>1625</v>
       </c>
       <c r="D412" t="s">
-        <v>1624</v>
+        <v>1626</v>
       </c>
       <c r="E412" s="2" t="s">
-        <v>1625</v>
+        <v>1627</v>
       </c>
       <c r="F412" s="2" t="s">
-        <v>1626</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" t="s">
-        <v>1504</v>
+        <v>1544</v>
       </c>
       <c r="B413" t="s">
-        <v>1505</v>
+        <v>1545</v>
       </c>
       <c r="C413" t="s">
-        <v>1627</v>
+        <v>1629</v>
       </c>
       <c r="D413" t="s">
-        <v>1628</v>
+        <v>1630</v>
       </c>
       <c r="E413" s="2" t="s">
-        <v>1629</v>
+        <v>1631</v>
       </c>
       <c r="F413" s="2" t="s">
-        <v>1630</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" t="s">
-        <v>1504</v>
+        <v>1544</v>
       </c>
       <c r="B414" t="s">
-        <v>1505</v>
+        <v>1545</v>
       </c>
       <c r="C414" t="s">
-        <v>1631</v>
+        <v>1633</v>
       </c>
       <c r="D414" t="s">
-        <v>1632</v>
+        <v>1634</v>
       </c>
       <c r="E414" s="2" t="s">
-        <v>1633</v>
+        <v>1635</v>
       </c>
       <c r="F414" s="2" t="s">
-        <v>1634</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" t="s">
-        <v>1504</v>
+        <v>1544</v>
       </c>
       <c r="B415" t="s">
-        <v>1505</v>
+        <v>1545</v>
       </c>
       <c r="C415" t="s">
-        <v>1635</v>
+        <v>1637</v>
       </c>
       <c r="D415" t="s">
-        <v>1636</v>
+        <v>1638</v>
       </c>
       <c r="E415" s="2" t="s">
-        <v>1637</v>
+        <v>1639</v>
       </c>
       <c r="F415" s="2" t="s">
-        <v>1638</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" t="s">
-        <v>1504</v>
+        <v>1544</v>
       </c>
       <c r="B416" t="s">
-        <v>1505</v>
+        <v>1545</v>
       </c>
       <c r="C416" t="s">
-        <v>1639</v>
+        <v>1641</v>
       </c>
       <c r="D416" t="s">
-        <v>1640</v>
+        <v>1642</v>
       </c>
       <c r="E416" s="2" t="s">
-        <v>1641</v>
+        <v>1643</v>
       </c>
       <c r="F416" s="2" t="s">
-        <v>1642</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" t="s">
-        <v>1504</v>
+        <v>1544</v>
       </c>
       <c r="B417" t="s">
-        <v>1505</v>
+        <v>1545</v>
       </c>
       <c r="C417" t="s">
-        <v>1643</v>
+        <v>1645</v>
       </c>
       <c r="D417" t="s">
-        <v>1644</v>
+        <v>1646</v>
       </c>
       <c r="E417" s="2" t="s">
-        <v>1645</v>
+        <v>1647</v>
       </c>
       <c r="F417" s="2" t="s">
-        <v>1646</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" t="s">
-        <v>1504</v>
+        <v>1544</v>
       </c>
       <c r="B418" t="s">
-        <v>1505</v>
+        <v>1545</v>
       </c>
       <c r="C418" t="s">
-        <v>1647</v>
+        <v>1649</v>
       </c>
       <c r="D418" t="s">
-        <v>1648</v>
-[...4 lines deleted...]
-      <c r="F418" s="2" t="s">
         <v>1650</v>
       </c>
+      <c r="E418" s="2"/>
+      <c r="F418" s="2"/>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" t="s">
-        <v>1504</v>
+        <v>1544</v>
       </c>
       <c r="B419" t="s">
-        <v>1505</v>
+        <v>1545</v>
       </c>
       <c r="C419" t="s">
         <v>1651</v>
       </c>
       <c r="D419" t="s">
-        <v>1651</v>
+        <v>1652</v>
       </c>
       <c r="E419" s="2" t="s">
-        <v>1652</v>
+        <v>1653</v>
       </c>
       <c r="F419" s="2" t="s">
-        <v>1653</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" t="s">
-        <v>1504</v>
+        <v>1544</v>
       </c>
       <c r="B420" t="s">
-        <v>1505</v>
+        <v>1545</v>
       </c>
       <c r="C420" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
       <c r="D420" t="s">
-        <v>1655</v>
+        <v>1656</v>
       </c>
       <c r="E420" s="2" t="s">
-        <v>1656</v>
+        <v>1657</v>
       </c>
       <c r="F420" s="2" t="s">
-        <v>1657</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" t="s">
-        <v>1504</v>
+        <v>1544</v>
       </c>
       <c r="B421" t="s">
-        <v>1505</v>
+        <v>1545</v>
       </c>
       <c r="C421" t="s">
-        <v>1658</v>
+        <v>1659</v>
       </c>
       <c r="D421" t="s">
-        <v>1659</v>
+        <v>1660</v>
       </c>
       <c r="E421" s="2" t="s">
-        <v>1660</v>
+        <v>1661</v>
       </c>
       <c r="F421" s="2" t="s">
-        <v>1661</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" t="s">
-        <v>1504</v>
+        <v>1544</v>
       </c>
       <c r="B422" t="s">
-        <v>1505</v>
+        <v>1545</v>
       </c>
       <c r="C422" t="s">
-        <v>600</v>
+        <v>1663</v>
       </c>
       <c r="D422" t="s">
-        <v>601</v>
+        <v>1664</v>
       </c>
       <c r="E422" s="2" t="s">
-        <v>1662</v>
+        <v>1665</v>
       </c>
       <c r="F422" s="2" t="s">
-        <v>1663</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" t="s">
-        <v>1504</v>
+        <v>1544</v>
       </c>
       <c r="B423" t="s">
-        <v>1505</v>
+        <v>1545</v>
       </c>
       <c r="C423" t="s">
-        <v>1664</v>
+        <v>1667</v>
       </c>
       <c r="D423" t="s">
-        <v>1665</v>
+        <v>1668</v>
       </c>
       <c r="E423" s="2" t="s">
-        <v>1666</v>
+        <v>1669</v>
       </c>
       <c r="F423" s="2" t="s">
-        <v>1667</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" t="s">
-        <v>1504</v>
+        <v>1544</v>
       </c>
       <c r="B424" t="s">
-        <v>1505</v>
+        <v>1545</v>
       </c>
       <c r="C424" t="s">
-        <v>1668</v>
+        <v>1671</v>
       </c>
       <c r="D424" t="s">
-        <v>321</v>
+        <v>1672</v>
       </c>
       <c r="E424" s="2" t="s">
-        <v>1669</v>
+        <v>1673</v>
       </c>
       <c r="F424" s="2" t="s">
-        <v>1670</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" t="s">
-        <v>1504</v>
+        <v>1544</v>
       </c>
       <c r="B425" t="s">
-        <v>1505</v>
+        <v>1545</v>
       </c>
       <c r="C425" t="s">
-        <v>1671</v>
+        <v>1675</v>
       </c>
       <c r="D425" t="s">
-        <v>1672</v>
+        <v>1676</v>
       </c>
       <c r="E425" s="2" t="s">
-        <v>1673</v>
+        <v>1677</v>
       </c>
       <c r="F425" s="2" t="s">
-        <v>1674</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" t="s">
-        <v>1504</v>
+        <v>1544</v>
       </c>
       <c r="B426" t="s">
-        <v>1505</v>
+        <v>1545</v>
       </c>
       <c r="C426" t="s">
-        <v>1675</v>
+        <v>1679</v>
       </c>
       <c r="D426" t="s">
-        <v>1676</v>
+        <v>1680</v>
       </c>
       <c r="E426" s="2" t="s">
-        <v>1677</v>
+        <v>1681</v>
       </c>
       <c r="F426" s="2" t="s">
-        <v>1678</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" t="s">
-        <v>1504</v>
+        <v>1544</v>
       </c>
       <c r="B427" t="s">
-        <v>1505</v>
+        <v>1545</v>
       </c>
       <c r="C427" t="s">
-        <v>1679</v>
+        <v>1683</v>
       </c>
       <c r="D427" t="s">
-        <v>1680</v>
+        <v>1684</v>
       </c>
       <c r="E427" s="2" t="s">
-        <v>1681</v>
+        <v>1685</v>
       </c>
       <c r="F427" s="2" t="s">
-        <v>1682</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" t="s">
-        <v>1504</v>
+        <v>1544</v>
       </c>
       <c r="B428" t="s">
-        <v>1505</v>
+        <v>1545</v>
       </c>
       <c r="C428" t="s">
-        <v>1683</v>
+        <v>1687</v>
       </c>
       <c r="D428" t="s">
-        <v>1684</v>
+        <v>1688</v>
       </c>
       <c r="E428" s="2" t="s">
-        <v>1685</v>
+        <v>1689</v>
       </c>
       <c r="F428" s="2" t="s">
-        <v>1686</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" t="s">
-        <v>1504</v>
+        <v>1544</v>
       </c>
       <c r="B429" t="s">
-        <v>1505</v>
+        <v>1545</v>
       </c>
       <c r="C429" t="s">
-        <v>1687</v>
+        <v>1691</v>
       </c>
       <c r="D429" t="s">
-        <v>1688</v>
+        <v>1691</v>
       </c>
       <c r="E429" s="2" t="s">
-        <v>1689</v>
+        <v>1692</v>
       </c>
       <c r="F429" s="2" t="s">
-        <v>1690</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" t="s">
-        <v>1504</v>
+        <v>1544</v>
       </c>
       <c r="B430" t="s">
-        <v>1505</v>
+        <v>1545</v>
       </c>
       <c r="C430" t="s">
-        <v>1691</v>
+        <v>1694</v>
       </c>
       <c r="D430" t="s">
-        <v>1692</v>
+        <v>1695</v>
       </c>
       <c r="E430" s="2" t="s">
-        <v>1693</v>
+        <v>1696</v>
       </c>
       <c r="F430" s="2" t="s">
-        <v>1694</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" t="s">
-        <v>1504</v>
+        <v>1544</v>
       </c>
       <c r="B431" t="s">
-        <v>1505</v>
+        <v>1545</v>
       </c>
       <c r="C431" t="s">
-        <v>1695</v>
+        <v>1698</v>
       </c>
       <c r="D431" t="s">
-        <v>1696</v>
+        <v>1699</v>
       </c>
       <c r="E431" s="2" t="s">
-        <v>1697</v>
+        <v>1700</v>
       </c>
       <c r="F431" s="2" t="s">
-        <v>1698</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" t="s">
-        <v>1504</v>
+        <v>1544</v>
       </c>
       <c r="B432" t="s">
-        <v>1505</v>
+        <v>1545</v>
       </c>
       <c r="C432" t="s">
-        <v>1699</v>
+        <v>604</v>
       </c>
       <c r="D432" t="s">
-        <v>1700</v>
+        <v>605</v>
       </c>
       <c r="E432" s="2" t="s">
-        <v>1701</v>
+        <v>1702</v>
       </c>
       <c r="F432" s="2" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" t="s">
-        <v>1504</v>
+        <v>1544</v>
       </c>
       <c r="B433" t="s">
-        <v>1505</v>
+        <v>1545</v>
       </c>
       <c r="C433" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="D433" t="s">
-        <v>1704</v>
+        <v>1705</v>
       </c>
       <c r="E433" s="2" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
       <c r="F433" s="2" t="s">
-        <v>1706</v>
+        <v>1707</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" t="s">
-        <v>1504</v>
+        <v>1544</v>
       </c>
       <c r="B434" t="s">
-        <v>1505</v>
+        <v>1545</v>
       </c>
       <c r="C434" t="s">
-        <v>1707</v>
+        <v>1708</v>
       </c>
       <c r="D434" t="s">
-        <v>1708</v>
+        <v>325</v>
       </c>
       <c r="E434" s="2" t="s">
         <v>1709</v>
       </c>
       <c r="F434" s="2" t="s">
         <v>1710</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" t="s">
-        <v>1504</v>
+        <v>1544</v>
       </c>
       <c r="B435" t="s">
-        <v>1505</v>
+        <v>1545</v>
       </c>
       <c r="C435" t="s">
         <v>1711</v>
       </c>
       <c r="D435" t="s">
         <v>1712</v>
       </c>
       <c r="E435" s="2" t="s">
         <v>1713</v>
       </c>
       <c r="F435" s="2" t="s">
         <v>1714</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" t="s">
-        <v>1504</v>
+        <v>1544</v>
       </c>
       <c r="B436" t="s">
-        <v>1505</v>
+        <v>1545</v>
       </c>
       <c r="C436" t="s">
         <v>1715</v>
       </c>
       <c r="D436" t="s">
         <v>1716</v>
       </c>
       <c r="E436" s="2" t="s">
         <v>1717</v>
       </c>
       <c r="F436" s="2" t="s">
         <v>1718</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" t="s">
-        <v>1504</v>
+        <v>1544</v>
       </c>
       <c r="B437" t="s">
-        <v>1505</v>
+        <v>1545</v>
       </c>
       <c r="C437" t="s">
         <v>1719</v>
       </c>
       <c r="D437" t="s">
         <v>1720</v>
       </c>
       <c r="E437" s="2" t="s">
         <v>1721</v>
       </c>
       <c r="F437" s="2" t="s">
         <v>1722</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" t="s">
-        <v>1504</v>
+        <v>1544</v>
       </c>
       <c r="B438" t="s">
-        <v>1505</v>
+        <v>1545</v>
       </c>
       <c r="C438" t="s">
         <v>1723</v>
       </c>
       <c r="D438" t="s">
         <v>1724</v>
       </c>
       <c r="E438" s="2" t="s">
         <v>1725</v>
       </c>
       <c r="F438" s="2" t="s">
         <v>1726</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" t="s">
-        <v>1504</v>
+        <v>1544</v>
       </c>
       <c r="B439" t="s">
-        <v>1505</v>
+        <v>1545</v>
       </c>
       <c r="C439" t="s">
         <v>1727</v>
       </c>
       <c r="D439" t="s">
         <v>1728</v>
       </c>
       <c r="E439" s="2" t="s">
         <v>1729</v>
       </c>
       <c r="F439" s="2" t="s">
         <v>1730</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" t="s">
+        <v>1544</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C440" t="s">
         <v>1731</v>
       </c>
-      <c r="B440" t="s">
+      <c r="D440" t="s">
         <v>1732</v>
       </c>
-      <c r="C440" t="s">
+      <c r="E440" s="2" t="s">
         <v>1733</v>
       </c>
-      <c r="D440" t="s">
+      <c r="F440" s="2" t="s">
         <v>1734</v>
-      </c>
-[...4 lines deleted...]
-        <v>1736</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" t="s">
-        <v>1731</v>
+        <v>1544</v>
       </c>
       <c r="B441" t="s">
-        <v>1732</v>
+        <v>1545</v>
       </c>
       <c r="C441" t="s">
-        <v>357</v>
+        <v>1735</v>
       </c>
       <c r="D441" t="s">
-        <v>358</v>
+        <v>1736</v>
       </c>
       <c r="E441" s="2" t="s">
         <v>1737</v>
       </c>
       <c r="F441" s="2" t="s">
         <v>1738</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" t="s">
-        <v>1731</v>
+        <v>1544</v>
       </c>
       <c r="B442" t="s">
-        <v>1732</v>
+        <v>1545</v>
       </c>
       <c r="C442" t="s">
         <v>1739</v>
       </c>
       <c r="D442" t="s">
         <v>1740</v>
       </c>
       <c r="E442" s="2" t="s">
         <v>1741</v>
       </c>
       <c r="F442" s="2" t="s">
         <v>1742</v>
       </c>
     </row>
     <row r="443" spans="1:6">
       <c r="A443" t="s">
-        <v>1731</v>
+        <v>1544</v>
       </c>
       <c r="B443" t="s">
-        <v>1732</v>
+        <v>1545</v>
       </c>
       <c r="C443" t="s">
         <v>1743</v>
       </c>
       <c r="D443" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="E443" s="2" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
       <c r="F443" s="2" t="s">
-        <v>1745</v>
+        <v>1746</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" t="s">
-        <v>1731</v>
+        <v>1544</v>
       </c>
       <c r="B444" t="s">
-        <v>1732</v>
+        <v>1545</v>
       </c>
       <c r="C444" t="s">
-        <v>1746</v>
+        <v>1747</v>
       </c>
       <c r="D444" t="s">
-        <v>1747</v>
+        <v>1748</v>
       </c>
       <c r="E444" s="2" t="s">
-        <v>1748</v>
+        <v>1749</v>
       </c>
       <c r="F444" s="2" t="s">
-        <v>1749</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445" t="s">
-        <v>1731</v>
+        <v>1544</v>
       </c>
       <c r="B445" t="s">
-        <v>1732</v>
+        <v>1545</v>
       </c>
       <c r="C445" t="s">
-        <v>1750</v>
+        <v>1751</v>
       </c>
       <c r="D445" t="s">
-        <v>1750</v>
+        <v>1752</v>
       </c>
       <c r="E445" s="2" t="s">
-        <v>1751</v>
+        <v>1753</v>
       </c>
       <c r="F445" s="2" t="s">
-        <v>1752</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" t="s">
-        <v>1731</v>
+        <v>1544</v>
       </c>
       <c r="B446" t="s">
-        <v>1732</v>
+        <v>1545</v>
       </c>
       <c r="C446" t="s">
-        <v>1753</v>
+        <v>1755</v>
       </c>
       <c r="D446" t="s">
-        <v>1754</v>
+        <v>1756</v>
       </c>
       <c r="E446" s="2" t="s">
-        <v>1755</v>
+        <v>1757</v>
       </c>
       <c r="F446" s="2" t="s">
-        <v>1756</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" t="s">
-        <v>1731</v>
+        <v>1544</v>
       </c>
       <c r="B447" t="s">
-        <v>1732</v>
+        <v>1545</v>
       </c>
       <c r="C447" t="s">
-        <v>1757</v>
+        <v>1759</v>
       </c>
       <c r="D447" t="s">
-        <v>1758</v>
+        <v>1760</v>
       </c>
       <c r="E447" s="2" t="s">
-        <v>1759</v>
+        <v>1761</v>
       </c>
       <c r="F447" s="2" t="s">
-        <v>1760</v>
+        <v>1762</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" t="s">
-        <v>1731</v>
+        <v>1544</v>
       </c>
       <c r="B448" t="s">
-        <v>1732</v>
+        <v>1545</v>
       </c>
       <c r="C448" t="s">
-        <v>1761</v>
+        <v>1763</v>
       </c>
       <c r="D448" t="s">
-        <v>1762</v>
+        <v>1764</v>
       </c>
       <c r="E448" s="2" t="s">
-        <v>1763</v>
+        <v>1765</v>
       </c>
       <c r="F448" s="2" t="s">
-        <v>1764</v>
+        <v>1766</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" t="s">
-        <v>1731</v>
+        <v>1544</v>
       </c>
       <c r="B449" t="s">
-        <v>1732</v>
+        <v>1545</v>
       </c>
       <c r="C449" t="s">
-        <v>1765</v>
+        <v>1767</v>
       </c>
       <c r="D449" t="s">
-        <v>1766</v>
+        <v>1768</v>
       </c>
       <c r="E449" s="2" t="s">
-        <v>1767</v>
+        <v>1769</v>
       </c>
       <c r="F449" s="2" t="s">
-        <v>1768</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" t="s">
-        <v>1731</v>
+        <v>1771</v>
       </c>
       <c r="B450" t="s">
-        <v>1732</v>
+        <v>1772</v>
       </c>
       <c r="C450" t="s">
-        <v>1769</v>
+        <v>1773</v>
       </c>
       <c r="D450" t="s">
-        <v>1770</v>
+        <v>1774</v>
       </c>
       <c r="E450" s="2" t="s">
-        <v>1771</v>
+        <v>1775</v>
       </c>
       <c r="F450" s="2" t="s">
-        <v>1772</v>
+        <v>1776</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" t="s">
-        <v>1731</v>
+        <v>1771</v>
       </c>
       <c r="B451" t="s">
-        <v>1732</v>
+        <v>1772</v>
       </c>
       <c r="C451" t="s">
-        <v>1773</v>
+        <v>361</v>
       </c>
       <c r="D451" t="s">
-        <v>1774</v>
+        <v>362</v>
       </c>
       <c r="E451" s="2" t="s">
-        <v>1775</v>
+        <v>1777</v>
       </c>
       <c r="F451" s="2" t="s">
-        <v>1776</v>
+        <v>1778</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" t="s">
-        <v>1731</v>
+        <v>1771</v>
       </c>
       <c r="B452" t="s">
-        <v>1732</v>
+        <v>1772</v>
       </c>
       <c r="C452" t="s">
-        <v>1777</v>
+        <v>1779</v>
       </c>
       <c r="D452" t="s">
-        <v>1778</v>
+        <v>1780</v>
       </c>
       <c r="E452" s="2" t="s">
-        <v>1779</v>
+        <v>1781</v>
       </c>
       <c r="F452" s="2" t="s">
-        <v>1780</v>
+        <v>1782</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="A453" t="s">
-        <v>1731</v>
+        <v>1771</v>
       </c>
       <c r="B453" t="s">
-        <v>1732</v>
+        <v>1772</v>
       </c>
       <c r="C453" t="s">
-        <v>1781</v>
+        <v>1783</v>
       </c>
       <c r="D453" t="s">
-        <v>1781</v>
+        <v>1783</v>
       </c>
       <c r="E453" s="2" t="s">
-        <v>1782</v>
+        <v>1784</v>
       </c>
       <c r="F453" s="2" t="s">
-        <v>1783</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="454" spans="1:6">
       <c r="A454" t="s">
-        <v>1731</v>
+        <v>1771</v>
       </c>
       <c r="B454" t="s">
-        <v>1732</v>
+        <v>1772</v>
       </c>
       <c r="C454" t="s">
-        <v>1784</v>
+        <v>1786</v>
       </c>
       <c r="D454" t="s">
-        <v>1785</v>
+        <v>1787</v>
       </c>
       <c r="E454" s="2" t="s">
-        <v>1786</v>
+        <v>1788</v>
       </c>
       <c r="F454" s="2" t="s">
-        <v>1787</v>
+        <v>1789</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" t="s">
-        <v>1731</v>
+        <v>1771</v>
       </c>
       <c r="B455" t="s">
-        <v>1732</v>
+        <v>1772</v>
       </c>
       <c r="C455" t="s">
-        <v>1788</v>
+        <v>1790</v>
       </c>
       <c r="D455" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="E455" s="2" t="s">
-        <v>1790</v>
+        <v>1791</v>
       </c>
       <c r="F455" s="2" t="s">
-        <v>1791</v>
+        <v>1792</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" t="s">
-        <v>1731</v>
+        <v>1771</v>
       </c>
       <c r="B456" t="s">
-        <v>1732</v>
+        <v>1772</v>
       </c>
       <c r="C456" t="s">
-        <v>1792</v>
+        <v>1793</v>
       </c>
       <c r="D456" t="s">
-        <v>1793</v>
+        <v>1794</v>
       </c>
       <c r="E456" s="2" t="s">
-        <v>1794</v>
+        <v>1795</v>
       </c>
       <c r="F456" s="2" t="s">
-        <v>1795</v>
+        <v>1796</v>
       </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" t="s">
-        <v>1731</v>
+        <v>1771</v>
       </c>
       <c r="B457" t="s">
-        <v>1732</v>
+        <v>1772</v>
       </c>
       <c r="C457" t="s">
-        <v>1796</v>
+        <v>1797</v>
       </c>
       <c r="D457" t="s">
-        <v>1797</v>
+        <v>1798</v>
       </c>
       <c r="E457" s="2" t="s">
-        <v>1798</v>
+        <v>1799</v>
       </c>
       <c r="F457" s="2" t="s">
-        <v>1799</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="458" spans="1:6">
       <c r="A458" t="s">
-        <v>1800</v>
+        <v>1771</v>
       </c>
       <c r="B458" t="s">
+        <v>1772</v>
+      </c>
+      <c r="C458" t="s">
         <v>1801</v>
       </c>
       <c r="D458" t="s">
         <v>1802</v>
       </c>
       <c r="E458" s="2" t="s">
         <v>1803</v>
       </c>
       <c r="F458" s="2" t="s">
         <v>1804</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="A459" t="s">
-        <v>1800</v>
+        <v>1771</v>
       </c>
       <c r="B459" t="s">
-        <v>1801</v>
+        <v>1772</v>
       </c>
       <c r="C459" t="s">
         <v>1805</v>
       </c>
       <c r="D459" t="s">
         <v>1806</v>
       </c>
       <c r="E459" s="2" t="s">
         <v>1807</v>
       </c>
       <c r="F459" s="2" t="s">
         <v>1808</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="A460" t="s">
-        <v>1800</v>
+        <v>1771</v>
       </c>
       <c r="B460" t="s">
-        <v>1801</v>
+        <v>1772</v>
       </c>
       <c r="C460" t="s">
         <v>1809</v>
       </c>
       <c r="D460" t="s">
         <v>1810</v>
       </c>
       <c r="E460" s="2" t="s">
         <v>1811</v>
       </c>
       <c r="F460" s="2" t="s">
         <v>1812</v>
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="A461" t="s">
-        <v>1800</v>
+        <v>1771</v>
       </c>
       <c r="B461" t="s">
-        <v>1801</v>
+        <v>1772</v>
       </c>
       <c r="C461" t="s">
         <v>1813</v>
       </c>
       <c r="D461" t="s">
         <v>1814</v>
       </c>
       <c r="E461" s="2" t="s">
         <v>1815</v>
       </c>
       <c r="F461" s="2" t="s">
         <v>1816</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" t="s">
-        <v>1800</v>
+        <v>1771</v>
       </c>
       <c r="B462" t="s">
-        <v>1801</v>
+        <v>1772</v>
       </c>
       <c r="C462" t="s">
         <v>1817</v>
       </c>
       <c r="D462" t="s">
         <v>1818</v>
       </c>
       <c r="E462" s="2" t="s">
         <v>1819</v>
       </c>
       <c r="F462" s="2" t="s">
         <v>1820</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" t="s">
-        <v>1800</v>
+        <v>1771</v>
       </c>
       <c r="B463" t="s">
-        <v>1801</v>
+        <v>1772</v>
       </c>
       <c r="C463" t="s">
-        <v>300</v>
+        <v>1821</v>
       </c>
       <c r="D463" t="s">
-        <v>301</v>
+        <v>1821</v>
       </c>
       <c r="E463" s="2" t="s">
-        <v>1821</v>
+        <v>1822</v>
       </c>
       <c r="F463" s="2" t="s">
-        <v>1822</v>
+        <v>1823</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" t="s">
-        <v>1800</v>
+        <v>1771</v>
       </c>
       <c r="B464" t="s">
-        <v>1801</v>
+        <v>1772</v>
       </c>
       <c r="C464" t="s">
-        <v>532</v>
+        <v>1824</v>
       </c>
       <c r="D464" t="s">
-        <v>533</v>
+        <v>1825</v>
       </c>
       <c r="E464" s="2" t="s">
-        <v>1823</v>
+        <v>1826</v>
       </c>
       <c r="F464" s="2" t="s">
-        <v>1824</v>
+        <v>1827</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" t="s">
-        <v>1800</v>
+        <v>1771</v>
       </c>
       <c r="B465" t="s">
-        <v>1801</v>
+        <v>1772</v>
       </c>
       <c r="C465" t="s">
-        <v>548</v>
+        <v>1828</v>
       </c>
       <c r="D465" t="s">
-        <v>549</v>
+        <v>1829</v>
       </c>
       <c r="E465" s="2" t="s">
-        <v>1825</v>
+        <v>1830</v>
       </c>
       <c r="F465" s="2" t="s">
-        <v>1826</v>
+        <v>1831</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" t="s">
-        <v>1800</v>
+        <v>1771</v>
       </c>
       <c r="B466" t="s">
-        <v>1801</v>
+        <v>1772</v>
       </c>
       <c r="C466" t="s">
-        <v>1827</v>
+        <v>1832</v>
       </c>
       <c r="D466" t="s">
-        <v>1828</v>
+        <v>1833</v>
       </c>
       <c r="E466" s="2" t="s">
-        <v>1829</v>
+        <v>1834</v>
       </c>
       <c r="F466" s="2" t="s">
-        <v>1830</v>
+        <v>1835</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" t="s">
-        <v>1800</v>
+        <v>1771</v>
       </c>
       <c r="B467" t="s">
-        <v>1801</v>
+        <v>1772</v>
       </c>
       <c r="C467" t="s">
-        <v>1831</v>
+        <v>1836</v>
       </c>
       <c r="D467" t="s">
-        <v>1832</v>
+        <v>1837</v>
       </c>
       <c r="E467" s="2" t="s">
-        <v>1833</v>
+        <v>1838</v>
       </c>
       <c r="F467" s="2" t="s">
-        <v>1834</v>
+        <v>1839</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" t="s">
-        <v>1800</v>
+        <v>1840</v>
       </c>
       <c r="B468" t="s">
-        <v>1801</v>
-[...2 lines deleted...]
-        <v>308</v>
+        <v>1841</v>
       </c>
       <c r="D468" t="s">
-        <v>309</v>
+        <v>1842</v>
       </c>
       <c r="E468" s="2" t="s">
-        <v>310</v>
+        <v>1843</v>
       </c>
       <c r="F468" s="2" t="s">
-        <v>1835</v>
+        <v>1844</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" t="s">
-        <v>1800</v>
+        <v>1840</v>
       </c>
       <c r="B469" t="s">
-        <v>1801</v>
+        <v>1841</v>
       </c>
       <c r="C469" t="s">
-        <v>1836</v>
+        <v>1845</v>
       </c>
       <c r="D469" t="s">
-        <v>1837</v>
+        <v>1846</v>
       </c>
       <c r="E469" s="2" t="s">
-        <v>1838</v>
+        <v>1847</v>
       </c>
       <c r="F469" s="2" t="s">
-        <v>1839</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" t="s">
-        <v>1800</v>
+        <v>1840</v>
       </c>
       <c r="B470" t="s">
-        <v>1801</v>
+        <v>1841</v>
       </c>
       <c r="C470" t="s">
-        <v>1840</v>
+        <v>1849</v>
       </c>
       <c r="D470" t="s">
-        <v>1841</v>
+        <v>1850</v>
       </c>
       <c r="E470" s="2" t="s">
-        <v>1842</v>
+        <v>1851</v>
       </c>
       <c r="F470" s="2" t="s">
-        <v>1843</v>
+        <v>1852</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" t="s">
-        <v>1800</v>
+        <v>1840</v>
       </c>
       <c r="B471" t="s">
-        <v>1801</v>
+        <v>1841</v>
       </c>
       <c r="C471" t="s">
-        <v>1844</v>
+        <v>1853</v>
       </c>
       <c r="D471" t="s">
-        <v>1845</v>
+        <v>1854</v>
       </c>
       <c r="E471" s="2" t="s">
-        <v>1846</v>
+        <v>1855</v>
       </c>
       <c r="F471" s="2" t="s">
-        <v>1847</v>
+        <v>1856</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" t="s">
-        <v>1800</v>
+        <v>1840</v>
       </c>
       <c r="B472" t="s">
-        <v>1801</v>
+        <v>1841</v>
       </c>
       <c r="C472" t="s">
-        <v>316</v>
+        <v>1857</v>
       </c>
       <c r="D472" t="s">
-        <v>317</v>
+        <v>1858</v>
       </c>
       <c r="E472" s="2" t="s">
-        <v>318</v>
+        <v>1859</v>
       </c>
       <c r="F472" s="2" t="s">
-        <v>1848</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" t="s">
-        <v>1800</v>
+        <v>1840</v>
       </c>
       <c r="B473" t="s">
-        <v>1801</v>
+        <v>1841</v>
       </c>
       <c r="C473" t="s">
-        <v>954</v>
+        <v>304</v>
       </c>
       <c r="D473" t="s">
-        <v>955</v>
+        <v>305</v>
       </c>
       <c r="E473" s="2" t="s">
-        <v>1262</v>
+        <v>1861</v>
       </c>
       <c r="F473" s="2" t="s">
-        <v>1849</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" t="s">
-        <v>1800</v>
+        <v>1840</v>
       </c>
       <c r="B474" t="s">
-        <v>1801</v>
+        <v>1841</v>
       </c>
       <c r="C474" t="s">
-        <v>1850</v>
+        <v>536</v>
       </c>
       <c r="D474" t="s">
-        <v>1851</v>
+        <v>537</v>
       </c>
       <c r="E474" s="2" t="s">
-        <v>1852</v>
+        <v>1863</v>
       </c>
       <c r="F474" s="2" t="s">
-        <v>1853</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" t="s">
-        <v>1800</v>
+        <v>1840</v>
       </c>
       <c r="B475" t="s">
-        <v>1801</v>
+        <v>1841</v>
       </c>
       <c r="C475" t="s">
-        <v>962</v>
+        <v>552</v>
       </c>
       <c r="D475" t="s">
-        <v>963</v>
+        <v>553</v>
       </c>
       <c r="E475" s="2" t="s">
-        <v>1854</v>
+        <v>1865</v>
       </c>
       <c r="F475" s="2" t="s">
-        <v>1855</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" t="s">
-        <v>1800</v>
+        <v>1840</v>
       </c>
       <c r="B476" t="s">
-        <v>1801</v>
+        <v>1841</v>
       </c>
       <c r="C476" t="s">
-        <v>324</v>
+        <v>1867</v>
       </c>
       <c r="D476" t="s">
-        <v>325</v>
+        <v>1868</v>
       </c>
       <c r="E476" s="2" t="s">
-        <v>326</v>
+        <v>1869</v>
       </c>
       <c r="F476" s="2" t="s">
-        <v>1856</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" t="s">
-        <v>1800</v>
+        <v>1840</v>
       </c>
       <c r="B477" t="s">
-        <v>1801</v>
+        <v>1841</v>
       </c>
       <c r="C477" t="s">
-        <v>643</v>
+        <v>1871</v>
       </c>
       <c r="D477" t="s">
-        <v>644</v>
+        <v>1872</v>
       </c>
       <c r="E477" s="2" t="s">
-        <v>645</v>
+        <v>1873</v>
       </c>
       <c r="F477" s="2" t="s">
-        <v>1857</v>
+        <v>1874</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" t="s">
-        <v>1800</v>
+        <v>1840</v>
       </c>
       <c r="B478" t="s">
-        <v>1801</v>
+        <v>1841</v>
       </c>
       <c r="C478" t="s">
-        <v>1858</v>
+        <v>312</v>
       </c>
       <c r="D478" t="s">
-        <v>1859</v>
+        <v>313</v>
       </c>
       <c r="E478" s="2" t="s">
-        <v>1860</v>
+        <v>314</v>
       </c>
       <c r="F478" s="2" t="s">
-        <v>1861</v>
+        <v>1875</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" t="s">
-        <v>1862</v>
+        <v>1840</v>
       </c>
       <c r="B479" t="s">
-        <v>1863</v>
+        <v>1841</v>
       </c>
       <c r="C479" t="s">
-        <v>1864</v>
+        <v>1876</v>
       </c>
       <c r="D479" t="s">
-        <v>1865</v>
+        <v>1877</v>
       </c>
       <c r="E479" s="2" t="s">
-        <v>1866</v>
+        <v>1878</v>
       </c>
       <c r="F479" s="2" t="s">
-        <v>1867</v>
+        <v>1879</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" t="s">
-        <v>1862</v>
+        <v>1840</v>
       </c>
       <c r="B480" t="s">
-        <v>1863</v>
+        <v>1841</v>
       </c>
       <c r="C480" t="s">
-        <v>1868</v>
+        <v>1880</v>
       </c>
       <c r="D480" t="s">
-        <v>1869</v>
+        <v>1881</v>
       </c>
       <c r="E480" s="2" t="s">
-        <v>1870</v>
+        <v>1882</v>
       </c>
       <c r="F480" s="2" t="s">
-        <v>1871</v>
+        <v>1883</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" t="s">
-        <v>1862</v>
+        <v>1840</v>
       </c>
       <c r="B481" t="s">
-        <v>1863</v>
+        <v>1841</v>
       </c>
       <c r="C481" t="s">
-        <v>1872</v>
+        <v>1884</v>
       </c>
       <c r="D481" t="s">
-        <v>1873</v>
+        <v>1885</v>
       </c>
       <c r="E481" s="2" t="s">
-        <v>1874</v>
+        <v>1886</v>
       </c>
       <c r="F481" s="2" t="s">
-        <v>1875</v>
+        <v>1887</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" t="s">
-        <v>1862</v>
+        <v>1840</v>
       </c>
       <c r="B482" t="s">
-        <v>1863</v>
+        <v>1841</v>
       </c>
       <c r="C482" t="s">
-        <v>1876</v>
+        <v>320</v>
       </c>
       <c r="D482" t="s">
-        <v>1877</v>
+        <v>321</v>
       </c>
       <c r="E482" s="2" t="s">
-        <v>1878</v>
+        <v>322</v>
       </c>
       <c r="F482" s="2" t="s">
-        <v>1879</v>
+        <v>1888</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" t="s">
-        <v>1862</v>
+        <v>1840</v>
       </c>
       <c r="B483" t="s">
-        <v>1863</v>
+        <v>1841</v>
       </c>
       <c r="C483" t="s">
-        <v>1880</v>
+        <v>958</v>
       </c>
       <c r="D483" t="s">
-        <v>1881</v>
+        <v>959</v>
       </c>
       <c r="E483" s="2" t="s">
-        <v>1882</v>
+        <v>1266</v>
       </c>
       <c r="F483" s="2" t="s">
-        <v>1883</v>
+        <v>1889</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" t="s">
-        <v>1862</v>
+        <v>1840</v>
       </c>
       <c r="B484" t="s">
-        <v>1863</v>
+        <v>1841</v>
       </c>
       <c r="C484" t="s">
-        <v>1884</v>
+        <v>1890</v>
       </c>
       <c r="D484" t="s">
-        <v>1885</v>
+        <v>1891</v>
       </c>
       <c r="E484" s="2" t="s">
-        <v>1886</v>
+        <v>1892</v>
       </c>
       <c r="F484" s="2" t="s">
-        <v>1887</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="485" spans="1:6">
       <c r="A485" t="s">
-        <v>1862</v>
+        <v>1840</v>
       </c>
       <c r="B485" t="s">
-        <v>1863</v>
+        <v>1841</v>
       </c>
       <c r="C485" t="s">
-        <v>1888</v>
+        <v>966</v>
       </c>
       <c r="D485" t="s">
-        <v>1889</v>
+        <v>967</v>
       </c>
       <c r="E485" s="2" t="s">
-        <v>1890</v>
+        <v>1894</v>
       </c>
       <c r="F485" s="2" t="s">
-        <v>1891</v>
+        <v>1895</v>
       </c>
     </row>
     <row r="486" spans="1:6">
       <c r="A486" t="s">
-        <v>1862</v>
+        <v>1840</v>
       </c>
       <c r="B486" t="s">
-        <v>1863</v>
+        <v>1841</v>
       </c>
       <c r="C486" t="s">
-        <v>1892</v>
+        <v>328</v>
       </c>
       <c r="D486" t="s">
-        <v>1893</v>
+        <v>329</v>
       </c>
       <c r="E486" s="2" t="s">
-        <v>1894</v>
+        <v>330</v>
       </c>
       <c r="F486" s="2" t="s">
-        <v>1895</v>
+        <v>1896</v>
       </c>
     </row>
     <row r="487" spans="1:6">
       <c r="A487" t="s">
-        <v>1862</v>
+        <v>1840</v>
       </c>
       <c r="B487" t="s">
-        <v>1863</v>
+        <v>1841</v>
       </c>
       <c r="C487" t="s">
-        <v>1896</v>
+        <v>647</v>
       </c>
       <c r="D487" t="s">
+        <v>648</v>
+      </c>
+      <c r="E487" s="2" t="s">
+        <v>649</v>
+      </c>
+      <c r="F487" s="2" t="s">
         <v>1897</v>
-      </c>
-[...4 lines deleted...]
-        <v>1899</v>
       </c>
     </row>
     <row r="488" spans="1:6">
       <c r="A488" t="s">
-        <v>1862</v>
+        <v>1840</v>
       </c>
       <c r="B488" t="s">
-        <v>1863</v>
+        <v>1841</v>
       </c>
       <c r="C488" t="s">
+        <v>1898</v>
+      </c>
+      <c r="D488" t="s">
+        <v>1899</v>
+      </c>
+      <c r="E488" s="2" t="s">
         <v>1900</v>
       </c>
-      <c r="D488" t="s">
+      <c r="F488" s="2" t="s">
         <v>1901</v>
-      </c>
-[...4 lines deleted...]
-        <v>1903</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" t="s">
-        <v>1862</v>
+        <v>1902</v>
       </c>
       <c r="B489" t="s">
-        <v>1863</v>
+        <v>1903</v>
       </c>
       <c r="C489" t="s">
         <v>1904</v>
       </c>
       <c r="D489" t="s">
         <v>1905</v>
       </c>
       <c r="E489" s="2" t="s">
         <v>1906</v>
       </c>
       <c r="F489" s="2" t="s">
         <v>1907</v>
       </c>
     </row>
     <row r="490" spans="1:6">
       <c r="A490" t="s">
-        <v>1862</v>
+        <v>1902</v>
       </c>
       <c r="B490" t="s">
-        <v>1863</v>
+        <v>1903</v>
       </c>
       <c r="C490" t="s">
         <v>1908</v>
       </c>
       <c r="D490" t="s">
         <v>1909</v>
       </c>
       <c r="E490" s="2" t="s">
         <v>1910</v>
       </c>
       <c r="F490" s="2" t="s">
         <v>1911</v>
       </c>
     </row>
     <row r="491" spans="1:6">
       <c r="A491" t="s">
-        <v>1862</v>
+        <v>1902</v>
       </c>
       <c r="B491" t="s">
-        <v>1863</v>
+        <v>1903</v>
       </c>
       <c r="C491" t="s">
         <v>1912</v>
       </c>
       <c r="D491" t="s">
         <v>1913</v>
       </c>
       <c r="E491" s="2" t="s">
         <v>1914</v>
       </c>
       <c r="F491" s="2" t="s">
         <v>1915</v>
       </c>
     </row>
     <row r="492" spans="1:6">
       <c r="A492" t="s">
-        <v>1862</v>
+        <v>1902</v>
       </c>
       <c r="B492" t="s">
-        <v>1863</v>
+        <v>1903</v>
       </c>
       <c r="C492" t="s">
         <v>1916</v>
       </c>
       <c r="D492" t="s">
         <v>1917</v>
       </c>
       <c r="E492" s="2" t="s">
         <v>1918</v>
       </c>
       <c r="F492" s="2" t="s">
         <v>1919</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" t="s">
-        <v>1862</v>
+        <v>1902</v>
       </c>
       <c r="B493" t="s">
-        <v>1863</v>
+        <v>1903</v>
       </c>
       <c r="C493" t="s">
         <v>1920</v>
       </c>
       <c r="D493" t="s">
         <v>1921</v>
       </c>
       <c r="E493" s="2" t="s">
         <v>1922</v>
       </c>
       <c r="F493" s="2" t="s">
         <v>1923</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" t="s">
-        <v>1862</v>
+        <v>1902</v>
       </c>
       <c r="B494" t="s">
-        <v>1863</v>
+        <v>1903</v>
       </c>
       <c r="C494" t="s">
         <v>1924</v>
       </c>
       <c r="D494" t="s">
         <v>1925</v>
       </c>
       <c r="E494" s="2" t="s">
         <v>1926</v>
       </c>
       <c r="F494" s="2" t="s">
         <v>1927</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" t="s">
-        <v>1862</v>
+        <v>1902</v>
       </c>
       <c r="B495" t="s">
-        <v>1863</v>
+        <v>1903</v>
       </c>
       <c r="C495" t="s">
         <v>1928</v>
       </c>
       <c r="D495" t="s">
         <v>1929</v>
       </c>
       <c r="E495" s="2" t="s">
         <v>1930</v>
       </c>
       <c r="F495" s="2" t="s">
         <v>1931</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" t="s">
-        <v>1862</v>
+        <v>1902</v>
       </c>
       <c r="B496" t="s">
-        <v>1863</v>
+        <v>1903</v>
       </c>
       <c r="C496" t="s">
         <v>1932</v>
       </c>
       <c r="D496" t="s">
         <v>1933</v>
       </c>
       <c r="E496" s="2" t="s">
         <v>1934</v>
       </c>
       <c r="F496" s="2" t="s">
         <v>1935</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" t="s">
-        <v>1862</v>
+        <v>1902</v>
       </c>
       <c r="B497" t="s">
-        <v>1863</v>
+        <v>1903</v>
       </c>
       <c r="C497" t="s">
         <v>1936</v>
       </c>
       <c r="D497" t="s">
-        <v>1936</v>
+        <v>1937</v>
       </c>
       <c r="E497" s="2" t="s">
-        <v>1937</v>
+        <v>1938</v>
       </c>
       <c r="F497" s="2" t="s">
-        <v>1938</v>
+        <v>1939</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" t="s">
-        <v>1862</v>
+        <v>1902</v>
       </c>
       <c r="B498" t="s">
-        <v>1863</v>
+        <v>1903</v>
       </c>
       <c r="C498" t="s">
-        <v>1939</v>
+        <v>1940</v>
       </c>
       <c r="D498" t="s">
-        <v>1940</v>
+        <v>1941</v>
       </c>
       <c r="E498" s="2" t="s">
-        <v>1941</v>
+        <v>1942</v>
       </c>
       <c r="F498" s="2" t="s">
-        <v>1942</v>
+        <v>1943</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" t="s">
-        <v>1862</v>
+        <v>1902</v>
       </c>
       <c r="B499" t="s">
-        <v>1863</v>
+        <v>1903</v>
       </c>
       <c r="C499" t="s">
-        <v>1943</v>
+        <v>1944</v>
       </c>
       <c r="D499" t="s">
-        <v>1944</v>
+        <v>1945</v>
       </c>
       <c r="E499" s="2" t="s">
-        <v>1945</v>
+        <v>1946</v>
       </c>
       <c r="F499" s="2" t="s">
-        <v>1946</v>
+        <v>1947</v>
       </c>
     </row>
     <row r="500" spans="1:6">
       <c r="A500" t="s">
-        <v>1862</v>
+        <v>1902</v>
       </c>
       <c r="B500" t="s">
-        <v>1863</v>
+        <v>1903</v>
       </c>
       <c r="C500" t="s">
-        <v>1947</v>
+        <v>1948</v>
       </c>
       <c r="D500" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="E500" s="2" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="F500" s="2" t="s">
-        <v>1950</v>
+        <v>1951</v>
       </c>
     </row>
     <row r="501" spans="1:6">
       <c r="A501" t="s">
-        <v>1862</v>
+        <v>1902</v>
       </c>
       <c r="B501" t="s">
-        <v>1863</v>
+        <v>1903</v>
       </c>
       <c r="C501" t="s">
-        <v>1951</v>
+        <v>1952</v>
       </c>
       <c r="D501" t="s">
-        <v>1952</v>
+        <v>1953</v>
       </c>
       <c r="E501" s="2" t="s">
-        <v>1953</v>
+        <v>1954</v>
       </c>
       <c r="F501" s="2" t="s">
-        <v>1954</v>
+        <v>1955</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" t="s">
-        <v>1862</v>
+        <v>1902</v>
       </c>
       <c r="B502" t="s">
-        <v>1863</v>
+        <v>1903</v>
       </c>
       <c r="C502" t="s">
-        <v>1955</v>
+        <v>1956</v>
       </c>
       <c r="D502" t="s">
-        <v>1956</v>
+        <v>1957</v>
       </c>
       <c r="E502" s="2" t="s">
-        <v>1957</v>
+        <v>1958</v>
       </c>
       <c r="F502" s="2" t="s">
-        <v>1958</v>
+        <v>1959</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" t="s">
-        <v>1862</v>
+        <v>1902</v>
       </c>
       <c r="B503" t="s">
-        <v>1863</v>
+        <v>1903</v>
       </c>
       <c r="C503" t="s">
-        <v>1959</v>
+        <v>1960</v>
       </c>
       <c r="D503" t="s">
-        <v>1960</v>
+        <v>1961</v>
       </c>
       <c r="E503" s="2" t="s">
-        <v>1961</v>
+        <v>1962</v>
       </c>
       <c r="F503" s="2" t="s">
-        <v>1962</v>
+        <v>1963</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" t="s">
-        <v>1862</v>
+        <v>1902</v>
       </c>
       <c r="B504" t="s">
-        <v>1863</v>
+        <v>1903</v>
       </c>
       <c r="C504" t="s">
-        <v>1963</v>
+        <v>1964</v>
       </c>
       <c r="D504" t="s">
-        <v>1964</v>
+        <v>1965</v>
       </c>
       <c r="E504" s="2" t="s">
-        <v>1965</v>
+        <v>1966</v>
       </c>
       <c r="F504" s="2" t="s">
-        <v>1966</v>
+        <v>1967</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" t="s">
-        <v>1862</v>
+        <v>1902</v>
       </c>
       <c r="B505" t="s">
-        <v>1863</v>
+        <v>1903</v>
       </c>
       <c r="C505" t="s">
-        <v>1967</v>
+        <v>1968</v>
       </c>
       <c r="D505" t="s">
-        <v>1968</v>
+        <v>1969</v>
       </c>
       <c r="E505" s="2" t="s">
-        <v>1969</v>
+        <v>1970</v>
       </c>
       <c r="F505" s="2" t="s">
-        <v>1970</v>
+        <v>1971</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" t="s">
-        <v>1862</v>
+        <v>1902</v>
       </c>
       <c r="B506" t="s">
-        <v>1863</v>
+        <v>1903</v>
       </c>
       <c r="C506" t="s">
-        <v>1971</v>
+        <v>1972</v>
       </c>
       <c r="D506" t="s">
-        <v>1972</v>
+        <v>1973</v>
       </c>
       <c r="E506" s="2" t="s">
-        <v>1973</v>
+        <v>1974</v>
       </c>
       <c r="F506" s="2" t="s">
-        <v>1974</v>
+        <v>1975</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" t="s">
-        <v>1862</v>
+        <v>1902</v>
       </c>
       <c r="B507" t="s">
-        <v>1863</v>
+        <v>1903</v>
       </c>
       <c r="C507" t="s">
-        <v>1975</v>
+        <v>1976</v>
       </c>
       <c r="D507" t="s">
         <v>1976</v>
       </c>
       <c r="E507" s="2" t="s">
         <v>1977</v>
       </c>
       <c r="F507" s="2" t="s">
         <v>1978</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" t="s">
-        <v>1862</v>
+        <v>1902</v>
       </c>
       <c r="B508" t="s">
-        <v>1863</v>
+        <v>1903</v>
       </c>
       <c r="C508" t="s">
         <v>1979</v>
       </c>
       <c r="D508" t="s">
         <v>1980</v>
       </c>
       <c r="E508" s="2" t="s">
         <v>1981</v>
       </c>
       <c r="F508" s="2" t="s">
         <v>1982</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" t="s">
-        <v>1862</v>
+        <v>1902</v>
       </c>
       <c r="B509" t="s">
-        <v>1863</v>
+        <v>1903</v>
       </c>
       <c r="C509" t="s">
         <v>1983</v>
       </c>
       <c r="D509" t="s">
         <v>1984</v>
       </c>
       <c r="E509" s="2" t="s">
         <v>1985</v>
       </c>
       <c r="F509" s="2" t="s">
         <v>1986</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" t="s">
-        <v>1862</v>
+        <v>1902</v>
       </c>
       <c r="B510" t="s">
-        <v>1863</v>
+        <v>1903</v>
       </c>
       <c r="C510" t="s">
         <v>1987</v>
       </c>
       <c r="D510" t="s">
         <v>1988</v>
       </c>
       <c r="E510" s="2" t="s">
         <v>1989</v>
       </c>
       <c r="F510" s="2" t="s">
         <v>1990</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" t="s">
-        <v>1862</v>
+        <v>1902</v>
       </c>
       <c r="B511" t="s">
-        <v>1863</v>
+        <v>1903</v>
       </c>
       <c r="C511" t="s">
         <v>1991</v>
       </c>
       <c r="D511" t="s">
         <v>1992</v>
       </c>
       <c r="E511" s="2" t="s">
         <v>1993</v>
       </c>
       <c r="F511" s="2" t="s">
         <v>1994</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" t="s">
-        <v>1862</v>
+        <v>1902</v>
       </c>
       <c r="B512" t="s">
-        <v>1863</v>
+        <v>1903</v>
       </c>
       <c r="C512" t="s">
         <v>1995</v>
       </c>
       <c r="D512" t="s">
         <v>1996</v>
       </c>
       <c r="E512" s="2" t="s">
         <v>1997</v>
       </c>
       <c r="F512" s="2" t="s">
         <v>1998</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" t="s">
-        <v>1862</v>
+        <v>1902</v>
       </c>
       <c r="B513" t="s">
-        <v>1863</v>
+        <v>1903</v>
       </c>
       <c r="C513" t="s">
         <v>1999</v>
       </c>
       <c r="D513" t="s">
         <v>2000</v>
       </c>
       <c r="E513" s="2" t="s">
         <v>2001</v>
       </c>
       <c r="F513" s="2" t="s">
         <v>2002</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" t="s">
-        <v>1862</v>
+        <v>1902</v>
       </c>
       <c r="B514" t="s">
-        <v>1863</v>
+        <v>1903</v>
       </c>
       <c r="C514" t="s">
         <v>2003</v>
       </c>
       <c r="D514" t="s">
         <v>2004</v>
       </c>
       <c r="E514" s="2" t="s">
         <v>2005</v>
       </c>
       <c r="F514" s="2" t="s">
         <v>2006</v>
       </c>
     </row>
     <row r="515" spans="1:6">
       <c r="A515" t="s">
-        <v>1862</v>
+        <v>1902</v>
       </c>
       <c r="B515" t="s">
-        <v>1863</v>
+        <v>1903</v>
       </c>
       <c r="C515" t="s">
         <v>2007</v>
       </c>
       <c r="D515" t="s">
         <v>2008</v>
       </c>
       <c r="E515" s="2" t="s">
         <v>2009</v>
       </c>
       <c r="F515" s="2" t="s">
         <v>2010</v>
       </c>
     </row>
     <row r="516" spans="1:6">
       <c r="A516" t="s">
-        <v>1862</v>
+        <v>1902</v>
       </c>
       <c r="B516" t="s">
-        <v>1863</v>
+        <v>1903</v>
       </c>
       <c r="C516" t="s">
         <v>2011</v>
       </c>
       <c r="D516" t="s">
         <v>2012</v>
       </c>
       <c r="E516" s="2" t="s">
         <v>2013</v>
       </c>
       <c r="F516" s="2" t="s">
         <v>2014</v>
       </c>
     </row>
     <row r="517" spans="1:6">
       <c r="A517" t="s">
-        <v>1862</v>
+        <v>1902</v>
       </c>
       <c r="B517" t="s">
-        <v>1863</v>
+        <v>1903</v>
       </c>
       <c r="C517" t="s">
         <v>2015</v>
       </c>
       <c r="D517" t="s">
         <v>2016</v>
       </c>
       <c r="E517" s="2" t="s">
         <v>2017</v>
       </c>
       <c r="F517" s="2" t="s">
         <v>2018</v>
       </c>
     </row>
     <row r="518" spans="1:6">
       <c r="A518" t="s">
-        <v>1862</v>
+        <v>1902</v>
       </c>
       <c r="B518" t="s">
-        <v>1863</v>
+        <v>1903</v>
       </c>
       <c r="C518" t="s">
         <v>2019</v>
       </c>
       <c r="D518" t="s">
         <v>2020</v>
       </c>
       <c r="E518" s="2" t="s">
         <v>2021</v>
       </c>
       <c r="F518" s="2" t="s">
         <v>2022</v>
       </c>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" t="s">
-        <v>1862</v>
+        <v>1902</v>
       </c>
       <c r="B519" t="s">
-        <v>1863</v>
+        <v>1903</v>
       </c>
       <c r="C519" t="s">
         <v>2023</v>
       </c>
       <c r="D519" t="s">
         <v>2024</v>
       </c>
       <c r="E519" s="2" t="s">
         <v>2025</v>
       </c>
       <c r="F519" s="2" t="s">
         <v>2026</v>
       </c>
     </row>
     <row r="520" spans="1:6">
       <c r="A520" t="s">
-        <v>1862</v>
+        <v>1902</v>
       </c>
       <c r="B520" t="s">
-        <v>1863</v>
+        <v>1903</v>
       </c>
       <c r="C520" t="s">
         <v>2027</v>
       </c>
       <c r="D520" t="s">
         <v>2028</v>
       </c>
       <c r="E520" s="2" t="s">
         <v>2029</v>
       </c>
       <c r="F520" s="2" t="s">
         <v>2030</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" t="s">
-        <v>1862</v>
+        <v>1902</v>
       </c>
       <c r="B521" t="s">
-        <v>1863</v>
+        <v>1903</v>
       </c>
       <c r="C521" t="s">
         <v>2031</v>
       </c>
       <c r="D521" t="s">
         <v>2032</v>
       </c>
       <c r="E521" s="2" t="s">
         <v>2033</v>
       </c>
       <c r="F521" s="2" t="s">
         <v>2034</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" t="s">
-        <v>1862</v>
+        <v>1902</v>
       </c>
       <c r="B522" t="s">
-        <v>1863</v>
+        <v>1903</v>
       </c>
       <c r="C522" t="s">
         <v>2035</v>
       </c>
       <c r="D522" t="s">
         <v>2036</v>
       </c>
       <c r="E522" s="2" t="s">
         <v>2037</v>
       </c>
       <c r="F522" s="2" t="s">
         <v>2038</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" t="s">
-        <v>1862</v>
+        <v>1902</v>
       </c>
       <c r="B523" t="s">
-        <v>1863</v>
+        <v>1903</v>
       </c>
       <c r="C523" t="s">
         <v>2039</v>
       </c>
       <c r="D523" t="s">
         <v>2040</v>
       </c>
       <c r="E523" s="2" t="s">
         <v>2041</v>
       </c>
       <c r="F523" s="2" t="s">
         <v>2042</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" t="s">
-        <v>1862</v>
+        <v>1902</v>
       </c>
       <c r="B524" t="s">
-        <v>1863</v>
+        <v>1903</v>
       </c>
       <c r="C524" t="s">
         <v>2043</v>
       </c>
       <c r="D524" t="s">
         <v>2044</v>
       </c>
       <c r="E524" s="2" t="s">
         <v>2045</v>
       </c>
       <c r="F524" s="2" t="s">
         <v>2046</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" t="s">
-        <v>1862</v>
+        <v>1902</v>
       </c>
       <c r="B525" t="s">
-        <v>1863</v>
+        <v>1903</v>
       </c>
       <c r="C525" t="s">
         <v>2047</v>
       </c>
       <c r="D525" t="s">
         <v>2048</v>
       </c>
       <c r="E525" s="2" t="s">
         <v>2049</v>
       </c>
       <c r="F525" s="2" t="s">
         <v>2050</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" t="s">
+        <v>1902</v>
+      </c>
+      <c r="B526" t="s">
+        <v>1903</v>
+      </c>
+      <c r="C526" t="s">
         <v>2051</v>
       </c>
-      <c r="B526" t="s">
+      <c r="D526" t="s">
         <v>2052</v>
       </c>
-      <c r="C526" t="s">
+      <c r="E526" s="2" t="s">
         <v>2053</v>
       </c>
-      <c r="D526" t="s">
+      <c r="F526" s="2" t="s">
         <v>2054</v>
-      </c>
-[...4 lines deleted...]
-        <v>2056</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" t="s">
-        <v>2051</v>
+        <v>1902</v>
       </c>
       <c r="B527" t="s">
-        <v>2052</v>
+        <v>1903</v>
       </c>
       <c r="C527" t="s">
+        <v>2055</v>
+      </c>
+      <c r="D527" t="s">
+        <v>2056</v>
+      </c>
+      <c r="E527" s="2" t="s">
         <v>2057</v>
       </c>
-      <c r="D527" t="s">
+      <c r="F527" s="2" t="s">
         <v>2058</v>
-      </c>
-[...4 lines deleted...]
-        <v>2060</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" t="s">
-        <v>2051</v>
+        <v>1902</v>
       </c>
       <c r="B528" t="s">
-        <v>2052</v>
+        <v>1903</v>
       </c>
       <c r="C528" t="s">
+        <v>2059</v>
+      </c>
+      <c r="D528" t="s">
+        <v>2060</v>
+      </c>
+      <c r="E528" s="2" t="s">
         <v>2061</v>
       </c>
-      <c r="D528" t="s">
+      <c r="F528" s="2" t="s">
         <v>2062</v>
-      </c>
-[...4 lines deleted...]
-        <v>2064</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" t="s">
-        <v>2051</v>
+        <v>1902</v>
       </c>
       <c r="B529" t="s">
-        <v>2052</v>
+        <v>1903</v>
       </c>
       <c r="C529" t="s">
+        <v>2063</v>
+      </c>
+      <c r="D529" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E529" s="2" t="s">
         <v>2065</v>
       </c>
-      <c r="D529" t="s">
+      <c r="F529" s="2" t="s">
         <v>2066</v>
-      </c>
-[...4 lines deleted...]
-        <v>2068</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530" t="s">
-        <v>2051</v>
+        <v>1902</v>
       </c>
       <c r="B530" t="s">
-        <v>2052</v>
+        <v>1903</v>
       </c>
       <c r="C530" t="s">
+        <v>2067</v>
+      </c>
+      <c r="D530" t="s">
+        <v>2068</v>
+      </c>
+      <c r="E530" s="2" t="s">
         <v>2069</v>
       </c>
-      <c r="D530" t="s">
+      <c r="F530" s="2" t="s">
         <v>2070</v>
-      </c>
-[...4 lines deleted...]
-        <v>2072</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" t="s">
+        <v>1902</v>
+      </c>
+      <c r="B531" t="s">
+        <v>1903</v>
+      </c>
+      <c r="C531" t="s">
+        <v>2071</v>
+      </c>
+      <c r="D531" t="s">
+        <v>2072</v>
+      </c>
+      <c r="E531" s="2" t="s">
         <v>2073</v>
       </c>
-      <c r="B531" t="s">
+      <c r="F531" s="2" t="s">
         <v>2074</v>
-      </c>
-[...10 lines deleted...]
-        <v>2078</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" t="s">
-        <v>2073</v>
+        <v>1902</v>
       </c>
       <c r="B532" t="s">
-        <v>2074</v>
+        <v>1903</v>
       </c>
       <c r="C532" t="s">
-        <v>2079</v>
+        <v>2075</v>
       </c>
       <c r="D532" t="s">
-        <v>2080</v>
+        <v>2076</v>
       </c>
       <c r="E532" s="2" t="s">
-        <v>2081</v>
+        <v>2077</v>
       </c>
       <c r="F532" s="2" t="s">
-        <v>2082</v>
+        <v>2078</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" t="s">
-        <v>2073</v>
+        <v>1902</v>
       </c>
       <c r="B533" t="s">
-        <v>2074</v>
+        <v>1903</v>
       </c>
       <c r="C533" t="s">
-        <v>2083</v>
+        <v>2079</v>
       </c>
       <c r="D533" t="s">
-        <v>2084</v>
+        <v>2080</v>
       </c>
       <c r="E533" s="2" t="s">
-        <v>2085</v>
+        <v>2081</v>
       </c>
       <c r="F533" s="2" t="s">
-        <v>2086</v>
+        <v>2082</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" t="s">
-        <v>2073</v>
+        <v>1902</v>
       </c>
       <c r="B534" t="s">
-        <v>2074</v>
+        <v>1903</v>
       </c>
       <c r="C534" t="s">
-        <v>2087</v>
+        <v>2083</v>
       </c>
       <c r="D534" t="s">
-        <v>2088</v>
+        <v>2084</v>
       </c>
       <c r="E534" s="2" t="s">
-        <v>2089</v>
+        <v>2085</v>
       </c>
       <c r="F534" s="2" t="s">
-        <v>2090</v>
+        <v>2086</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" t="s">
-        <v>2073</v>
+        <v>1902</v>
       </c>
       <c r="B535" t="s">
-        <v>2074</v>
+        <v>1903</v>
       </c>
       <c r="C535" t="s">
-        <v>2091</v>
+        <v>2087</v>
       </c>
       <c r="D535" t="s">
-        <v>2092</v>
+        <v>2088</v>
       </c>
       <c r="E535" s="2" t="s">
-        <v>2093</v>
+        <v>2089</v>
       </c>
       <c r="F535" s="2" t="s">
-        <v>2094</v>
+        <v>2090</v>
       </c>
     </row>
     <row r="536" spans="1:6">
       <c r="A536" t="s">
-        <v>2073</v>
+        <v>2091</v>
       </c>
       <c r="B536" t="s">
-        <v>2074</v>
+        <v>2092</v>
       </c>
       <c r="C536" t="s">
+        <v>2093</v>
+      </c>
+      <c r="D536" t="s">
+        <v>2094</v>
+      </c>
+      <c r="E536" s="2" t="s">
         <v>2095</v>
       </c>
-      <c r="D536" t="s">
+      <c r="F536" s="2" t="s">
         <v>2096</v>
-      </c>
-[...4 lines deleted...]
-        <v>2098</v>
       </c>
     </row>
     <row r="537" spans="1:6">
       <c r="A537" t="s">
-        <v>2073</v>
+        <v>2091</v>
       </c>
       <c r="B537" t="s">
-        <v>2074</v>
+        <v>2092</v>
       </c>
       <c r="C537" t="s">
+        <v>2097</v>
+      </c>
+      <c r="D537" t="s">
+        <v>2098</v>
+      </c>
+      <c r="E537" s="2" t="s">
         <v>2099</v>
       </c>
-      <c r="D537" t="s">
+      <c r="F537" s="2" t="s">
         <v>2100</v>
-      </c>
-[...4 lines deleted...]
-        <v>2102</v>
       </c>
     </row>
     <row r="538" spans="1:6">
       <c r="A538" t="s">
-        <v>2073</v>
+        <v>2091</v>
       </c>
       <c r="B538" t="s">
-        <v>2074</v>
+        <v>2092</v>
       </c>
       <c r="C538" t="s">
+        <v>2101</v>
+      </c>
+      <c r="D538" t="s">
+        <v>2102</v>
+      </c>
+      <c r="E538" s="2" t="s">
         <v>2103</v>
       </c>
-      <c r="D538" t="s">
+      <c r="F538" s="2" t="s">
         <v>2104</v>
-      </c>
-[...4 lines deleted...]
-        <v>2106</v>
       </c>
     </row>
     <row r="539" spans="1:6">
       <c r="A539" t="s">
-        <v>2073</v>
+        <v>2091</v>
       </c>
       <c r="B539" t="s">
-        <v>2074</v>
+        <v>2092</v>
       </c>
       <c r="C539" t="s">
+        <v>2105</v>
+      </c>
+      <c r="D539" t="s">
+        <v>2106</v>
+      </c>
+      <c r="E539" s="2" t="s">
         <v>2107</v>
       </c>
-      <c r="D539" t="s">
+      <c r="F539" s="2" t="s">
         <v>2108</v>
-      </c>
-[...4 lines deleted...]
-        <v>2110</v>
       </c>
     </row>
     <row r="540" spans="1:6">
       <c r="A540" t="s">
-        <v>2073</v>
+        <v>2091</v>
       </c>
       <c r="B540" t="s">
-        <v>2074</v>
+        <v>2092</v>
       </c>
       <c r="C540" t="s">
-        <v>2019</v>
+        <v>2109</v>
       </c>
       <c r="D540" t="s">
-        <v>2020</v>
+        <v>2110</v>
       </c>
       <c r="E540" s="2" t="s">
-        <v>2021</v>
+        <v>2111</v>
       </c>
       <c r="F540" s="2" t="s">
-        <v>2111</v>
+        <v>2112</v>
       </c>
     </row>
     <row r="541" spans="1:6">
       <c r="A541" t="s">
-        <v>2073</v>
+        <v>2113</v>
       </c>
       <c r="B541" t="s">
-        <v>2074</v>
+        <v>2114</v>
       </c>
       <c r="C541" t="s">
-        <v>2023</v>
+        <v>2115</v>
       </c>
       <c r="D541" t="s">
-        <v>2024</v>
+        <v>2116</v>
       </c>
       <c r="E541" s="2" t="s">
-        <v>2025</v>
+        <v>2117</v>
       </c>
       <c r="F541" s="2" t="s">
-        <v>2112</v>
+        <v>2118</v>
       </c>
     </row>
     <row r="542" spans="1:6">
       <c r="A542" t="s">
         <v>2113</v>
       </c>
       <c r="B542" t="s">
         <v>2114</v>
       </c>
       <c r="C542" t="s">
-        <v>548</v>
+        <v>2119</v>
       </c>
       <c r="D542" t="s">
-        <v>549</v>
+        <v>2120</v>
       </c>
       <c r="E542" s="2" t="s">
-        <v>1825</v>
+        <v>2121</v>
       </c>
       <c r="F542" s="2" t="s">
-        <v>2115</v>
+        <v>2122</v>
       </c>
     </row>
     <row r="543" spans="1:6">
       <c r="A543" t="s">
         <v>2113</v>
       </c>
       <c r="B543" t="s">
         <v>2114</v>
       </c>
       <c r="C543" t="s">
-        <v>2116</v>
+        <v>2123</v>
       </c>
       <c r="D543" t="s">
-        <v>2117</v>
+        <v>2124</v>
       </c>
       <c r="E543" s="2" t="s">
-        <v>2118</v>
+        <v>2125</v>
       </c>
       <c r="F543" s="2" t="s">
-        <v>2119</v>
+        <v>2126</v>
       </c>
     </row>
     <row r="544" spans="1:6">
       <c r="A544" t="s">
         <v>2113</v>
       </c>
       <c r="B544" t="s">
         <v>2114</v>
       </c>
       <c r="C544" t="s">
-        <v>2120</v>
+        <v>2127</v>
       </c>
       <c r="D544" t="s">
-        <v>2121</v>
+        <v>2128</v>
       </c>
       <c r="E544" s="2" t="s">
-        <v>2122</v>
+        <v>2129</v>
       </c>
       <c r="F544" s="2" t="s">
-        <v>2123</v>
+        <v>2130</v>
       </c>
     </row>
     <row r="545" spans="1:6">
       <c r="A545" t="s">
         <v>2113</v>
       </c>
       <c r="B545" t="s">
         <v>2114</v>
       </c>
       <c r="C545" t="s">
-        <v>2124</v>
+        <v>2131</v>
       </c>
       <c r="D545" t="s">
-        <v>2125</v>
+        <v>2132</v>
       </c>
       <c r="E545" s="2" t="s">
-        <v>2126</v>
+        <v>2133</v>
       </c>
       <c r="F545" s="2" t="s">
-        <v>2127</v>
+        <v>2134</v>
       </c>
     </row>
     <row r="546" spans="1:6">
       <c r="A546" t="s">
         <v>2113</v>
       </c>
       <c r="B546" t="s">
         <v>2114</v>
       </c>
       <c r="C546" t="s">
-        <v>990</v>
+        <v>2135</v>
       </c>
       <c r="D546" t="s">
-        <v>991</v>
+        <v>2136</v>
       </c>
       <c r="E546" s="2" t="s">
-        <v>2128</v>
+        <v>2137</v>
       </c>
       <c r="F546" s="2" t="s">
-        <v>2129</v>
+        <v>2138</v>
       </c>
     </row>
     <row r="547" spans="1:6">
       <c r="A547" t="s">
         <v>2113</v>
       </c>
       <c r="B547" t="s">
         <v>2114</v>
       </c>
       <c r="C547" t="s">
-        <v>2130</v>
+        <v>2139</v>
       </c>
       <c r="D547" t="s">
-        <v>2131</v>
+        <v>2140</v>
       </c>
       <c r="E547" s="2" t="s">
-        <v>2132</v>
+        <v>2141</v>
       </c>
       <c r="F547" s="2" t="s">
-        <v>2133</v>
+        <v>2142</v>
       </c>
     </row>
     <row r="548" spans="1:6">
       <c r="A548" t="s">
         <v>2113</v>
       </c>
       <c r="B548" t="s">
         <v>2114</v>
       </c>
       <c r="C548" t="s">
-        <v>2134</v>
+        <v>2143</v>
       </c>
       <c r="D548" t="s">
-        <v>2135</v>
+        <v>2144</v>
       </c>
       <c r="E548" s="2" t="s">
-        <v>2136</v>
+        <v>2145</v>
       </c>
       <c r="F548" s="2" t="s">
-        <v>2137</v>
+        <v>2146</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" t="s">
         <v>2113</v>
       </c>
       <c r="B549" t="s">
         <v>2114</v>
       </c>
       <c r="C549" t="s">
-        <v>308</v>
+        <v>2147</v>
       </c>
       <c r="D549" t="s">
-        <v>309</v>
+        <v>2148</v>
       </c>
       <c r="E549" s="2" t="s">
-        <v>310</v>
+        <v>2149</v>
       </c>
       <c r="F549" s="2" t="s">
-        <v>2138</v>
+        <v>2150</v>
       </c>
     </row>
     <row r="550" spans="1:6">
       <c r="A550" t="s">
         <v>2113</v>
       </c>
       <c r="B550" t="s">
         <v>2114</v>
       </c>
       <c r="C550" t="s">
-        <v>2139</v>
+        <v>2059</v>
       </c>
       <c r="D550" t="s">
-        <v>2140</v>
+        <v>2060</v>
       </c>
       <c r="E550" s="2" t="s">
-        <v>2141</v>
+        <v>2061</v>
       </c>
       <c r="F550" s="2" t="s">
-        <v>2142</v>
+        <v>2151</v>
       </c>
     </row>
     <row r="551" spans="1:6">
       <c r="A551" t="s">
         <v>2113</v>
       </c>
       <c r="B551" t="s">
         <v>2114</v>
       </c>
       <c r="C551" t="s">
-        <v>2143</v>
+        <v>2063</v>
       </c>
       <c r="D551" t="s">
-        <v>2144</v>
+        <v>2064</v>
       </c>
       <c r="E551" s="2" t="s">
-        <v>2145</v>
+        <v>2065</v>
       </c>
       <c r="F551" s="2" t="s">
-        <v>2146</v>
+        <v>2152</v>
       </c>
     </row>
     <row r="552" spans="1:6">
       <c r="A552" t="s">
-        <v>2113</v>
+        <v>2153</v>
       </c>
       <c r="B552" t="s">
-        <v>2114</v>
+        <v>2154</v>
       </c>
       <c r="C552" t="s">
-        <v>2147</v>
+        <v>552</v>
       </c>
       <c r="D552" t="s">
-        <v>2148</v>
+        <v>553</v>
       </c>
       <c r="E552" s="2" t="s">
-        <v>2149</v>
+        <v>1865</v>
       </c>
       <c r="F552" s="2" t="s">
-        <v>2150</v>
+        <v>2155</v>
       </c>
     </row>
     <row r="553" spans="1:6">
       <c r="A553" t="s">
-        <v>2113</v>
+        <v>2153</v>
       </c>
       <c r="B553" t="s">
-        <v>2114</v>
+        <v>2154</v>
       </c>
       <c r="C553" t="s">
-        <v>316</v>
+        <v>2156</v>
       </c>
       <c r="D553" t="s">
-        <v>317</v>
+        <v>2157</v>
       </c>
       <c r="E553" s="2" t="s">
-        <v>318</v>
+        <v>2158</v>
       </c>
       <c r="F553" s="2" t="s">
-        <v>2151</v>
+        <v>2159</v>
       </c>
     </row>
     <row r="554" spans="1:6">
       <c r="A554" t="s">
-        <v>2113</v>
+        <v>2153</v>
       </c>
       <c r="B554" t="s">
-        <v>2114</v>
+        <v>2154</v>
       </c>
       <c r="C554" t="s">
-        <v>2152</v>
+        <v>2160</v>
       </c>
       <c r="D554" t="s">
-        <v>2153</v>
+        <v>2161</v>
       </c>
       <c r="E554" s="2" t="s">
-        <v>2154</v>
+        <v>2162</v>
       </c>
       <c r="F554" s="2" t="s">
-        <v>2155</v>
+        <v>2163</v>
       </c>
     </row>
     <row r="555" spans="1:6">
       <c r="A555" t="s">
-        <v>2113</v>
+        <v>2153</v>
       </c>
       <c r="B555" t="s">
-        <v>2114</v>
+        <v>2154</v>
       </c>
       <c r="C555" t="s">
-        <v>2156</v>
+        <v>2164</v>
       </c>
       <c r="D555" t="s">
-        <v>2157</v>
+        <v>2165</v>
       </c>
       <c r="E555" s="2" t="s">
-        <v>2158</v>
+        <v>2166</v>
       </c>
       <c r="F555" s="2" t="s">
-        <v>2159</v>
+        <v>2167</v>
       </c>
     </row>
     <row r="556" spans="1:6">
       <c r="A556" t="s">
-        <v>2113</v>
+        <v>2153</v>
       </c>
       <c r="B556" t="s">
-        <v>2114</v>
+        <v>2154</v>
       </c>
       <c r="C556" t="s">
-        <v>320</v>
+        <v>994</v>
       </c>
       <c r="D556" t="s">
-        <v>321</v>
+        <v>995</v>
       </c>
       <c r="E556" s="2" t="s">
-        <v>322</v>
+        <v>2168</v>
       </c>
       <c r="F556" s="2" t="s">
-        <v>2160</v>
+        <v>2169</v>
       </c>
     </row>
     <row r="557" spans="1:6">
       <c r="A557" t="s">
-        <v>2113</v>
+        <v>2153</v>
       </c>
       <c r="B557" t="s">
-        <v>2114</v>
+        <v>2154</v>
       </c>
       <c r="C557" t="s">
-        <v>954</v>
+        <v>2170</v>
       </c>
       <c r="D557" t="s">
-        <v>955</v>
+        <v>2171</v>
       </c>
       <c r="E557" s="2" t="s">
-        <v>1262</v>
+        <v>2172</v>
       </c>
       <c r="F557" s="2" t="s">
-        <v>2161</v>
+        <v>2173</v>
       </c>
     </row>
     <row r="558" spans="1:6">
       <c r="A558" t="s">
-        <v>2113</v>
+        <v>2153</v>
       </c>
       <c r="B558" t="s">
-        <v>2114</v>
+        <v>2154</v>
       </c>
       <c r="C558" t="s">
-        <v>958</v>
+        <v>2174</v>
       </c>
       <c r="D558" t="s">
-        <v>959</v>
+        <v>2175</v>
       </c>
       <c r="E558" s="2" t="s">
-        <v>2162</v>
+        <v>2176</v>
       </c>
       <c r="F558" s="2" t="s">
-        <v>2163</v>
+        <v>2177</v>
       </c>
     </row>
     <row r="559" spans="1:6">
       <c r="A559" t="s">
-        <v>2113</v>
+        <v>2153</v>
       </c>
       <c r="B559" t="s">
-        <v>2114</v>
+        <v>2154</v>
       </c>
       <c r="C559" t="s">
-        <v>324</v>
+        <v>312</v>
       </c>
       <c r="D559" t="s">
-        <v>325</v>
+        <v>313</v>
       </c>
       <c r="E559" s="2" t="s">
-        <v>326</v>
+        <v>314</v>
       </c>
       <c r="F559" s="2" t="s">
-        <v>2164</v>
+        <v>2178</v>
       </c>
     </row>
     <row r="560" spans="1:6">
       <c r="A560" t="s">
-        <v>2113</v>
+        <v>2153</v>
       </c>
       <c r="B560" t="s">
-        <v>2114</v>
+        <v>2154</v>
       </c>
       <c r="C560" t="s">
-        <v>2165</v>
+        <v>2179</v>
       </c>
       <c r="D560" t="s">
-        <v>2166</v>
+        <v>2180</v>
       </c>
       <c r="E560" s="2" t="s">
-        <v>2167</v>
+        <v>2181</v>
       </c>
       <c r="F560" s="2" t="s">
-        <v>2168</v>
+        <v>2182</v>
       </c>
     </row>
     <row r="561" spans="1:6">
       <c r="A561" t="s">
-        <v>2113</v>
+        <v>2153</v>
       </c>
       <c r="B561" t="s">
-        <v>2114</v>
+        <v>2154</v>
       </c>
       <c r="C561" t="s">
-        <v>332</v>
+        <v>2183</v>
       </c>
       <c r="D561" t="s">
-        <v>333</v>
+        <v>2184</v>
       </c>
       <c r="E561" s="2" t="s">
-        <v>334</v>
+        <v>2185</v>
       </c>
       <c r="F561" s="2" t="s">
-        <v>2169</v>
+        <v>2186</v>
       </c>
     </row>
     <row r="562" spans="1:6">
       <c r="A562" t="s">
-        <v>2170</v>
+        <v>2153</v>
       </c>
       <c r="B562" t="s">
-        <v>2171</v>
+        <v>2154</v>
       </c>
       <c r="C562" t="s">
-        <v>2172</v>
+        <v>2187</v>
       </c>
       <c r="D562" t="s">
-        <v>716</v>
+        <v>2188</v>
       </c>
       <c r="E562" s="2" t="s">
-        <v>2173</v>
+        <v>2189</v>
       </c>
       <c r="F562" s="2" t="s">
-        <v>2174</v>
+        <v>2190</v>
       </c>
     </row>
     <row r="563" spans="1:6">
       <c r="A563" t="s">
-        <v>2170</v>
+        <v>2153</v>
       </c>
       <c r="B563" t="s">
-        <v>2171</v>
+        <v>2154</v>
       </c>
       <c r="C563" t="s">
-        <v>2175</v>
+        <v>320</v>
       </c>
       <c r="D563" t="s">
-        <v>2176</v>
+        <v>321</v>
       </c>
       <c r="E563" s="2" t="s">
-        <v>2177</v>
+        <v>322</v>
       </c>
       <c r="F563" s="2" t="s">
-        <v>2178</v>
+        <v>2191</v>
       </c>
     </row>
     <row r="564" spans="1:6">
       <c r="A564" t="s">
-        <v>2170</v>
+        <v>2153</v>
       </c>
       <c r="B564" t="s">
-        <v>2171</v>
+        <v>2154</v>
       </c>
       <c r="C564" t="s">
-        <v>2179</v>
+        <v>2192</v>
       </c>
       <c r="D564" t="s">
-        <v>2180</v>
+        <v>2193</v>
       </c>
       <c r="E564" s="2" t="s">
-        <v>2181</v>
+        <v>2194</v>
       </c>
       <c r="F564" s="2" t="s">
-        <v>2182</v>
+        <v>2195</v>
       </c>
     </row>
     <row r="565" spans="1:6">
       <c r="A565" t="s">
-        <v>2170</v>
+        <v>2153</v>
       </c>
       <c r="B565" t="s">
-        <v>2171</v>
+        <v>2154</v>
       </c>
       <c r="C565" t="s">
-        <v>2183</v>
+        <v>2196</v>
       </c>
       <c r="D565" t="s">
-        <v>2184</v>
+        <v>2197</v>
       </c>
       <c r="E565" s="2" t="s">
-        <v>2185</v>
+        <v>2198</v>
       </c>
       <c r="F565" s="2" t="s">
-        <v>2186</v>
+        <v>2199</v>
       </c>
     </row>
     <row r="566" spans="1:6">
       <c r="A566" t="s">
-        <v>2170</v>
+        <v>2153</v>
       </c>
       <c r="B566" t="s">
-        <v>2171</v>
+        <v>2154</v>
       </c>
       <c r="C566" t="s">
-        <v>2187</v>
+        <v>324</v>
       </c>
       <c r="D566" t="s">
-        <v>2188</v>
+        <v>325</v>
       </c>
       <c r="E566" s="2" t="s">
-        <v>2189</v>
+        <v>326</v>
       </c>
       <c r="F566" s="2" t="s">
-        <v>2190</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="567" spans="1:6">
       <c r="A567" t="s">
-        <v>2170</v>
+        <v>2153</v>
       </c>
       <c r="B567" t="s">
-        <v>2171</v>
+        <v>2154</v>
       </c>
       <c r="C567" t="s">
-        <v>2191</v>
+        <v>958</v>
       </c>
       <c r="D567" t="s">
-        <v>2192</v>
+        <v>959</v>
       </c>
       <c r="E567" s="2" t="s">
-        <v>2193</v>
+        <v>1266</v>
       </c>
       <c r="F567" s="2" t="s">
-        <v>2194</v>
+        <v>2201</v>
       </c>
     </row>
     <row r="568" spans="1:6">
       <c r="A568" t="s">
-        <v>2170</v>
+        <v>2153</v>
       </c>
       <c r="B568" t="s">
-        <v>2171</v>
+        <v>2154</v>
       </c>
       <c r="C568" t="s">
-        <v>2195</v>
+        <v>962</v>
       </c>
       <c r="D568" t="s">
-        <v>2196</v>
+        <v>963</v>
       </c>
       <c r="E568" s="2" t="s">
-        <v>2197</v>
+        <v>2202</v>
       </c>
       <c r="F568" s="2" t="s">
-        <v>2198</v>
+        <v>2203</v>
       </c>
     </row>
     <row r="569" spans="1:6">
       <c r="A569" t="s">
-        <v>2170</v>
+        <v>2153</v>
       </c>
       <c r="B569" t="s">
-        <v>2171</v>
+        <v>2154</v>
       </c>
       <c r="C569" t="s">
-        <v>2199</v>
+        <v>328</v>
       </c>
       <c r="D569" t="s">
-        <v>2200</v>
+        <v>329</v>
       </c>
       <c r="E569" s="2" t="s">
-        <v>2201</v>
+        <v>330</v>
       </c>
       <c r="F569" s="2" t="s">
-        <v>2202</v>
+        <v>2204</v>
       </c>
     </row>
     <row r="570" spans="1:6">
       <c r="A570" t="s">
-        <v>2170</v>
+        <v>2153</v>
       </c>
       <c r="B570" t="s">
-        <v>2171</v>
+        <v>2154</v>
       </c>
       <c r="C570" t="s">
-        <v>2203</v>
+        <v>2205</v>
       </c>
       <c r="D570" t="s">
-        <v>2204</v>
+        <v>2206</v>
       </c>
       <c r="E570" s="2" t="s">
-        <v>2205</v>
+        <v>2207</v>
       </c>
       <c r="F570" s="2" t="s">
-        <v>2206</v>
+        <v>2208</v>
       </c>
     </row>
     <row r="571" spans="1:6">
       <c r="A571" t="s">
-        <v>2170</v>
+        <v>2153</v>
       </c>
       <c r="B571" t="s">
-        <v>2171</v>
+        <v>2154</v>
       </c>
       <c r="C571" t="s">
-        <v>2207</v>
+        <v>336</v>
       </c>
       <c r="D571" t="s">
-        <v>2208</v>
+        <v>337</v>
       </c>
       <c r="E571" s="2" t="s">
+        <v>338</v>
+      </c>
+      <c r="F571" s="2" t="s">
         <v>2209</v>
-      </c>
-[...1 lines deleted...]
-        <v>2210</v>
       </c>
     </row>
     <row r="572" spans="1:6">
       <c r="A572" t="s">
-        <v>2170</v>
+        <v>2210</v>
       </c>
       <c r="B572" t="s">
-        <v>2171</v>
+        <v>2211</v>
       </c>
       <c r="C572" t="s">
-        <v>2211</v>
+        <v>2212</v>
       </c>
       <c r="D572" t="s">
-        <v>2212</v>
+        <v>720</v>
       </c>
       <c r="E572" s="2" t="s">
         <v>2213</v>
       </c>
       <c r="F572" s="2" t="s">
         <v>2214</v>
       </c>
     </row>
     <row r="573" spans="1:6">
       <c r="A573" t="s">
-        <v>2170</v>
+        <v>2210</v>
       </c>
       <c r="B573" t="s">
-        <v>2171</v>
+        <v>2211</v>
       </c>
       <c r="C573" t="s">
         <v>2215</v>
       </c>
       <c r="D573" t="s">
         <v>2216</v>
       </c>
       <c r="E573" s="2" t="s">
         <v>2217</v>
       </c>
       <c r="F573" s="2" t="s">
         <v>2218</v>
       </c>
     </row>
     <row r="574" spans="1:6">
       <c r="A574" t="s">
-        <v>2170</v>
+        <v>2210</v>
       </c>
       <c r="B574" t="s">
-        <v>2171</v>
+        <v>2211</v>
       </c>
       <c r="C574" t="s">
         <v>2219</v>
       </c>
       <c r="D574" t="s">
         <v>2220</v>
       </c>
       <c r="E574" s="2" t="s">
         <v>2221</v>
       </c>
       <c r="F574" s="2" t="s">
         <v>2222</v>
       </c>
     </row>
     <row r="575" spans="1:6">
       <c r="A575" t="s">
-        <v>2170</v>
+        <v>2210</v>
       </c>
       <c r="B575" t="s">
-        <v>2171</v>
+        <v>2211</v>
       </c>
       <c r="C575" t="s">
         <v>2223</v>
       </c>
       <c r="D575" t="s">
         <v>2224</v>
       </c>
       <c r="E575" s="2" t="s">
         <v>2225</v>
       </c>
       <c r="F575" s="2" t="s">
         <v>2226</v>
       </c>
     </row>
     <row r="576" spans="1:6">
       <c r="A576" t="s">
-        <v>2170</v>
+        <v>2210</v>
       </c>
       <c r="B576" t="s">
-        <v>2171</v>
+        <v>2211</v>
       </c>
       <c r="C576" t="s">
         <v>2227</v>
       </c>
       <c r="D576" t="s">
         <v>2228</v>
       </c>
       <c r="E576" s="2" t="s">
         <v>2229</v>
       </c>
       <c r="F576" s="2" t="s">
         <v>2230</v>
       </c>
     </row>
     <row r="577" spans="1:6">
       <c r="A577" t="s">
+        <v>2210</v>
+      </c>
+      <c r="B577" t="s">
+        <v>2211</v>
+      </c>
+      <c r="C577" t="s">
         <v>2231</v>
       </c>
-      <c r="B577" t="s">
+      <c r="D577" t="s">
         <v>2232</v>
       </c>
-      <c r="C577" t="s">
+      <c r="E577" s="2" t="s">
         <v>2233</v>
       </c>
-      <c r="D577" t="s">
+      <c r="F577" s="2" t="s">
         <v>2234</v>
-      </c>
-[...4 lines deleted...]
-        <v>2236</v>
       </c>
     </row>
     <row r="578" spans="1:6">
       <c r="A578" t="s">
-        <v>2231</v>
+        <v>2210</v>
       </c>
       <c r="B578" t="s">
-        <v>2232</v>
+        <v>2211</v>
       </c>
       <c r="C578" t="s">
+        <v>2235</v>
+      </c>
+      <c r="D578" t="s">
+        <v>2236</v>
+      </c>
+      <c r="E578" s="2" t="s">
         <v>2237</v>
       </c>
-      <c r="D578" t="s">
+      <c r="F578" s="2" t="s">
         <v>2238</v>
-      </c>
-[...4 lines deleted...]
-        <v>2240</v>
       </c>
     </row>
     <row r="579" spans="1:6">
       <c r="A579" t="s">
-        <v>2231</v>
+        <v>2210</v>
       </c>
       <c r="B579" t="s">
-        <v>2232</v>
+        <v>2211</v>
       </c>
       <c r="C579" t="s">
-        <v>320</v>
+        <v>2239</v>
       </c>
       <c r="D579" t="s">
-        <v>321</v>
+        <v>2240</v>
       </c>
       <c r="E579" s="2" t="s">
         <v>2241</v>
       </c>
       <c r="F579" s="2" t="s">
         <v>2242</v>
       </c>
     </row>
     <row r="580" spans="1:6">
       <c r="A580" t="s">
-        <v>2231</v>
+        <v>2210</v>
       </c>
       <c r="B580" t="s">
-        <v>2232</v>
+        <v>2211</v>
       </c>
       <c r="C580" t="s">
         <v>2243</v>
       </c>
       <c r="D580" t="s">
         <v>2244</v>
       </c>
       <c r="E580" s="2" t="s">
         <v>2245</v>
       </c>
       <c r="F580" s="2" t="s">
         <v>2246</v>
       </c>
     </row>
     <row r="581" spans="1:6">
       <c r="A581" t="s">
+        <v>2210</v>
+      </c>
+      <c r="B581" t="s">
+        <v>2211</v>
+      </c>
+      <c r="C581" t="s">
         <v>2247</v>
       </c>
-      <c r="B581" t="s">
+      <c r="D581" t="s">
         <v>2248</v>
       </c>
-      <c r="C581" t="s">
+      <c r="E581" s="2" t="s">
         <v>2249</v>
       </c>
-      <c r="D581" t="s">
+      <c r="F581" s="2" t="s">
         <v>2250</v>
-      </c>
-[...4 lines deleted...]
-        <v>2252</v>
       </c>
     </row>
     <row r="582" spans="1:6">
       <c r="A582" t="s">
-        <v>2247</v>
+        <v>2210</v>
       </c>
       <c r="B582" t="s">
-        <v>2248</v>
+        <v>2211</v>
       </c>
       <c r="C582" t="s">
+        <v>2251</v>
+      </c>
+      <c r="D582" t="s">
+        <v>2252</v>
+      </c>
+      <c r="E582" s="2" t="s">
         <v>2253</v>
       </c>
-      <c r="D582" t="s">
+      <c r="F582" s="2" t="s">
         <v>2254</v>
-      </c>
-[...4 lines deleted...]
-        <v>2256</v>
       </c>
     </row>
     <row r="583" spans="1:6">
       <c r="A583" t="s">
-        <v>2247</v>
+        <v>2210</v>
       </c>
       <c r="B583" t="s">
-        <v>2248</v>
+        <v>2211</v>
       </c>
       <c r="C583" t="s">
+        <v>2255</v>
+      </c>
+      <c r="D583" t="s">
+        <v>2256</v>
+      </c>
+      <c r="E583" s="2" t="s">
         <v>2257</v>
       </c>
-      <c r="D583" t="s">
+      <c r="F583" s="2" t="s">
         <v>2258</v>
-      </c>
-[...4 lines deleted...]
-        <v>2260</v>
       </c>
     </row>
     <row r="584" spans="1:6">
       <c r="A584" t="s">
-        <v>2247</v>
+        <v>2210</v>
       </c>
       <c r="B584" t="s">
-        <v>2248</v>
+        <v>2211</v>
       </c>
       <c r="C584" t="s">
+        <v>2259</v>
+      </c>
+      <c r="D584" t="s">
+        <v>2260</v>
+      </c>
+      <c r="E584" s="2" t="s">
         <v>2261</v>
       </c>
-      <c r="D584" t="s">
+      <c r="F584" s="2" t="s">
         <v>2262</v>
-      </c>
-[...4 lines deleted...]
-        <v>2264</v>
       </c>
     </row>
     <row r="585" spans="1:6">
       <c r="A585" t="s">
-        <v>2247</v>
+        <v>2210</v>
       </c>
       <c r="B585" t="s">
-        <v>2248</v>
+        <v>2211</v>
       </c>
       <c r="C585" t="s">
+        <v>2263</v>
+      </c>
+      <c r="D585" t="s">
+        <v>2264</v>
+      </c>
+      <c r="E585" s="2" t="s">
         <v>2265</v>
       </c>
-      <c r="D585" t="s">
+      <c r="F585" s="2" t="s">
         <v>2266</v>
-      </c>
-[...4 lines deleted...]
-        <v>2268</v>
       </c>
     </row>
     <row r="586" spans="1:6">
       <c r="A586" t="s">
-        <v>2247</v>
+        <v>2210</v>
       </c>
       <c r="B586" t="s">
-        <v>2248</v>
+        <v>2211</v>
       </c>
       <c r="C586" t="s">
+        <v>2267</v>
+      </c>
+      <c r="D586" t="s">
+        <v>2268</v>
+      </c>
+      <c r="E586" s="2" t="s">
         <v>2269</v>
       </c>
-      <c r="D586" t="s">
+      <c r="F586" s="2" t="s">
         <v>2270</v>
-      </c>
-[...4 lines deleted...]
-        <v>2272</v>
       </c>
     </row>
     <row r="587" spans="1:6">
       <c r="A587" t="s">
-        <v>2247</v>
+        <v>2271</v>
       </c>
       <c r="B587" t="s">
-        <v>2248</v>
+        <v>2272</v>
       </c>
       <c r="C587" t="s">
         <v>2273</v>
       </c>
       <c r="D587" t="s">
         <v>2274</v>
       </c>
       <c r="E587" s="2" t="s">
         <v>2275</v>
       </c>
       <c r="F587" s="2" t="s">
         <v>2276</v>
       </c>
     </row>
     <row r="588" spans="1:6">
       <c r="A588" t="s">
-        <v>2247</v>
+        <v>2271</v>
       </c>
       <c r="B588" t="s">
-        <v>2248</v>
+        <v>2272</v>
       </c>
       <c r="C588" t="s">
         <v>2277</v>
       </c>
       <c r="D588" t="s">
         <v>2278</v>
       </c>
       <c r="E588" s="2" t="s">
         <v>2279</v>
       </c>
       <c r="F588" s="2" t="s">
         <v>2280</v>
       </c>
     </row>
     <row r="589" spans="1:6">
       <c r="A589" t="s">
-        <v>2247</v>
+        <v>2271</v>
       </c>
       <c r="B589" t="s">
-        <v>2248</v>
+        <v>2272</v>
       </c>
       <c r="C589" t="s">
+        <v>324</v>
+      </c>
+      <c r="D589" t="s">
+        <v>325</v>
+      </c>
+      <c r="E589" s="2" t="s">
         <v>2281</v>
       </c>
-      <c r="D589" t="s">
+      <c r="F589" s="2" t="s">
         <v>2282</v>
-      </c>
-[...4 lines deleted...]
-        <v>2284</v>
       </c>
     </row>
     <row r="590" spans="1:6">
       <c r="A590" t="s">
+        <v>2271</v>
+      </c>
+      <c r="B590" t="s">
+        <v>2272</v>
+      </c>
+      <c r="C590" t="s">
+        <v>2283</v>
+      </c>
+      <c r="D590" t="s">
+        <v>2284</v>
+      </c>
+      <c r="E590" s="2" t="s">
         <v>2285</v>
       </c>
-      <c r="B590" t="s">
+      <c r="F590" s="2" t="s">
         <v>2286</v>
-      </c>
-[...10 lines deleted...]
-        <v>2290</v>
       </c>
     </row>
     <row r="591" spans="1:6">
       <c r="A591" t="s">
-        <v>2285</v>
+        <v>2287</v>
       </c>
       <c r="B591" t="s">
-        <v>2286</v>
+        <v>2288</v>
       </c>
       <c r="C591" t="s">
+        <v>2289</v>
+      </c>
+      <c r="D591" t="s">
+        <v>2290</v>
+      </c>
+      <c r="E591" s="2" t="s">
         <v>2291</v>
       </c>
-      <c r="D591" t="s">
+      <c r="F591" s="2" t="s">
         <v>2292</v>
-      </c>
-[...4 lines deleted...]
-        <v>2294</v>
       </c>
     </row>
     <row r="592" spans="1:6">
       <c r="A592" t="s">
-        <v>2285</v>
+        <v>2287</v>
       </c>
       <c r="B592" t="s">
-        <v>2286</v>
+        <v>2288</v>
       </c>
       <c r="C592" t="s">
+        <v>2293</v>
+      </c>
+      <c r="D592" t="s">
+        <v>2294</v>
+      </c>
+      <c r="E592" s="2" t="s">
         <v>2295</v>
       </c>
-      <c r="D592" t="s">
+      <c r="F592" s="2" t="s">
         <v>2296</v>
-      </c>
-[...4 lines deleted...]
-        <v>2298</v>
       </c>
     </row>
     <row r="593" spans="1:6">
       <c r="A593" t="s">
-        <v>2285</v>
+        <v>2287</v>
       </c>
       <c r="B593" t="s">
-        <v>2286</v>
+        <v>2288</v>
       </c>
       <c r="C593" t="s">
+        <v>2297</v>
+      </c>
+      <c r="D593" t="s">
+        <v>2298</v>
+      </c>
+      <c r="E593" s="2" t="s">
         <v>2299</v>
       </c>
-      <c r="D593" t="s">
+      <c r="F593" s="2" t="s">
         <v>2300</v>
-      </c>
-[...4 lines deleted...]
-        <v>2302</v>
       </c>
     </row>
     <row r="594" spans="1:6">
       <c r="A594" t="s">
-        <v>2285</v>
+        <v>2287</v>
       </c>
       <c r="B594" t="s">
-        <v>2286</v>
+        <v>2288</v>
       </c>
       <c r="C594" t="s">
+        <v>2301</v>
+      </c>
+      <c r="D594" t="s">
+        <v>2302</v>
+      </c>
+      <c r="E594" s="2" t="s">
         <v>2303</v>
       </c>
-      <c r="D594" t="s">
+      <c r="F594" s="2" t="s">
         <v>2304</v>
-      </c>
-[...4 lines deleted...]
-        <v>2306</v>
       </c>
     </row>
     <row r="595" spans="1:6">
       <c r="A595" t="s">
-        <v>2285</v>
+        <v>2287</v>
       </c>
       <c r="B595" t="s">
-        <v>2286</v>
+        <v>2288</v>
       </c>
       <c r="C595" t="s">
+        <v>2305</v>
+      </c>
+      <c r="D595" t="s">
+        <v>2306</v>
+      </c>
+      <c r="E595" s="2" t="s">
         <v>2307</v>
       </c>
-      <c r="D595" t="s">
+      <c r="F595" s="2" t="s">
         <v>2308</v>
-      </c>
-[...4 lines deleted...]
-        <v>2310</v>
       </c>
     </row>
     <row r="596" spans="1:6">
       <c r="A596" t="s">
-        <v>2285</v>
+        <v>2287</v>
       </c>
       <c r="B596" t="s">
-        <v>2286</v>
+        <v>2288</v>
       </c>
       <c r="C596" t="s">
+        <v>2309</v>
+      </c>
+      <c r="D596" t="s">
+        <v>2310</v>
+      </c>
+      <c r="E596" s="2" t="s">
         <v>2311</v>
       </c>
-      <c r="D596" t="s">
+      <c r="F596" s="2" t="s">
         <v>2312</v>
-      </c>
-[...4 lines deleted...]
-        <v>2314</v>
       </c>
     </row>
     <row r="597" spans="1:6">
       <c r="A597" t="s">
-        <v>2285</v>
+        <v>2287</v>
       </c>
       <c r="B597" t="s">
-        <v>2286</v>
+        <v>2288</v>
       </c>
       <c r="C597" t="s">
+        <v>2313</v>
+      </c>
+      <c r="D597" t="s">
+        <v>2314</v>
+      </c>
+      <c r="E597" s="2" t="s">
         <v>2315</v>
       </c>
-      <c r="D597" t="s">
+      <c r="F597" s="2" t="s">
         <v>2316</v>
-      </c>
-[...4 lines deleted...]
-        <v>2318</v>
       </c>
     </row>
     <row r="598" spans="1:6">
       <c r="A598" t="s">
-        <v>2285</v>
+        <v>2287</v>
       </c>
       <c r="B598" t="s">
-        <v>2286</v>
+        <v>2288</v>
       </c>
       <c r="C598" t="s">
+        <v>2317</v>
+      </c>
+      <c r="D598" t="s">
+        <v>2318</v>
+      </c>
+      <c r="E598" s="2" t="s">
         <v>2319</v>
       </c>
-      <c r="D598" t="s">
+      <c r="F598" s="2" t="s">
         <v>2320</v>
-      </c>
-[...4 lines deleted...]
-        <v>2322</v>
       </c>
     </row>
     <row r="599" spans="1:6">
       <c r="A599" t="s">
-        <v>2285</v>
+        <v>2287</v>
       </c>
       <c r="B599" t="s">
-        <v>2286</v>
+        <v>2288</v>
       </c>
       <c r="C599" t="s">
+        <v>2321</v>
+      </c>
+      <c r="D599" t="s">
+        <v>2322</v>
+      </c>
+      <c r="E599" s="2" t="s">
         <v>2323</v>
       </c>
-      <c r="D599" t="s">
+      <c r="F599" s="2" t="s">
         <v>2324</v>
-      </c>
-[...4 lines deleted...]
-        <v>2326</v>
       </c>
     </row>
     <row r="600" spans="1:6">
       <c r="A600" t="s">
-        <v>2285</v>
+        <v>2325</v>
       </c>
       <c r="B600" t="s">
-        <v>2286</v>
+        <v>2326</v>
       </c>
       <c r="C600" t="s">
         <v>2327</v>
       </c>
       <c r="D600" t="s">
         <v>2328</v>
       </c>
       <c r="E600" s="2" t="s">
         <v>2329</v>
       </c>
       <c r="F600" s="2" t="s">
         <v>2330</v>
       </c>
     </row>
     <row r="601" spans="1:6">
       <c r="A601" t="s">
-        <v>2285</v>
+        <v>2325</v>
       </c>
       <c r="B601" t="s">
-        <v>2286</v>
+        <v>2326</v>
       </c>
       <c r="C601" t="s">
         <v>2331</v>
       </c>
       <c r="D601" t="s">
         <v>2332</v>
       </c>
       <c r="E601" s="2" t="s">
         <v>2333</v>
       </c>
       <c r="F601" s="2" t="s">
         <v>2334</v>
       </c>
     </row>
     <row r="602" spans="1:6">
       <c r="A602" t="s">
-        <v>2285</v>
+        <v>2325</v>
       </c>
       <c r="B602" t="s">
-        <v>2286</v>
+        <v>2326</v>
       </c>
       <c r="C602" t="s">
         <v>2335</v>
       </c>
       <c r="D602" t="s">
         <v>2336</v>
       </c>
       <c r="E602" s="2" t="s">
         <v>2337</v>
       </c>
       <c r="F602" s="2" t="s">
         <v>2338</v>
       </c>
     </row>
     <row r="603" spans="1:6">
       <c r="A603" t="s">
-        <v>2285</v>
+        <v>2325</v>
       </c>
       <c r="B603" t="s">
-        <v>2286</v>
+        <v>2326</v>
       </c>
       <c r="C603" t="s">
         <v>2339</v>
       </c>
       <c r="D603" t="s">
         <v>2340</v>
       </c>
       <c r="E603" s="2" t="s">
         <v>2341</v>
       </c>
       <c r="F603" s="2" t="s">
         <v>2342</v>
       </c>
     </row>
     <row r="604" spans="1:6">
       <c r="A604" t="s">
-        <v>2285</v>
+        <v>2325</v>
       </c>
       <c r="B604" t="s">
-        <v>2286</v>
+        <v>2326</v>
       </c>
       <c r="C604" t="s">
         <v>2343</v>
       </c>
       <c r="D604" t="s">
         <v>2344</v>
       </c>
       <c r="E604" s="2" t="s">
         <v>2345</v>
       </c>
       <c r="F604" s="2" t="s">
         <v>2346</v>
       </c>
     </row>
     <row r="605" spans="1:6">
       <c r="A605" t="s">
-        <v>2285</v>
+        <v>2325</v>
       </c>
       <c r="B605" t="s">
-        <v>2286</v>
+        <v>2326</v>
       </c>
       <c r="C605" t="s">
         <v>2347</v>
       </c>
       <c r="D605" t="s">
-        <v>597</v>
+        <v>2348</v>
       </c>
       <c r="E605" s="2" t="s">
-        <v>2348</v>
+        <v>2349</v>
       </c>
       <c r="F605" s="2" t="s">
-        <v>2349</v>
+        <v>2350</v>
       </c>
     </row>
     <row r="606" spans="1:6">
       <c r="A606" t="s">
-        <v>2285</v>
+        <v>2325</v>
       </c>
       <c r="B606" t="s">
-        <v>2286</v>
+        <v>2326</v>
       </c>
       <c r="C606" t="s">
-        <v>2350</v>
+        <v>2351</v>
       </c>
       <c r="D606" t="s">
-        <v>2351</v>
+        <v>2352</v>
       </c>
       <c r="E606" s="2" t="s">
-        <v>2352</v>
+        <v>2353</v>
       </c>
       <c r="F606" s="2" t="s">
-        <v>2353</v>
+        <v>2354</v>
       </c>
     </row>
     <row r="607" spans="1:6">
       <c r="A607" t="s">
-        <v>2285</v>
+        <v>2325</v>
       </c>
       <c r="B607" t="s">
-        <v>2286</v>
+        <v>2326</v>
       </c>
       <c r="C607" t="s">
-        <v>2354</v>
+        <v>2355</v>
       </c>
       <c r="D607" t="s">
-        <v>2355</v>
+        <v>2356</v>
       </c>
       <c r="E607" s="2" t="s">
-        <v>2356</v>
+        <v>2357</v>
       </c>
       <c r="F607" s="2" t="s">
-        <v>2357</v>
+        <v>2358</v>
       </c>
     </row>
     <row r="608" spans="1:6">
       <c r="A608" t="s">
-        <v>2358</v>
+        <v>2325</v>
       </c>
       <c r="B608" t="s">
+        <v>2326</v>
+      </c>
+      <c r="C608" t="s">
         <v>2359</v>
       </c>
-      <c r="C608" t="s">
+      <c r="D608" t="s">
         <v>2360</v>
       </c>
-      <c r="D608" t="s">
+      <c r="E608" s="2" t="s">
         <v>2361</v>
       </c>
-      <c r="E608" s="2" t="s">
+      <c r="F608" s="2" t="s">
         <v>2362</v>
-      </c>
-[...1 lines deleted...]
-        <v>2363</v>
       </c>
     </row>
     <row r="609" spans="1:6">
       <c r="A609" t="s">
-        <v>2358</v>
+        <v>2325</v>
       </c>
       <c r="B609" t="s">
-        <v>2359</v>
+        <v>2326</v>
       </c>
       <c r="C609" t="s">
+        <v>2363</v>
+      </c>
+      <c r="D609" t="s">
         <v>2364</v>
       </c>
-      <c r="D609" t="s">
+      <c r="E609" s="2" t="s">
         <v>2365</v>
       </c>
-      <c r="E609" s="2" t="s">
+      <c r="F609" s="2" t="s">
         <v>2366</v>
-      </c>
-[...1 lines deleted...]
-        <v>2367</v>
       </c>
     </row>
     <row r="610" spans="1:6">
       <c r="A610" t="s">
-        <v>2358</v>
+        <v>2325</v>
       </c>
       <c r="B610" t="s">
-        <v>2359</v>
+        <v>2326</v>
       </c>
       <c r="C610" t="s">
+        <v>2367</v>
+      </c>
+      <c r="D610" t="s">
         <v>2368</v>
       </c>
-      <c r="D610" t="s">
+      <c r="E610" s="2" t="s">
         <v>2369</v>
       </c>
-      <c r="E610" s="2" t="s">
+      <c r="F610" s="2" t="s">
         <v>2370</v>
-      </c>
-[...1 lines deleted...]
-        <v>2371</v>
       </c>
     </row>
     <row r="611" spans="1:6">
       <c r="A611" t="s">
-        <v>2358</v>
+        <v>2325</v>
       </c>
       <c r="B611" t="s">
-        <v>2359</v>
+        <v>2326</v>
       </c>
       <c r="C611" t="s">
-        <v>316</v>
+        <v>2371</v>
       </c>
       <c r="D611" t="s">
-        <v>317</v>
+        <v>2372</v>
       </c>
       <c r="E611" s="2" t="s">
-        <v>318</v>
+        <v>2373</v>
       </c>
       <c r="F611" s="2" t="s">
-        <v>2372</v>
+        <v>2374</v>
       </c>
     </row>
     <row r="612" spans="1:6">
       <c r="A612" t="s">
-        <v>2358</v>
+        <v>2325</v>
       </c>
       <c r="B612" t="s">
-        <v>2359</v>
+        <v>2326</v>
       </c>
       <c r="C612" t="s">
-        <v>2373</v>
+        <v>2375</v>
       </c>
       <c r="D612" t="s">
-        <v>2374</v>
+        <v>2376</v>
       </c>
       <c r="E612" s="2" t="s">
-        <v>2375</v>
+        <v>2377</v>
       </c>
       <c r="F612" s="2" t="s">
-        <v>2376</v>
+        <v>2378</v>
       </c>
     </row>
     <row r="613" spans="1:6">
       <c r="A613" t="s">
-        <v>2377</v>
+        <v>2325</v>
       </c>
       <c r="B613" t="s">
-        <v>2378</v>
+        <v>2326</v>
       </c>
       <c r="C613" t="s">
         <v>2379</v>
       </c>
       <c r="D613" t="s">
         <v>2380</v>
       </c>
       <c r="E613" s="2" t="s">
         <v>2381</v>
       </c>
       <c r="F613" s="2" t="s">
         <v>2382</v>
       </c>
     </row>
     <row r="614" spans="1:6">
       <c r="A614" t="s">
-        <v>2377</v>
+        <v>2325</v>
       </c>
       <c r="B614" t="s">
-        <v>2378</v>
+        <v>2326</v>
       </c>
       <c r="C614" t="s">
         <v>2383</v>
       </c>
       <c r="D614" t="s">
         <v>2384</v>
       </c>
       <c r="E614" s="2" t="s">
         <v>2385</v>
       </c>
       <c r="F614" s="2" t="s">
         <v>2386</v>
       </c>
     </row>
     <row r="615" spans="1:6">
       <c r="A615" t="s">
-        <v>2377</v>
+        <v>2325</v>
       </c>
       <c r="B615" t="s">
-        <v>2378</v>
+        <v>2326</v>
       </c>
       <c r="C615" t="s">
         <v>2387</v>
       </c>
       <c r="D615" t="s">
+        <v>601</v>
+      </c>
+      <c r="E615" s="2" t="s">
         <v>2388</v>
       </c>
-      <c r="E615" s="2" t="s">
+      <c r="F615" s="2" t="s">
         <v>2389</v>
-      </c>
-[...1 lines deleted...]
-        <v>2390</v>
       </c>
     </row>
     <row r="616" spans="1:6">
       <c r="A616" t="s">
-        <v>2377</v>
+        <v>2325</v>
       </c>
       <c r="B616" t="s">
-        <v>2378</v>
+        <v>2326</v>
       </c>
       <c r="C616" t="s">
+        <v>2390</v>
+      </c>
+      <c r="D616" t="s">
         <v>2391</v>
       </c>
-      <c r="D616" t="s">
+      <c r="E616" s="2" t="s">
         <v>2392</v>
       </c>
-      <c r="E616" s="2" t="s">
+      <c r="F616" s="2" t="s">
         <v>2393</v>
-      </c>
-[...1 lines deleted...]
-        <v>2394</v>
       </c>
     </row>
     <row r="617" spans="1:6">
       <c r="A617" t="s">
-        <v>2377</v>
+        <v>2325</v>
       </c>
       <c r="B617" t="s">
-        <v>2378</v>
+        <v>2326</v>
       </c>
       <c r="C617" t="s">
+        <v>2394</v>
+      </c>
+      <c r="D617" t="s">
         <v>2395</v>
       </c>
-      <c r="D617" t="s">
+      <c r="E617" s="2" t="s">
         <v>2396</v>
       </c>
-      <c r="E617" s="2" t="s">
+      <c r="F617" s="2" t="s">
         <v>2397</v>
-      </c>
-[...1 lines deleted...]
-        <v>2398</v>
       </c>
     </row>
     <row r="618" spans="1:6">
       <c r="A618" t="s">
-        <v>2377</v>
+        <v>2398</v>
       </c>
       <c r="B618" t="s">
-        <v>2378</v>
+        <v>2399</v>
       </c>
       <c r="C618" t="s">
-        <v>2399</v>
+        <v>2400</v>
       </c>
       <c r="D618" t="s">
-        <v>2400</v>
+        <v>2401</v>
       </c>
       <c r="E618" s="2" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="F618" s="2" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
     </row>
     <row r="619" spans="1:6">
       <c r="A619" t="s">
-        <v>2377</v>
+        <v>2398</v>
       </c>
       <c r="B619" t="s">
-        <v>2378</v>
+        <v>2399</v>
       </c>
       <c r="C619" t="s">
-        <v>2403</v>
+        <v>2404</v>
       </c>
       <c r="D619" t="s">
-        <v>2404</v>
+        <v>2405</v>
       </c>
       <c r="E619" s="2" t="s">
-        <v>2405</v>
+        <v>2406</v>
       </c>
       <c r="F619" s="2" t="s">
-        <v>2406</v>
+        <v>2407</v>
       </c>
     </row>
     <row r="620" spans="1:6">
       <c r="A620" t="s">
-        <v>2377</v>
+        <v>2398</v>
       </c>
       <c r="B620" t="s">
-        <v>2378</v>
+        <v>2399</v>
       </c>
       <c r="C620" t="s">
-        <v>2407</v>
+        <v>2408</v>
       </c>
       <c r="D620" t="s">
-        <v>2408</v>
+        <v>2409</v>
       </c>
       <c r="E620" s="2" t="s">
-        <v>2409</v>
+        <v>2410</v>
       </c>
       <c r="F620" s="2" t="s">
-        <v>2410</v>
+        <v>2411</v>
       </c>
     </row>
     <row r="621" spans="1:6">
       <c r="A621" t="s">
-        <v>2377</v>
+        <v>2398</v>
       </c>
       <c r="B621" t="s">
-        <v>2378</v>
+        <v>2399</v>
       </c>
       <c r="C621" t="s">
-        <v>2411</v>
+        <v>320</v>
       </c>
       <c r="D621" t="s">
+        <v>321</v>
+      </c>
+      <c r="E621" s="2" t="s">
+        <v>322</v>
+      </c>
+      <c r="F621" s="2" t="s">
         <v>2412</v>
-      </c>
-[...4 lines deleted...]
-        <v>2414</v>
       </c>
     </row>
     <row r="622" spans="1:6">
       <c r="A622" t="s">
-        <v>2377</v>
+        <v>2398</v>
       </c>
       <c r="B622" t="s">
-        <v>2378</v>
+        <v>2399</v>
       </c>
       <c r="C622" t="s">
+        <v>2413</v>
+      </c>
+      <c r="D622" t="s">
+        <v>2414</v>
+      </c>
+      <c r="E622" s="2" t="s">
         <v>2415</v>
       </c>
-      <c r="D622" t="s">
+      <c r="F622" s="2" t="s">
         <v>2416</v>
-      </c>
-[...4 lines deleted...]
-        <v>2418</v>
       </c>
     </row>
     <row r="623" spans="1:6">
       <c r="A623" t="s">
-        <v>2377</v>
+        <v>2417</v>
       </c>
       <c r="B623" t="s">
-        <v>2378</v>
+        <v>2418</v>
       </c>
       <c r="C623" t="s">
-        <v>962</v>
+        <v>2419</v>
       </c>
       <c r="D623" t="s">
-        <v>963</v>
+        <v>2420</v>
       </c>
       <c r="E623" s="2" t="s">
-        <v>2419</v>
+        <v>2421</v>
       </c>
       <c r="F623" s="2" t="s">
-        <v>2420</v>
+        <v>2422</v>
       </c>
     </row>
     <row r="624" spans="1:6">
       <c r="A624" t="s">
-        <v>2377</v>
+        <v>2417</v>
       </c>
       <c r="B624" t="s">
-        <v>2378</v>
+        <v>2418</v>
       </c>
       <c r="C624" t="s">
-        <v>2421</v>
+        <v>2423</v>
       </c>
       <c r="D624" t="s">
-        <v>2422</v>
+        <v>2424</v>
       </c>
       <c r="E624" s="2" t="s">
-        <v>2423</v>
+        <v>2425</v>
       </c>
       <c r="F624" s="2" t="s">
-        <v>2424</v>
+        <v>2426</v>
       </c>
     </row>
     <row r="625" spans="1:6">
       <c r="A625" t="s">
-        <v>2377</v>
+        <v>2417</v>
       </c>
       <c r="B625" t="s">
-        <v>2378</v>
+        <v>2418</v>
       </c>
       <c r="C625" t="s">
-        <v>2425</v>
+        <v>2427</v>
       </c>
       <c r="D625" t="s">
-        <v>2426</v>
+        <v>2428</v>
       </c>
       <c r="E625" s="2" t="s">
-        <v>2427</v>
+        <v>2429</v>
       </c>
       <c r="F625" s="2" t="s">
-        <v>2428</v>
+        <v>2430</v>
       </c>
     </row>
     <row r="626" spans="1:6">
       <c r="A626" t="s">
-        <v>2377</v>
+        <v>2417</v>
       </c>
       <c r="B626" t="s">
-        <v>2378</v>
+        <v>2418</v>
       </c>
       <c r="C626" t="s">
-        <v>2429</v>
+        <v>2431</v>
       </c>
       <c r="D626" t="s">
-        <v>2430</v>
+        <v>2432</v>
       </c>
       <c r="E626" s="2" t="s">
-        <v>2431</v>
+        <v>2433</v>
       </c>
       <c r="F626" s="2" t="s">
-        <v>2432</v>
+        <v>2434</v>
       </c>
     </row>
     <row r="627" spans="1:6">
       <c r="A627" t="s">
-        <v>2377</v>
+        <v>2417</v>
       </c>
       <c r="B627" t="s">
-        <v>2378</v>
+        <v>2418</v>
       </c>
       <c r="C627" t="s">
-        <v>2433</v>
+        <v>2435</v>
       </c>
       <c r="D627" t="s">
-        <v>2434</v>
+        <v>2436</v>
       </c>
       <c r="E627" s="2" t="s">
-        <v>2435</v>
+        <v>2437</v>
       </c>
       <c r="F627" s="2" t="s">
-        <v>2436</v>
+        <v>2438</v>
       </c>
     </row>
     <row r="628" spans="1:6">
       <c r="A628" t="s">
-        <v>2437</v>
+        <v>2417</v>
       </c>
       <c r="B628" t="s">
-        <v>2438</v>
+        <v>2418</v>
       </c>
       <c r="C628" t="s">
         <v>2439</v>
       </c>
       <c r="D628" t="s">
         <v>2440</v>
       </c>
       <c r="E628" s="2" t="s">
         <v>2441</v>
       </c>
       <c r="F628" s="2" t="s">
         <v>2442</v>
       </c>
     </row>
     <row r="629" spans="1:6">
       <c r="A629" t="s">
-        <v>2437</v>
+        <v>2417</v>
       </c>
       <c r="B629" t="s">
-        <v>2438</v>
+        <v>2418</v>
       </c>
       <c r="C629" t="s">
         <v>2443</v>
       </c>
       <c r="D629" t="s">
         <v>2444</v>
       </c>
       <c r="E629" s="2" t="s">
         <v>2445</v>
       </c>
       <c r="F629" s="2" t="s">
         <v>2446</v>
       </c>
     </row>
     <row r="630" spans="1:6">
       <c r="A630" t="s">
-        <v>2437</v>
+        <v>2417</v>
       </c>
       <c r="B630" t="s">
-        <v>2438</v>
+        <v>2418</v>
       </c>
       <c r="C630" t="s">
         <v>2447</v>
       </c>
       <c r="D630" t="s">
         <v>2448</v>
       </c>
       <c r="E630" s="2" t="s">
         <v>2449</v>
       </c>
       <c r="F630" s="2" t="s">
         <v>2450</v>
       </c>
     </row>
     <row r="631" spans="1:6">
       <c r="A631" t="s">
-        <v>2437</v>
+        <v>2417</v>
       </c>
       <c r="B631" t="s">
-        <v>2438</v>
+        <v>2418</v>
       </c>
       <c r="C631" t="s">
         <v>2451</v>
       </c>
       <c r="D631" t="s">
         <v>2452</v>
       </c>
       <c r="E631" s="2" t="s">
         <v>2453</v>
       </c>
       <c r="F631" s="2" t="s">
         <v>2454</v>
       </c>
     </row>
     <row r="632" spans="1:6">
       <c r="A632" t="s">
-        <v>2437</v>
+        <v>2417</v>
       </c>
       <c r="B632" t="s">
-        <v>2438</v>
+        <v>2418</v>
       </c>
       <c r="C632" t="s">
         <v>2455</v>
       </c>
       <c r="D632" t="s">
         <v>2456</v>
       </c>
       <c r="E632" s="2" t="s">
         <v>2457</v>
       </c>
       <c r="F632" s="2" t="s">
         <v>2458</v>
       </c>
     </row>
     <row r="633" spans="1:6">
       <c r="A633" t="s">
-        <v>2437</v>
+        <v>2417</v>
       </c>
       <c r="B633" t="s">
-        <v>2438</v>
+        <v>2418</v>
       </c>
       <c r="C633" t="s">
+        <v>966</v>
+      </c>
+      <c r="D633" t="s">
+        <v>967</v>
+      </c>
+      <c r="E633" s="2" t="s">
         <v>2459</v>
       </c>
-      <c r="D633" t="s">
+      <c r="F633" s="2" t="s">
         <v>2460</v>
-      </c>
-[...4 lines deleted...]
-        <v>2462</v>
       </c>
     </row>
     <row r="634" spans="1:6">
       <c r="A634" t="s">
-        <v>2437</v>
+        <v>2417</v>
       </c>
       <c r="B634" t="s">
-        <v>2438</v>
+        <v>2418</v>
       </c>
       <c r="C634" t="s">
+        <v>2461</v>
+      </c>
+      <c r="D634" t="s">
+        <v>2462</v>
+      </c>
+      <c r="E634" s="2" t="s">
         <v>2463</v>
       </c>
-      <c r="D634" t="s">
+      <c r="F634" s="2" t="s">
         <v>2464</v>
-      </c>
-[...4 lines deleted...]
-        <v>2466</v>
       </c>
     </row>
     <row r="635" spans="1:6">
       <c r="A635" t="s">
+        <v>2417</v>
+      </c>
+      <c r="B635" t="s">
+        <v>2418</v>
+      </c>
+      <c r="C635" t="s">
+        <v>2465</v>
+      </c>
+      <c r="D635" t="s">
+        <v>2466</v>
+      </c>
+      <c r="E635" s="2" t="s">
         <v>2467</v>
       </c>
-      <c r="B635" t="s">
-[...2 lines deleted...]
-      <c r="C635" t="s">
+      <c r="F635" s="2" t="s">
         <v>2468</v>
-      </c>
-[...7 lines deleted...]
-        <v>2471</v>
       </c>
     </row>
     <row r="636" spans="1:6">
       <c r="A636" t="s">
-        <v>2467</v>
+        <v>2417</v>
       </c>
       <c r="B636" t="s">
-        <v>2467</v>
+        <v>2418</v>
       </c>
       <c r="C636" t="s">
+        <v>2469</v>
+      </c>
+      <c r="D636" t="s">
+        <v>2470</v>
+      </c>
+      <c r="E636" s="2" t="s">
+        <v>2471</v>
+      </c>
+      <c r="F636" s="2" t="s">
         <v>2472</v>
-      </c>
-[...7 lines deleted...]
-        <v>2475</v>
       </c>
     </row>
     <row r="637" spans="1:6">
       <c r="A637" t="s">
-        <v>2467</v>
+        <v>2417</v>
       </c>
       <c r="B637" t="s">
-        <v>2467</v>
+        <v>2418</v>
       </c>
       <c r="C637" t="s">
+        <v>2473</v>
+      </c>
+      <c r="D637" t="s">
+        <v>2474</v>
+      </c>
+      <c r="E637" s="2" t="s">
+        <v>2475</v>
+      </c>
+      <c r="F637" s="2" t="s">
         <v>2476</v>
-      </c>
-[...7 lines deleted...]
-        <v>2479</v>
       </c>
     </row>
     <row r="638" spans="1:6">
       <c r="A638" t="s">
-        <v>2467</v>
+        <v>2477</v>
       </c>
       <c r="B638" t="s">
-        <v>2467</v>
+        <v>2478</v>
       </c>
       <c r="C638" t="s">
+        <v>2479</v>
+      </c>
+      <c r="D638" t="s">
         <v>2480</v>
       </c>
-      <c r="D638" t="s">
+      <c r="E638" s="2" t="s">
         <v>2481</v>
       </c>
-      <c r="E638" s="2" t="s">
+      <c r="F638" s="2" t="s">
         <v>2482</v>
-      </c>
-[...1 lines deleted...]
-        <v>2483</v>
       </c>
     </row>
     <row r="639" spans="1:6">
       <c r="A639" t="s">
-        <v>2467</v>
+        <v>2477</v>
       </c>
       <c r="B639" t="s">
-        <v>2467</v>
+        <v>2478</v>
       </c>
       <c r="C639" t="s">
+        <v>2483</v>
+      </c>
+      <c r="D639" t="s">
         <v>2484</v>
       </c>
-      <c r="D639" t="s">
+      <c r="E639" s="2" t="s">
         <v>2485</v>
       </c>
-      <c r="E639" s="2" t="s">
+      <c r="F639" s="2" t="s">
         <v>2486</v>
-      </c>
-[...1 lines deleted...]
-        <v>2487</v>
       </c>
     </row>
     <row r="640" spans="1:6">
       <c r="A640" t="s">
-        <v>2467</v>
+        <v>2477</v>
       </c>
       <c r="B640" t="s">
-        <v>2467</v>
+        <v>2478</v>
       </c>
       <c r="C640" t="s">
+        <v>2487</v>
+      </c>
+      <c r="D640" t="s">
         <v>2488</v>
       </c>
-      <c r="D640" t="s">
+      <c r="E640" s="2" t="s">
         <v>2489</v>
       </c>
-      <c r="E640" s="2" t="s">
+      <c r="F640" s="2" t="s">
         <v>2490</v>
-      </c>
-[...1 lines deleted...]
-        <v>2491</v>
       </c>
     </row>
     <row r="641" spans="1:6">
       <c r="A641" t="s">
-        <v>2467</v>
+        <v>2477</v>
       </c>
       <c r="B641" t="s">
-        <v>2467</v>
+        <v>2478</v>
       </c>
       <c r="C641" t="s">
+        <v>2491</v>
+      </c>
+      <c r="D641" t="s">
         <v>2492</v>
       </c>
-      <c r="D641" t="s">
+      <c r="E641" s="2" t="s">
         <v>2493</v>
       </c>
-      <c r="E641" s="2" t="s">
+      <c r="F641" s="2" t="s">
         <v>2494</v>
-      </c>
-[...1 lines deleted...]
-        <v>2495</v>
       </c>
     </row>
     <row r="642" spans="1:6">
       <c r="A642" t="s">
-        <v>2467</v>
+        <v>2477</v>
       </c>
       <c r="B642" t="s">
-        <v>2467</v>
+        <v>2478</v>
       </c>
       <c r="C642" t="s">
+        <v>2495</v>
+      </c>
+      <c r="D642" t="s">
         <v>2496</v>
       </c>
-      <c r="D642" t="s">
+      <c r="E642" s="2" t="s">
         <v>2497</v>
       </c>
-      <c r="E642" s="2" t="s">
+      <c r="F642" s="2" t="s">
         <v>2498</v>
-      </c>
-[...1 lines deleted...]
-        <v>2499</v>
       </c>
     </row>
     <row r="643" spans="1:6">
       <c r="A643" t="s">
-        <v>2467</v>
+        <v>2477</v>
       </c>
       <c r="B643" t="s">
-        <v>2467</v>
+        <v>2478</v>
       </c>
       <c r="C643" t="s">
+        <v>2499</v>
+      </c>
+      <c r="D643" t="s">
         <v>2500</v>
       </c>
-      <c r="D643" t="s">
+      <c r="E643" s="2" t="s">
         <v>2501</v>
       </c>
-      <c r="E643" s="2" t="s">
+      <c r="F643" s="2" t="s">
         <v>2502</v>
-      </c>
-[...1 lines deleted...]
-        <v>2503</v>
       </c>
     </row>
     <row r="644" spans="1:6">
       <c r="A644" t="s">
-        <v>2467</v>
+        <v>2477</v>
       </c>
       <c r="B644" t="s">
-        <v>2467</v>
+        <v>2478</v>
       </c>
       <c r="C644" t="s">
+        <v>2503</v>
+      </c>
+      <c r="D644" t="s">
         <v>2504</v>
       </c>
-      <c r="D644" t="s">
+      <c r="E644" s="2" t="s">
         <v>2505</v>
       </c>
-      <c r="E644" s="2" t="s">
+      <c r="F644" s="2" t="s">
         <v>2506</v>
-      </c>
-[...1 lines deleted...]
-        <v>2507</v>
       </c>
     </row>
     <row r="645" spans="1:6">
       <c r="A645" t="s">
-        <v>2467</v>
+        <v>2507</v>
       </c>
       <c r="B645" t="s">
-        <v>2467</v>
+        <v>2507</v>
       </c>
       <c r="C645" t="s">
         <v>2508</v>
       </c>
       <c r="D645" t="s">
         <v>2509</v>
       </c>
       <c r="E645" s="2" t="s">
         <v>2510</v>
       </c>
       <c r="F645" s="2" t="s">
         <v>2511</v>
       </c>
     </row>
     <row r="646" spans="1:6">
       <c r="A646" t="s">
-        <v>2467</v>
+        <v>2507</v>
       </c>
       <c r="B646" t="s">
-        <v>2467</v>
+        <v>2507</v>
       </c>
       <c r="C646" t="s">
         <v>2512</v>
       </c>
       <c r="D646" t="s">
         <v>2513</v>
       </c>
       <c r="E646" s="2" t="s">
         <v>2514</v>
       </c>
       <c r="F646" s="2" t="s">
         <v>2515</v>
       </c>
     </row>
     <row r="647" spans="1:6">
       <c r="A647" t="s">
-        <v>2467</v>
+        <v>2507</v>
       </c>
       <c r="B647" t="s">
-        <v>2467</v>
+        <v>2507</v>
       </c>
       <c r="C647" t="s">
         <v>2516</v>
       </c>
       <c r="D647" t="s">
         <v>2517</v>
       </c>
       <c r="E647" s="2" t="s">
         <v>2518</v>
       </c>
       <c r="F647" s="2" t="s">
         <v>2519</v>
       </c>
     </row>
     <row r="648" spans="1:6">
       <c r="A648" t="s">
-        <v>2467</v>
+        <v>2507</v>
       </c>
       <c r="B648" t="s">
-        <v>2467</v>
+        <v>2507</v>
       </c>
       <c r="C648" t="s">
         <v>2520</v>
       </c>
       <c r="D648" t="s">
         <v>2521</v>
       </c>
       <c r="E648" s="2" t="s">
         <v>2522</v>
       </c>
       <c r="F648" s="2" t="s">
         <v>2523</v>
       </c>
     </row>
     <row r="649" spans="1:6">
       <c r="A649" t="s">
-        <v>2467</v>
+        <v>2507</v>
       </c>
       <c r="B649" t="s">
-        <v>2467</v>
+        <v>2507</v>
       </c>
       <c r="C649" t="s">
         <v>2524</v>
       </c>
       <c r="D649" t="s">
         <v>2525</v>
       </c>
       <c r="E649" s="2" t="s">
         <v>2526</v>
       </c>
       <c r="F649" s="2" t="s">
         <v>2527</v>
       </c>
     </row>
     <row r="650" spans="1:6">
       <c r="A650" t="s">
-        <v>2467</v>
+        <v>2507</v>
       </c>
       <c r="B650" t="s">
-        <v>2467</v>
+        <v>2507</v>
       </c>
       <c r="C650" t="s">
         <v>2528</v>
       </c>
       <c r="D650" t="s">
         <v>2529</v>
       </c>
       <c r="E650" s="2" t="s">
         <v>2530</v>
       </c>
       <c r="F650" s="2" t="s">
         <v>2531</v>
       </c>
     </row>
     <row r="651" spans="1:6">
       <c r="A651" t="s">
-        <v>2467</v>
+        <v>2507</v>
       </c>
       <c r="B651" t="s">
-        <v>2467</v>
+        <v>2507</v>
       </c>
       <c r="C651" t="s">
         <v>2532</v>
       </c>
       <c r="D651" t="s">
         <v>2533</v>
       </c>
       <c r="E651" s="2" t="s">
         <v>2534</v>
       </c>
       <c r="F651" s="2" t="s">
         <v>2535</v>
       </c>
     </row>
     <row r="652" spans="1:6">
       <c r="A652" t="s">
-        <v>2467</v>
+        <v>2507</v>
       </c>
       <c r="B652" t="s">
-        <v>2467</v>
+        <v>2507</v>
       </c>
       <c r="C652" t="s">
         <v>2536</v>
       </c>
       <c r="D652" t="s">
         <v>2537</v>
       </c>
       <c r="E652" s="2" t="s">
         <v>2538</v>
       </c>
       <c r="F652" s="2" t="s">
         <v>2539</v>
       </c>
     </row>
     <row r="653" spans="1:6">
       <c r="A653" t="s">
-        <v>2467</v>
+        <v>2507</v>
       </c>
       <c r="B653" t="s">
-        <v>2467</v>
+        <v>2507</v>
       </c>
       <c r="C653" t="s">
         <v>2540</v>
       </c>
       <c r="D653" t="s">
         <v>2541</v>
       </c>
       <c r="E653" s="2" t="s">
         <v>2542</v>
       </c>
       <c r="F653" s="2" t="s">
         <v>2543</v>
       </c>
     </row>
     <row r="654" spans="1:6">
       <c r="A654" t="s">
-        <v>2467</v>
+        <v>2507</v>
       </c>
       <c r="B654" t="s">
-        <v>2467</v>
+        <v>2507</v>
       </c>
       <c r="C654" t="s">
         <v>2544</v>
       </c>
       <c r="D654" t="s">
         <v>2545</v>
       </c>
       <c r="E654" s="2" t="s">
         <v>2546</v>
       </c>
       <c r="F654" s="2" t="s">
         <v>2547</v>
       </c>
     </row>
     <row r="655" spans="1:6">
       <c r="A655" t="s">
-        <v>2467</v>
+        <v>2507</v>
       </c>
       <c r="B655" t="s">
-        <v>2467</v>
+        <v>2507</v>
       </c>
       <c r="C655" t="s">
         <v>2548</v>
       </c>
       <c r="D655" t="s">
         <v>2549</v>
       </c>
       <c r="E655" s="2" t="s">
         <v>2550</v>
       </c>
       <c r="F655" s="2" t="s">
         <v>2551</v>
       </c>
     </row>
     <row r="656" spans="1:6">
       <c r="A656" t="s">
+        <v>2507</v>
+      </c>
+      <c r="B656" t="s">
+        <v>2507</v>
+      </c>
+      <c r="C656" t="s">
         <v>2552</v>
       </c>
-      <c r="B656" t="s">
+      <c r="D656" t="s">
         <v>2553</v>
       </c>
-      <c r="C656" t="s">
+      <c r="E656" s="2" t="s">
         <v>2554</v>
       </c>
-      <c r="D656" t="s">
+      <c r="F656" s="2" t="s">
         <v>2555</v>
-      </c>
-[...4 lines deleted...]
-        <v>2557</v>
       </c>
     </row>
     <row r="657" spans="1:6">
       <c r="A657" t="s">
-        <v>2552</v>
+        <v>2507</v>
       </c>
       <c r="B657" t="s">
-        <v>2553</v>
+        <v>2507</v>
       </c>
       <c r="C657" t="s">
+        <v>2556</v>
+      </c>
+      <c r="D657" t="s">
+        <v>2557</v>
+      </c>
+      <c r="E657" s="2" t="s">
         <v>2558</v>
       </c>
-      <c r="D657" t="s">
+      <c r="F657" s="2" t="s">
         <v>2559</v>
-      </c>
-[...4 lines deleted...]
-        <v>2561</v>
       </c>
     </row>
     <row r="658" spans="1:6">
       <c r="A658" t="s">
-        <v>2552</v>
+        <v>2507</v>
       </c>
       <c r="B658" t="s">
-        <v>2553</v>
+        <v>2507</v>
       </c>
       <c r="C658" t="s">
+        <v>2560</v>
+      </c>
+      <c r="D658" t="s">
+        <v>2561</v>
+      </c>
+      <c r="E658" s="2" t="s">
         <v>2562</v>
       </c>
-      <c r="D658" t="s">
+      <c r="F658" s="2" t="s">
         <v>2563</v>
-      </c>
-[...4 lines deleted...]
-        <v>2565</v>
       </c>
     </row>
     <row r="659" spans="1:6">
       <c r="A659" t="s">
-        <v>2552</v>
+        <v>2507</v>
       </c>
       <c r="B659" t="s">
-        <v>2553</v>
+        <v>2507</v>
       </c>
       <c r="C659" t="s">
+        <v>2564</v>
+      </c>
+      <c r="D659" t="s">
+        <v>2565</v>
+      </c>
+      <c r="E659" s="2" t="s">
         <v>2566</v>
       </c>
-      <c r="D659" t="s">
+      <c r="F659" s="2" t="s">
         <v>2567</v>
-      </c>
-[...4 lines deleted...]
-        <v>2569</v>
       </c>
     </row>
     <row r="660" spans="1:6">
       <c r="A660" t="s">
-        <v>2552</v>
+        <v>2507</v>
       </c>
       <c r="B660" t="s">
-        <v>2553</v>
+        <v>2507</v>
       </c>
       <c r="C660" t="s">
+        <v>2568</v>
+      </c>
+      <c r="D660" t="s">
+        <v>2569</v>
+      </c>
+      <c r="E660" s="2" t="s">
         <v>2570</v>
       </c>
-      <c r="D660" t="s">
+      <c r="F660" s="2" t="s">
         <v>2571</v>
-      </c>
-[...4 lines deleted...]
-        <v>2573</v>
       </c>
     </row>
     <row r="661" spans="1:6">
       <c r="A661" t="s">
-        <v>2552</v>
+        <v>2507</v>
       </c>
       <c r="B661" t="s">
-        <v>2553</v>
+        <v>2507</v>
       </c>
       <c r="C661" t="s">
+        <v>2572</v>
+      </c>
+      <c r="D661" t="s">
+        <v>2573</v>
+      </c>
+      <c r="E661" s="2" t="s">
         <v>2574</v>
       </c>
-      <c r="D661" t="s">
-[...2 lines deleted...]
-      <c r="E661" s="2" t="s">
+      <c r="F661" s="2" t="s">
         <v>2575</v>
-      </c>
-[...1 lines deleted...]
-        <v>2576</v>
       </c>
     </row>
     <row r="662" spans="1:6">
       <c r="A662" t="s">
-        <v>2552</v>
+        <v>2507</v>
       </c>
       <c r="B662" t="s">
-        <v>2553</v>
+        <v>2507</v>
       </c>
       <c r="C662" t="s">
+        <v>2576</v>
+      </c>
+      <c r="D662" t="s">
         <v>2577</v>
       </c>
-      <c r="D662" t="s">
+      <c r="E662" s="2" t="s">
         <v>2578</v>
       </c>
-      <c r="E662" s="2" t="s">
+      <c r="F662" s="2" t="s">
         <v>2579</v>
-      </c>
-[...1 lines deleted...]
-        <v>2580</v>
       </c>
     </row>
     <row r="663" spans="1:6">
       <c r="A663" t="s">
-        <v>2552</v>
+        <v>2507</v>
       </c>
       <c r="B663" t="s">
-        <v>2553</v>
+        <v>2507</v>
       </c>
       <c r="C663" t="s">
+        <v>2580</v>
+      </c>
+      <c r="D663" t="s">
         <v>2581</v>
       </c>
-      <c r="D663" t="s">
+      <c r="E663" s="2" t="s">
         <v>2582</v>
       </c>
-      <c r="E663" s="2" t="s">
+      <c r="F663" s="2" t="s">
         <v>2583</v>
-      </c>
-[...1 lines deleted...]
-        <v>2584</v>
       </c>
     </row>
     <row r="664" spans="1:6">
       <c r="A664" t="s">
-        <v>2552</v>
+        <v>2507</v>
       </c>
       <c r="B664" t="s">
-        <v>2553</v>
+        <v>2507</v>
       </c>
       <c r="C664" t="s">
+        <v>2584</v>
+      </c>
+      <c r="D664" t="s">
         <v>2585</v>
       </c>
-      <c r="D664" t="s">
+      <c r="E664" s="2" t="s">
         <v>2586</v>
       </c>
-      <c r="E664" s="2" t="s">
+      <c r="F664" s="2" t="s">
         <v>2587</v>
-      </c>
-[...1 lines deleted...]
-        <v>2588</v>
       </c>
     </row>
     <row r="665" spans="1:6">
       <c r="A665" t="s">
-        <v>2552</v>
+        <v>2507</v>
       </c>
       <c r="B665" t="s">
-        <v>2553</v>
+        <v>2507</v>
       </c>
       <c r="C665" t="s">
+        <v>2588</v>
+      </c>
+      <c r="D665" t="s">
         <v>2589</v>
       </c>
-      <c r="D665" t="s">
+      <c r="E665" s="2" t="s">
         <v>2590</v>
       </c>
-      <c r="E665" s="2" t="s">
+      <c r="F665" s="2" t="s">
         <v>2591</v>
-      </c>
-[...1 lines deleted...]
-        <v>2592</v>
       </c>
     </row>
     <row r="666" spans="1:6">
       <c r="A666" t="s">
-        <v>2552</v>
+        <v>2592</v>
       </c>
       <c r="B666" t="s">
-        <v>2553</v>
+        <v>2593</v>
       </c>
       <c r="C666" t="s">
-        <v>2593</v>
+        <v>2594</v>
       </c>
       <c r="D666" t="s">
-        <v>2593</v>
+        <v>2595</v>
       </c>
       <c r="E666" s="2" t="s">
-        <v>2594</v>
+        <v>2596</v>
       </c>
       <c r="F666" s="2" t="s">
-        <v>2595</v>
+        <v>2597</v>
       </c>
     </row>
     <row r="667" spans="1:6">
       <c r="A667" t="s">
-        <v>2552</v>
+        <v>2592</v>
       </c>
       <c r="B667" t="s">
-        <v>2553</v>
+        <v>2593</v>
       </c>
       <c r="C667" t="s">
-        <v>2596</v>
+        <v>2598</v>
       </c>
       <c r="D667" t="s">
-        <v>2597</v>
+        <v>2599</v>
       </c>
       <c r="E667" s="2" t="s">
-        <v>2598</v>
+        <v>2600</v>
       </c>
       <c r="F667" s="2" t="s">
-        <v>2599</v>
+        <v>2601</v>
       </c>
     </row>
     <row r="668" spans="1:6">
       <c r="A668" t="s">
-        <v>2552</v>
+        <v>2592</v>
       </c>
       <c r="B668" t="s">
-        <v>2553</v>
+        <v>2593</v>
       </c>
       <c r="C668" t="s">
-        <v>2600</v>
+        <v>2602</v>
       </c>
       <c r="D668" t="s">
-        <v>2601</v>
+        <v>2603</v>
       </c>
       <c r="E668" s="2" t="s">
-        <v>2602</v>
+        <v>2604</v>
       </c>
       <c r="F668" s="2" t="s">
-        <v>2603</v>
+        <v>2605</v>
       </c>
     </row>
     <row r="669" spans="1:6">
       <c r="A669" t="s">
-        <v>2552</v>
+        <v>2592</v>
       </c>
       <c r="B669" t="s">
-        <v>2553</v>
+        <v>2593</v>
       </c>
       <c r="C669" t="s">
-        <v>2604</v>
+        <v>2606</v>
       </c>
       <c r="D669" t="s">
-        <v>2605</v>
+        <v>2607</v>
       </c>
       <c r="E669" s="2" t="s">
-        <v>2606</v>
+        <v>2608</v>
       </c>
       <c r="F669" s="2" t="s">
-        <v>2607</v>
+        <v>2609</v>
       </c>
     </row>
     <row r="670" spans="1:6">
       <c r="A670" t="s">
-        <v>2552</v>
+        <v>2592</v>
       </c>
       <c r="B670" t="s">
-        <v>2553</v>
+        <v>2593</v>
       </c>
       <c r="C670" t="s">
-        <v>2608</v>
+        <v>2610</v>
       </c>
       <c r="D670" t="s">
-        <v>2609</v>
+        <v>2611</v>
       </c>
       <c r="E670" s="2" t="s">
-        <v>2610</v>
+        <v>2612</v>
       </c>
       <c r="F670" s="2" t="s">
-        <v>2611</v>
+        <v>2613</v>
       </c>
     </row>
     <row r="671" spans="1:6">
       <c r="A671" t="s">
-        <v>2552</v>
+        <v>2592</v>
       </c>
       <c r="B671" t="s">
-        <v>2553</v>
+        <v>2593</v>
       </c>
       <c r="C671" t="s">
-        <v>2612</v>
+        <v>2614</v>
       </c>
       <c r="D671" t="s">
-        <v>2613</v>
+        <v>2614</v>
       </c>
       <c r="E671" s="2" t="s">
-        <v>2614</v>
+        <v>2615</v>
       </c>
       <c r="F671" s="2" t="s">
-        <v>2615</v>
+        <v>2616</v>
       </c>
     </row>
     <row r="672" spans="1:6">
       <c r="A672" t="s">
-        <v>2552</v>
+        <v>2592</v>
       </c>
       <c r="B672" t="s">
-        <v>2553</v>
+        <v>2593</v>
       </c>
       <c r="C672" t="s">
-        <v>2616</v>
+        <v>2617</v>
       </c>
       <c r="D672" t="s">
-        <v>2617</v>
+        <v>2618</v>
       </c>
       <c r="E672" s="2" t="s">
-        <v>2618</v>
+        <v>2619</v>
       </c>
       <c r="F672" s="2" t="s">
-        <v>2619</v>
+        <v>2620</v>
       </c>
     </row>
     <row r="673" spans="1:6">
       <c r="A673" t="s">
-        <v>2552</v>
+        <v>2592</v>
       </c>
       <c r="B673" t="s">
-        <v>2553</v>
+        <v>2593</v>
       </c>
       <c r="C673" t="s">
-        <v>2620</v>
+        <v>2621</v>
       </c>
       <c r="D673" t="s">
-        <v>2621</v>
+        <v>2622</v>
       </c>
       <c r="E673" s="2" t="s">
-        <v>2622</v>
+        <v>2623</v>
       </c>
       <c r="F673" s="2" t="s">
-        <v>2623</v>
+        <v>2624</v>
       </c>
     </row>
     <row r="674" spans="1:6">
       <c r="A674" t="s">
-        <v>2552</v>
+        <v>2592</v>
       </c>
       <c r="B674" t="s">
-        <v>2553</v>
+        <v>2593</v>
       </c>
       <c r="C674" t="s">
-        <v>2624</v>
+        <v>2625</v>
       </c>
       <c r="D674" t="s">
-        <v>2625</v>
+        <v>2626</v>
       </c>
       <c r="E674" s="2" t="s">
-        <v>2626</v>
+        <v>2627</v>
       </c>
       <c r="F674" s="2" t="s">
-        <v>2627</v>
+        <v>2628</v>
       </c>
     </row>
     <row r="675" spans="1:6">
       <c r="A675" t="s">
-        <v>2552</v>
+        <v>2592</v>
       </c>
       <c r="B675" t="s">
-        <v>2553</v>
+        <v>2593</v>
       </c>
       <c r="C675" t="s">
-        <v>2628</v>
+        <v>2629</v>
       </c>
       <c r="D675" t="s">
-        <v>2629</v>
+        <v>2630</v>
       </c>
       <c r="E675" s="2" t="s">
-        <v>2630</v>
+        <v>2631</v>
       </c>
       <c r="F675" s="2" t="s">
-        <v>2631</v>
+        <v>2632</v>
       </c>
     </row>
     <row r="676" spans="1:6">
       <c r="A676" t="s">
-        <v>2552</v>
+        <v>2592</v>
       </c>
       <c r="B676" t="s">
-        <v>2553</v>
+        <v>2593</v>
       </c>
       <c r="C676" t="s">
-        <v>69</v>
+        <v>2633</v>
       </c>
       <c r="D676" t="s">
-        <v>70</v>
+        <v>2633</v>
       </c>
       <c r="E676" s="2" t="s">
-        <v>2632</v>
+        <v>2634</v>
       </c>
       <c r="F676" s="2" t="s">
-        <v>2633</v>
+        <v>2635</v>
       </c>
     </row>
     <row r="677" spans="1:6">
       <c r="A677" t="s">
-        <v>2552</v>
+        <v>2592</v>
       </c>
       <c r="B677" t="s">
-        <v>2553</v>
+        <v>2593</v>
       </c>
       <c r="C677" t="s">
-        <v>2634</v>
+        <v>2636</v>
       </c>
       <c r="D677" t="s">
-        <v>2635</v>
+        <v>2637</v>
       </c>
       <c r="E677" s="2" t="s">
-        <v>2636</v>
+        <v>2638</v>
       </c>
       <c r="F677" s="2" t="s">
-        <v>2637</v>
+        <v>2639</v>
       </c>
     </row>
     <row r="678" spans="1:6">
       <c r="A678" t="s">
-        <v>2552</v>
+        <v>2592</v>
       </c>
       <c r="B678" t="s">
-        <v>2553</v>
+        <v>2593</v>
       </c>
       <c r="C678" t="s">
-        <v>2638</v>
+        <v>2640</v>
       </c>
       <c r="D678" t="s">
-        <v>2639</v>
+        <v>2641</v>
       </c>
       <c r="E678" s="2" t="s">
-        <v>2640</v>
+        <v>2642</v>
       </c>
       <c r="F678" s="2" t="s">
-        <v>2641</v>
+        <v>2643</v>
       </c>
     </row>
     <row r="679" spans="1:6">
       <c r="A679" t="s">
-        <v>2552</v>
+        <v>2592</v>
       </c>
       <c r="B679" t="s">
-        <v>2553</v>
+        <v>2593</v>
       </c>
       <c r="C679" t="s">
-        <v>2642</v>
+        <v>2644</v>
       </c>
       <c r="D679" t="s">
-        <v>2642</v>
+        <v>2645</v>
       </c>
       <c r="E679" s="2" t="s">
-        <v>2643</v>
+        <v>2646</v>
       </c>
       <c r="F679" s="2" t="s">
-        <v>2644</v>
+        <v>2647</v>
       </c>
     </row>
     <row r="680" spans="1:6">
       <c r="A680" t="s">
-        <v>2552</v>
+        <v>2592</v>
       </c>
       <c r="B680" t="s">
-        <v>2553</v>
+        <v>2593</v>
       </c>
       <c r="C680" t="s">
-        <v>2645</v>
+        <v>2648</v>
       </c>
       <c r="D680" t="s">
-        <v>2646</v>
+        <v>2649</v>
       </c>
       <c r="E680" s="2" t="s">
-        <v>2647</v>
+        <v>2650</v>
       </c>
       <c r="F680" s="2" t="s">
-        <v>2648</v>
+        <v>2651</v>
       </c>
     </row>
     <row r="681" spans="1:6">
       <c r="A681" t="s">
-        <v>2552</v>
+        <v>2592</v>
       </c>
       <c r="B681" t="s">
-        <v>2553</v>
+        <v>2593</v>
       </c>
       <c r="C681" t="s">
-        <v>2649</v>
+        <v>2652</v>
       </c>
       <c r="D681" t="s">
-        <v>2650</v>
+        <v>2653</v>
       </c>
       <c r="E681" s="2" t="s">
-        <v>2651</v>
+        <v>2654</v>
       </c>
       <c r="F681" s="2" t="s">
-        <v>2652</v>
+        <v>2655</v>
       </c>
     </row>
     <row r="682" spans="1:6">
       <c r="A682" t="s">
-        <v>2552</v>
+        <v>2592</v>
       </c>
       <c r="B682" t="s">
-        <v>2553</v>
+        <v>2593</v>
       </c>
       <c r="C682" t="s">
-        <v>2653</v>
+        <v>2656</v>
       </c>
       <c r="D682" t="s">
-        <v>2654</v>
+        <v>2657</v>
       </c>
       <c r="E682" s="2" t="s">
-        <v>2655</v>
+        <v>2658</v>
       </c>
       <c r="F682" s="2" t="s">
-        <v>2656</v>
+        <v>2659</v>
       </c>
     </row>
     <row r="683" spans="1:6">
       <c r="A683" t="s">
-        <v>2552</v>
+        <v>2592</v>
       </c>
       <c r="B683" t="s">
-        <v>2553</v>
+        <v>2593</v>
       </c>
       <c r="C683" t="s">
-        <v>2657</v>
+        <v>2660</v>
       </c>
       <c r="D683" t="s">
-        <v>2658</v>
+        <v>2661</v>
       </c>
       <c r="E683" s="2" t="s">
-        <v>2659</v>
+        <v>2662</v>
       </c>
       <c r="F683" s="2" t="s">
-        <v>2660</v>
+        <v>2663</v>
       </c>
     </row>
     <row r="684" spans="1:6">
       <c r="A684" t="s">
-        <v>2661</v>
+        <v>2592</v>
       </c>
       <c r="B684" t="s">
-        <v>2662</v>
+        <v>2593</v>
       </c>
       <c r="C684" t="s">
-        <v>2663</v>
+        <v>2664</v>
       </c>
       <c r="D684" t="s">
-        <v>2664</v>
+        <v>2665</v>
       </c>
       <c r="E684" s="2" t="s">
-        <v>2665</v>
+        <v>2666</v>
       </c>
       <c r="F684" s="2" t="s">
-        <v>2666</v>
+        <v>2667</v>
       </c>
     </row>
     <row r="685" spans="1:6">
       <c r="A685" t="s">
-        <v>2661</v>
+        <v>2592</v>
       </c>
       <c r="B685" t="s">
-        <v>2662</v>
+        <v>2593</v>
       </c>
       <c r="C685" t="s">
-        <v>1449</v>
+        <v>2668</v>
       </c>
       <c r="D685" t="s">
-        <v>839</v>
+        <v>2669</v>
       </c>
       <c r="E685" s="2" t="s">
-        <v>2667</v>
+        <v>2670</v>
       </c>
       <c r="F685" s="2" t="s">
-        <v>2668</v>
+        <v>2671</v>
       </c>
     </row>
     <row r="686" spans="1:6">
       <c r="A686" t="s">
-        <v>2661</v>
+        <v>2592</v>
       </c>
       <c r="B686" t="s">
-        <v>2662</v>
+        <v>2593</v>
       </c>
       <c r="C686" t="s">
-        <v>2669</v>
+        <v>69</v>
       </c>
       <c r="D686" t="s">
-        <v>2664</v>
+        <v>70</v>
       </c>
       <c r="E686" s="2" t="s">
-        <v>2670</v>
+        <v>2672</v>
       </c>
       <c r="F686" s="2" t="s">
-        <v>2671</v>
+        <v>2673</v>
       </c>
     </row>
     <row r="687" spans="1:6">
       <c r="A687" t="s">
-        <v>2672</v>
+        <v>2592</v>
       </c>
       <c r="B687" t="s">
-        <v>2673</v>
+        <v>2593</v>
       </c>
       <c r="C687" t="s">
         <v>2674</v>
       </c>
       <c r="D687" t="s">
         <v>2675</v>
       </c>
       <c r="E687" s="2" t="s">
         <v>2676</v>
       </c>
       <c r="F687" s="2" t="s">
         <v>2677</v>
       </c>
     </row>
     <row r="688" spans="1:6">
       <c r="A688" t="s">
-        <v>2672</v>
+        <v>2592</v>
       </c>
       <c r="B688" t="s">
-        <v>2673</v>
+        <v>2593</v>
       </c>
       <c r="C688" t="s">
         <v>2678</v>
       </c>
       <c r="D688" t="s">
         <v>2679</v>
       </c>
       <c r="E688" s="2" t="s">
         <v>2680</v>
       </c>
       <c r="F688" s="2" t="s">
         <v>2681</v>
       </c>
     </row>
     <row r="689" spans="1:6">
       <c r="A689" t="s">
-        <v>2672</v>
+        <v>2592</v>
       </c>
       <c r="B689" t="s">
-        <v>2673</v>
+        <v>2593</v>
       </c>
       <c r="C689" t="s">
         <v>2682</v>
       </c>
       <c r="D689" t="s">
+        <v>2682</v>
+      </c>
+      <c r="E689" s="2" t="s">
         <v>2683</v>
       </c>
-      <c r="E689" s="2" t="s">
+      <c r="F689" s="2" t="s">
         <v>2684</v>
-      </c>
-[...1 lines deleted...]
-        <v>2685</v>
       </c>
     </row>
     <row r="690" spans="1:6">
       <c r="A690" t="s">
-        <v>2672</v>
+        <v>2592</v>
       </c>
       <c r="B690" t="s">
-        <v>2673</v>
+        <v>2593</v>
       </c>
       <c r="C690" t="s">
+        <v>2685</v>
+      </c>
+      <c r="D690" t="s">
         <v>2686</v>
       </c>
-      <c r="D690" t="s">
+      <c r="E690" s="2" t="s">
         <v>2687</v>
       </c>
-      <c r="E690" s="2" t="s">
+      <c r="F690" s="2" t="s">
         <v>2688</v>
-      </c>
-[...1 lines deleted...]
-        <v>2689</v>
       </c>
     </row>
     <row r="691" spans="1:6">
       <c r="A691" t="s">
-        <v>2672</v>
+        <v>2592</v>
       </c>
       <c r="B691" t="s">
-        <v>2673</v>
+        <v>2593</v>
       </c>
       <c r="C691" t="s">
+        <v>2689</v>
+      </c>
+      <c r="D691" t="s">
         <v>2690</v>
       </c>
-      <c r="D691" t="s">
+      <c r="E691" s="2" t="s">
         <v>2691</v>
       </c>
-      <c r="E691" s="2" t="s">
+      <c r="F691" s="2" t="s">
         <v>2692</v>
-      </c>
-[...1 lines deleted...]
-        <v>2693</v>
       </c>
     </row>
     <row r="692" spans="1:6">
       <c r="A692" t="s">
-        <v>2672</v>
+        <v>2592</v>
       </c>
       <c r="B692" t="s">
-        <v>2673</v>
+        <v>2593</v>
       </c>
       <c r="C692" t="s">
+        <v>2693</v>
+      </c>
+      <c r="D692" t="s">
         <v>2694</v>
       </c>
-      <c r="D692" t="s">
+      <c r="E692" s="2" t="s">
         <v>2695</v>
       </c>
-      <c r="E692" s="2" t="s">
+      <c r="F692" s="2" t="s">
         <v>2696</v>
-      </c>
-[...1 lines deleted...]
-        <v>2697</v>
       </c>
     </row>
     <row r="693" spans="1:6">
       <c r="A693" t="s">
-        <v>2672</v>
+        <v>2592</v>
       </c>
       <c r="B693" t="s">
-        <v>2673</v>
+        <v>2593</v>
       </c>
       <c r="C693" t="s">
+        <v>2697</v>
+      </c>
+      <c r="D693" t="s">
         <v>2698</v>
       </c>
-      <c r="D693" t="s">
+      <c r="E693" s="2" t="s">
         <v>2699</v>
       </c>
-      <c r="E693" s="2" t="s">
+      <c r="F693" s="2" t="s">
         <v>2700</v>
-      </c>
-[...1 lines deleted...]
-        <v>2701</v>
       </c>
     </row>
     <row r="694" spans="1:6">
       <c r="A694" t="s">
-        <v>2672</v>
+        <v>2701</v>
       </c>
       <c r="B694" t="s">
-        <v>2673</v>
+        <v>2702</v>
       </c>
       <c r="C694" t="s">
-        <v>2702</v>
+        <v>2703</v>
       </c>
       <c r="D694" t="s">
-        <v>2703</v>
+        <v>2704</v>
       </c>
       <c r="E694" s="2" t="s">
-        <v>2704</v>
+        <v>2705</v>
       </c>
       <c r="F694" s="2" t="s">
-        <v>2705</v>
+        <v>2706</v>
       </c>
     </row>
     <row r="695" spans="1:6">
       <c r="A695" t="s">
-        <v>2672</v>
+        <v>2701</v>
       </c>
       <c r="B695" t="s">
-        <v>2673</v>
+        <v>2702</v>
       </c>
       <c r="C695" t="s">
-        <v>2706</v>
+        <v>1489</v>
       </c>
       <c r="D695" t="s">
+        <v>843</v>
+      </c>
+      <c r="E695" s="2" t="s">
         <v>2707</v>
       </c>
-      <c r="E695" s="2" t="s">
+      <c r="F695" s="2" t="s">
         <v>2708</v>
-      </c>
-[...1 lines deleted...]
-        <v>2709</v>
       </c>
     </row>
     <row r="696" spans="1:6">
       <c r="A696" t="s">
-        <v>2672</v>
+        <v>2701</v>
       </c>
       <c r="B696" t="s">
-        <v>2673</v>
+        <v>2702</v>
       </c>
       <c r="C696" t="s">
+        <v>2709</v>
+      </c>
+      <c r="D696" t="s">
+        <v>2704</v>
+      </c>
+      <c r="E696" s="2" t="s">
         <v>2710</v>
       </c>
-      <c r="D696" t="s">
+      <c r="F696" s="2" t="s">
         <v>2711</v>
-      </c>
-[...4 lines deleted...]
-        <v>2713</v>
       </c>
     </row>
     <row r="697" spans="1:6">
       <c r="A697" t="s">
-        <v>2672</v>
+        <v>2712</v>
       </c>
       <c r="B697" t="s">
-        <v>2673</v>
+        <v>2713</v>
       </c>
       <c r="C697" t="s">
         <v>2714</v>
       </c>
       <c r="D697" t="s">
         <v>2715</v>
       </c>
       <c r="E697" s="2" t="s">
         <v>2716</v>
       </c>
       <c r="F697" s="2" t="s">
         <v>2717</v>
       </c>
     </row>
     <row r="698" spans="1:6">
       <c r="A698" t="s">
-        <v>2672</v>
+        <v>2712</v>
       </c>
       <c r="B698" t="s">
-        <v>2673</v>
+        <v>2713</v>
       </c>
       <c r="C698" t="s">
         <v>2718</v>
       </c>
       <c r="D698" t="s">
         <v>2719</v>
       </c>
       <c r="E698" s="2" t="s">
         <v>2720</v>
       </c>
       <c r="F698" s="2" t="s">
         <v>2721</v>
       </c>
     </row>
     <row r="699" spans="1:6">
       <c r="A699" t="s">
-        <v>2672</v>
+        <v>2712</v>
       </c>
       <c r="B699" t="s">
-        <v>2673</v>
+        <v>2713</v>
       </c>
       <c r="C699" t="s">
         <v>2722</v>
       </c>
       <c r="D699" t="s">
         <v>2723</v>
       </c>
       <c r="E699" s="2" t="s">
         <v>2724</v>
       </c>
       <c r="F699" s="2" t="s">
         <v>2725</v>
       </c>
     </row>
     <row r="700" spans="1:6">
       <c r="A700" t="s">
-        <v>2672</v>
+        <v>2712</v>
       </c>
       <c r="B700" t="s">
-        <v>2673</v>
+        <v>2713</v>
       </c>
       <c r="C700" t="s">
         <v>2726</v>
       </c>
       <c r="D700" t="s">
         <v>2727</v>
       </c>
       <c r="E700" s="2" t="s">
         <v>2728</v>
       </c>
       <c r="F700" s="2" t="s">
         <v>2729</v>
       </c>
     </row>
     <row r="701" spans="1:6">
       <c r="A701" t="s">
-        <v>2672</v>
+        <v>2712</v>
       </c>
       <c r="B701" t="s">
-        <v>2673</v>
+        <v>2713</v>
       </c>
       <c r="C701" t="s">
         <v>2730</v>
       </c>
       <c r="D701" t="s">
         <v>2731</v>
       </c>
       <c r="E701" s="2" t="s">
         <v>2732</v>
       </c>
       <c r="F701" s="2" t="s">
         <v>2733</v>
       </c>
     </row>
     <row r="702" spans="1:6">
       <c r="A702" t="s">
-        <v>2672</v>
+        <v>2712</v>
       </c>
       <c r="B702" t="s">
-        <v>2673</v>
+        <v>2713</v>
       </c>
       <c r="C702" t="s">
         <v>2734</v>
       </c>
       <c r="D702" t="s">
         <v>2735</v>
       </c>
       <c r="E702" s="2" t="s">
         <v>2736</v>
       </c>
       <c r="F702" s="2" t="s">
         <v>2737</v>
       </c>
     </row>
     <row r="703" spans="1:6">
       <c r="A703" t="s">
-        <v>2672</v>
+        <v>2712</v>
       </c>
       <c r="B703" t="s">
-        <v>2673</v>
+        <v>2713</v>
       </c>
       <c r="C703" t="s">
         <v>2738</v>
       </c>
       <c r="D703" t="s">
         <v>2739</v>
       </c>
       <c r="E703" s="2" t="s">
         <v>2740</v>
       </c>
       <c r="F703" s="2" t="s">
         <v>2741</v>
       </c>
     </row>
     <row r="704" spans="1:6">
       <c r="A704" t="s">
-        <v>2672</v>
+        <v>2712</v>
       </c>
       <c r="B704" t="s">
-        <v>2673</v>
+        <v>2713</v>
       </c>
       <c r="C704" t="s">
         <v>2742</v>
       </c>
       <c r="D704" t="s">
         <v>2743</v>
       </c>
       <c r="E704" s="2" t="s">
         <v>2744</v>
       </c>
       <c r="F704" s="2" t="s">
         <v>2745</v>
       </c>
     </row>
     <row r="705" spans="1:6">
       <c r="A705" t="s">
-        <v>2672</v>
+        <v>2712</v>
       </c>
       <c r="B705" t="s">
-        <v>2673</v>
+        <v>2713</v>
       </c>
       <c r="C705" t="s">
         <v>2746</v>
       </c>
       <c r="D705" t="s">
-        <v>2746</v>
+        <v>2747</v>
       </c>
       <c r="E705" s="2" t="s">
-        <v>2747</v>
+        <v>2748</v>
       </c>
       <c r="F705" s="2" t="s">
-        <v>2748</v>
+        <v>2749</v>
       </c>
     </row>
     <row r="706" spans="1:6">
       <c r="A706" t="s">
-        <v>2672</v>
+        <v>2712</v>
       </c>
       <c r="B706" t="s">
-        <v>2673</v>
+        <v>2713</v>
       </c>
       <c r="C706" t="s">
-        <v>2749</v>
+        <v>2750</v>
       </c>
       <c r="D706" t="s">
-        <v>2750</v>
+        <v>2751</v>
       </c>
       <c r="E706" s="2" t="s">
-        <v>2751</v>
+        <v>2752</v>
       </c>
       <c r="F706" s="2" t="s">
-        <v>2752</v>
+        <v>2753</v>
       </c>
     </row>
     <row r="707" spans="1:6">
       <c r="A707" t="s">
-        <v>2672</v>
+        <v>2712</v>
       </c>
       <c r="B707" t="s">
-        <v>2673</v>
+        <v>2713</v>
       </c>
       <c r="C707" t="s">
-        <v>2753</v>
+        <v>2754</v>
       </c>
       <c r="D707" t="s">
-        <v>2754</v>
+        <v>2755</v>
       </c>
       <c r="E707" s="2" t="s">
-        <v>2755</v>
+        <v>2756</v>
       </c>
       <c r="F707" s="2" t="s">
-        <v>2756</v>
+        <v>2757</v>
       </c>
     </row>
     <row r="708" spans="1:6">
       <c r="A708" t="s">
-        <v>2672</v>
+        <v>2712</v>
       </c>
       <c r="B708" t="s">
-        <v>2673</v>
+        <v>2713</v>
       </c>
       <c r="C708" t="s">
-        <v>2757</v>
+        <v>2758</v>
       </c>
       <c r="D708" t="s">
-        <v>2758</v>
+        <v>2759</v>
       </c>
       <c r="E708" s="2" t="s">
-        <v>2759</v>
+        <v>2760</v>
       </c>
       <c r="F708" s="2" t="s">
-        <v>2760</v>
+        <v>2761</v>
       </c>
     </row>
     <row r="709" spans="1:6">
       <c r="A709" t="s">
-        <v>2672</v>
+        <v>2712</v>
       </c>
       <c r="B709" t="s">
-        <v>2673</v>
+        <v>2713</v>
       </c>
       <c r="C709" t="s">
-        <v>2761</v>
+        <v>2762</v>
       </c>
       <c r="D709" t="s">
-        <v>2761</v>
+        <v>2763</v>
       </c>
       <c r="E709" s="2" t="s">
-        <v>2762</v>
+        <v>2764</v>
       </c>
       <c r="F709" s="2" t="s">
-        <v>2763</v>
+        <v>2765</v>
       </c>
     </row>
     <row r="710" spans="1:6">
       <c r="A710" t="s">
-        <v>2672</v>
+        <v>2712</v>
       </c>
       <c r="B710" t="s">
-        <v>2673</v>
+        <v>2713</v>
       </c>
       <c r="C710" t="s">
-        <v>2764</v>
+        <v>2766</v>
       </c>
       <c r="D710" t="s">
-        <v>2765</v>
+        <v>2767</v>
       </c>
       <c r="E710" s="2" t="s">
-        <v>2766</v>
+        <v>2768</v>
       </c>
       <c r="F710" s="2" t="s">
-        <v>2767</v>
+        <v>2769</v>
       </c>
     </row>
     <row r="711" spans="1:6">
       <c r="A711" t="s">
-        <v>2672</v>
+        <v>2712</v>
       </c>
       <c r="B711" t="s">
-        <v>2673</v>
+        <v>2713</v>
       </c>
       <c r="C711" t="s">
-        <v>2768</v>
+        <v>2770</v>
       </c>
       <c r="D711" t="s">
-        <v>2769</v>
+        <v>2771</v>
       </c>
       <c r="E711" s="2" t="s">
-        <v>2770</v>
+        <v>2772</v>
       </c>
       <c r="F711" s="2" t="s">
-        <v>2771</v>
+        <v>2773</v>
       </c>
     </row>
     <row r="712" spans="1:6">
       <c r="A712" t="s">
-        <v>2672</v>
+        <v>2712</v>
       </c>
       <c r="B712" t="s">
-        <v>2673</v>
+        <v>2713</v>
       </c>
       <c r="C712" t="s">
-        <v>2772</v>
+        <v>2774</v>
       </c>
       <c r="D712" t="s">
-        <v>2773</v>
+        <v>2775</v>
       </c>
       <c r="E712" s="2" t="s">
-        <v>2774</v>
+        <v>2776</v>
       </c>
       <c r="F712" s="2" t="s">
-        <v>2775</v>
+        <v>2777</v>
       </c>
     </row>
     <row r="713" spans="1:6">
       <c r="A713" t="s">
-        <v>2672</v>
+        <v>2712</v>
       </c>
       <c r="B713" t="s">
-        <v>2673</v>
+        <v>2713</v>
       </c>
       <c r="C713" t="s">
-        <v>2776</v>
+        <v>2778</v>
       </c>
       <c r="D713" t="s">
-        <v>2777</v>
+        <v>2779</v>
       </c>
       <c r="E713" s="2" t="s">
-        <v>2778</v>
+        <v>2780</v>
       </c>
       <c r="F713" s="2" t="s">
-        <v>2779</v>
+        <v>2781</v>
       </c>
     </row>
     <row r="714" spans="1:6">
       <c r="A714" t="s">
-        <v>2672</v>
+        <v>2712</v>
       </c>
       <c r="B714" t="s">
-        <v>2673</v>
+        <v>2713</v>
       </c>
       <c r="C714" t="s">
-        <v>2780</v>
+        <v>2782</v>
       </c>
       <c r="D714" t="s">
-        <v>2781</v>
+        <v>2783</v>
       </c>
       <c r="E714" s="2" t="s">
-        <v>2782</v>
+        <v>2784</v>
       </c>
       <c r="F714" s="2" t="s">
-        <v>2783</v>
+        <v>2785</v>
       </c>
     </row>
     <row r="715" spans="1:6">
       <c r="A715" t="s">
-        <v>2672</v>
+        <v>2712</v>
       </c>
       <c r="B715" t="s">
-        <v>2673</v>
+        <v>2713</v>
       </c>
       <c r="C715" t="s">
-        <v>2784</v>
+        <v>2786</v>
       </c>
       <c r="D715" t="s">
-        <v>2785</v>
+        <v>2786</v>
       </c>
       <c r="E715" s="2" t="s">
-        <v>2786</v>
+        <v>2787</v>
       </c>
       <c r="F715" s="2" t="s">
-        <v>2787</v>
+        <v>2788</v>
       </c>
     </row>
     <row r="716" spans="1:6">
       <c r="A716" t="s">
-        <v>2672</v>
+        <v>2712</v>
       </c>
       <c r="B716" t="s">
-        <v>2673</v>
+        <v>2713</v>
       </c>
       <c r="C716" t="s">
-        <v>2788</v>
+        <v>2789</v>
       </c>
       <c r="D716" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="E716" s="2" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="F716" s="2" t="s">
-        <v>2791</v>
+        <v>2792</v>
       </c>
     </row>
     <row r="717" spans="1:6">
       <c r="A717" t="s">
-        <v>2672</v>
+        <v>2712</v>
       </c>
       <c r="B717" t="s">
-        <v>2673</v>
+        <v>2713</v>
       </c>
       <c r="C717" t="s">
-        <v>2792</v>
+        <v>2793</v>
       </c>
       <c r="D717" t="s">
-        <v>2793</v>
+        <v>2794</v>
       </c>
       <c r="E717" s="2" t="s">
-        <v>2794</v>
+        <v>2795</v>
       </c>
       <c r="F717" s="2" t="s">
-        <v>2795</v>
+        <v>2796</v>
       </c>
     </row>
     <row r="718" spans="1:6">
       <c r="A718" t="s">
-        <v>2796</v>
+        <v>2712</v>
       </c>
       <c r="B718" t="s">
+        <v>2713</v>
+      </c>
+      <c r="C718" t="s">
         <v>2797</v>
       </c>
-      <c r="C718" t="s">
+      <c r="D718" t="s">
         <v>2798</v>
       </c>
-      <c r="D718" t="s">
+      <c r="E718" s="2" t="s">
         <v>2799</v>
       </c>
-      <c r="E718" s="2" t="s">
+      <c r="F718" s="2" t="s">
         <v>2800</v>
-      </c>
-[...1 lines deleted...]
-        <v>2801</v>
       </c>
     </row>
     <row r="719" spans="1:6">
       <c r="A719" t="s">
-        <v>2796</v>
+        <v>2712</v>
       </c>
       <c r="B719" t="s">
-        <v>2797</v>
+        <v>2713</v>
       </c>
       <c r="C719" t="s">
+        <v>2801</v>
+      </c>
+      <c r="D719" t="s">
+        <v>2801</v>
+      </c>
+      <c r="E719" s="2" t="s">
         <v>2802</v>
       </c>
-      <c r="D719" t="s">
+      <c r="F719" s="2" t="s">
         <v>2803</v>
-      </c>
-[...4 lines deleted...]
-        <v>2805</v>
       </c>
     </row>
     <row r="720" spans="1:6">
       <c r="A720" t="s">
-        <v>2796</v>
+        <v>2712</v>
       </c>
       <c r="B720" t="s">
-        <v>2797</v>
+        <v>2713</v>
       </c>
       <c r="C720" t="s">
+        <v>2804</v>
+      </c>
+      <c r="D720" t="s">
+        <v>2805</v>
+      </c>
+      <c r="E720" s="2" t="s">
         <v>2806</v>
       </c>
-      <c r="D720" t="s">
+      <c r="F720" s="2" t="s">
         <v>2807</v>
-      </c>
-[...4 lines deleted...]
-        <v>2809</v>
       </c>
     </row>
     <row r="721" spans="1:6">
       <c r="A721" t="s">
-        <v>2796</v>
+        <v>2712</v>
       </c>
       <c r="B721" t="s">
-        <v>2797</v>
+        <v>2713</v>
       </c>
       <c r="C721" t="s">
+        <v>2808</v>
+      </c>
+      <c r="D721" t="s">
+        <v>2809</v>
+      </c>
+      <c r="E721" s="2" t="s">
         <v>2810</v>
       </c>
-      <c r="D721" t="s">
+      <c r="F721" s="2" t="s">
         <v>2811</v>
-      </c>
-[...4 lines deleted...]
-        <v>2813</v>
       </c>
     </row>
     <row r="722" spans="1:6">
       <c r="A722" t="s">
-        <v>2796</v>
+        <v>2712</v>
       </c>
       <c r="B722" t="s">
-        <v>2797</v>
+        <v>2713</v>
       </c>
       <c r="C722" t="s">
+        <v>2812</v>
+      </c>
+      <c r="D722" t="s">
+        <v>2813</v>
+      </c>
+      <c r="E722" s="2" t="s">
         <v>2814</v>
       </c>
-      <c r="D722" t="s">
+      <c r="F722" s="2" t="s">
         <v>2815</v>
-      </c>
-[...4 lines deleted...]
-        <v>2817</v>
       </c>
     </row>
     <row r="723" spans="1:6">
       <c r="A723" t="s">
-        <v>2796</v>
+        <v>2712</v>
       </c>
       <c r="B723" t="s">
-        <v>2797</v>
+        <v>2713</v>
       </c>
       <c r="C723" t="s">
+        <v>2816</v>
+      </c>
+      <c r="D723" t="s">
+        <v>2817</v>
+      </c>
+      <c r="E723" s="2" t="s">
         <v>2818</v>
       </c>
-      <c r="D723" t="s">
+      <c r="F723" s="2" t="s">
         <v>2819</v>
-      </c>
-[...4 lines deleted...]
-        <v>2821</v>
       </c>
     </row>
     <row r="724" spans="1:6">
       <c r="A724" t="s">
-        <v>2796</v>
+        <v>2712</v>
       </c>
       <c r="B724" t="s">
-        <v>2797</v>
+        <v>2713</v>
       </c>
       <c r="C724" t="s">
+        <v>2820</v>
+      </c>
+      <c r="D724" t="s">
+        <v>2821</v>
+      </c>
+      <c r="E724" s="2" t="s">
         <v>2822</v>
       </c>
-      <c r="D724" t="s">
+      <c r="F724" s="2" t="s">
         <v>2823</v>
-      </c>
-[...4 lines deleted...]
-        <v>2825</v>
       </c>
     </row>
     <row r="725" spans="1:6">
       <c r="A725" t="s">
-        <v>2796</v>
+        <v>2712</v>
       </c>
       <c r="B725" t="s">
-        <v>2797</v>
+        <v>2713</v>
       </c>
       <c r="C725" t="s">
+        <v>2824</v>
+      </c>
+      <c r="D725" t="s">
+        <v>2825</v>
+      </c>
+      <c r="E725" s="2" t="s">
         <v>2826</v>
       </c>
-      <c r="D725" t="s">
+      <c r="F725" s="2" t="s">
         <v>2827</v>
-      </c>
-[...4 lines deleted...]
-        <v>2829</v>
       </c>
     </row>
     <row r="726" spans="1:6">
       <c r="A726" t="s">
-        <v>2796</v>
+        <v>2712</v>
       </c>
       <c r="B726" t="s">
-        <v>2797</v>
+        <v>2713</v>
       </c>
       <c r="C726" t="s">
+        <v>2828</v>
+      </c>
+      <c r="D726" t="s">
+        <v>2829</v>
+      </c>
+      <c r="E726" s="2" t="s">
         <v>2830</v>
       </c>
-      <c r="D726" t="s">
+      <c r="F726" s="2" t="s">
         <v>2831</v>
-      </c>
-[...4 lines deleted...]
-        <v>2833</v>
       </c>
     </row>
     <row r="727" spans="1:6">
       <c r="A727" t="s">
-        <v>2796</v>
+        <v>2712</v>
       </c>
       <c r="B727" t="s">
-        <v>2797</v>
+        <v>2713</v>
       </c>
       <c r="C727" t="s">
+        <v>2832</v>
+      </c>
+      <c r="D727" t="s">
+        <v>2833</v>
+      </c>
+      <c r="E727" s="2" t="s">
         <v>2834</v>
       </c>
-      <c r="D727" t="s">
+      <c r="F727" s="2" t="s">
         <v>2835</v>
-      </c>
-[...4 lines deleted...]
-        <v>2837</v>
       </c>
     </row>
     <row r="728" spans="1:6">
       <c r="A728" t="s">
+        <v>2836</v>
+      </c>
+      <c r="B728" t="s">
+        <v>2837</v>
+      </c>
+      <c r="C728" t="s">
         <v>2838</v>
       </c>
-      <c r="B728" t="s">
+      <c r="D728" t="s">
         <v>2839</v>
       </c>
-      <c r="C728" t="s">
+      <c r="E728" s="2" t="s">
         <v>2840</v>
       </c>
-      <c r="D728" t="s">
+      <c r="F728" s="2" t="s">
         <v>2841</v>
-      </c>
-[...4 lines deleted...]
-        <v>2843</v>
       </c>
     </row>
     <row r="729" spans="1:6">
       <c r="A729" t="s">
-        <v>2838</v>
+        <v>2836</v>
       </c>
       <c r="B729" t="s">
-        <v>2839</v>
+        <v>2837</v>
       </c>
       <c r="C729" t="s">
-        <v>300</v>
+        <v>2842</v>
       </c>
       <c r="D729" t="s">
-        <v>301</v>
+        <v>2843</v>
       </c>
       <c r="E729" s="2" t="s">
         <v>2844</v>
       </c>
       <c r="F729" s="2" t="s">
         <v>2845</v>
       </c>
     </row>
     <row r="730" spans="1:6">
       <c r="A730" t="s">
-        <v>2838</v>
+        <v>2836</v>
       </c>
       <c r="B730" t="s">
-        <v>2839</v>
+        <v>2837</v>
       </c>
       <c r="C730" t="s">
         <v>2846</v>
       </c>
       <c r="D730" t="s">
         <v>2847</v>
       </c>
       <c r="E730" s="2" t="s">
         <v>2848</v>
       </c>
       <c r="F730" s="2" t="s">
         <v>2849</v>
       </c>
     </row>
     <row r="731" spans="1:6">
       <c r="A731" t="s">
-        <v>2838</v>
+        <v>2836</v>
       </c>
       <c r="B731" t="s">
-        <v>2839</v>
+        <v>2837</v>
       </c>
       <c r="C731" t="s">
         <v>2850</v>
       </c>
       <c r="D731" t="s">
         <v>2851</v>
       </c>
       <c r="E731" s="2" t="s">
         <v>2852</v>
       </c>
       <c r="F731" s="2" t="s">
         <v>2853</v>
       </c>
     </row>
     <row r="732" spans="1:6">
       <c r="A732" t="s">
-        <v>2838</v>
+        <v>2836</v>
       </c>
       <c r="B732" t="s">
-        <v>2839</v>
+        <v>2837</v>
       </c>
       <c r="C732" t="s">
         <v>2854</v>
       </c>
       <c r="D732" t="s">
         <v>2855</v>
       </c>
       <c r="E732" s="2" t="s">
         <v>2856</v>
       </c>
       <c r="F732" s="2" t="s">
         <v>2857</v>
       </c>
     </row>
     <row r="733" spans="1:6">
       <c r="A733" t="s">
-        <v>2838</v>
+        <v>2836</v>
       </c>
       <c r="B733" t="s">
-        <v>2839</v>
+        <v>2837</v>
       </c>
       <c r="C733" t="s">
         <v>2858</v>
       </c>
       <c r="D733" t="s">
         <v>2859</v>
       </c>
       <c r="E733" s="2" t="s">
         <v>2860</v>
       </c>
       <c r="F733" s="2" t="s">
         <v>2861</v>
       </c>
     </row>
     <row r="734" spans="1:6">
       <c r="A734" t="s">
-        <v>2838</v>
+        <v>2836</v>
       </c>
       <c r="B734" t="s">
-        <v>2839</v>
+        <v>2837</v>
       </c>
       <c r="C734" t="s">
         <v>2862</v>
       </c>
       <c r="D734" t="s">
         <v>2863</v>
       </c>
       <c r="E734" s="2" t="s">
         <v>2864</v>
       </c>
       <c r="F734" s="2" t="s">
         <v>2865</v>
       </c>
     </row>
     <row r="735" spans="1:6">
       <c r="A735" t="s">
-        <v>2838</v>
+        <v>2836</v>
       </c>
       <c r="B735" t="s">
-        <v>2839</v>
+        <v>2837</v>
       </c>
       <c r="C735" t="s">
         <v>2866</v>
       </c>
       <c r="D735" t="s">
         <v>2867</v>
       </c>
       <c r="E735" s="2" t="s">
         <v>2868</v>
       </c>
       <c r="F735" s="2" t="s">
         <v>2869</v>
+      </c>
+    </row>
+    <row r="736" spans="1:6">
+      <c r="A736" t="s">
+        <v>2836</v>
+      </c>
+      <c r="B736" t="s">
+        <v>2837</v>
+      </c>
+      <c r="C736" t="s">
+        <v>2870</v>
+      </c>
+      <c r="D736" t="s">
+        <v>2871</v>
+      </c>
+      <c r="E736" s="2" t="s">
+        <v>2872</v>
+      </c>
+      <c r="F736" s="2" t="s">
+        <v>2873</v>
+      </c>
+    </row>
+    <row r="737" spans="1:6">
+      <c r="A737" t="s">
+        <v>2836</v>
+      </c>
+      <c r="B737" t="s">
+        <v>2837</v>
+      </c>
+      <c r="C737" t="s">
+        <v>2874</v>
+      </c>
+      <c r="D737" t="s">
+        <v>2875</v>
+      </c>
+      <c r="E737" s="2" t="s">
+        <v>2876</v>
+      </c>
+      <c r="F737" s="2" t="s">
+        <v>2877</v>
+      </c>
+    </row>
+    <row r="738" spans="1:6">
+      <c r="A738" t="s">
+        <v>2878</v>
+      </c>
+      <c r="B738" t="s">
+        <v>2879</v>
+      </c>
+      <c r="C738" t="s">
+        <v>2880</v>
+      </c>
+      <c r="D738" t="s">
+        <v>2881</v>
+      </c>
+      <c r="E738" s="2" t="s">
+        <v>2882</v>
+      </c>
+      <c r="F738" s="2" t="s">
+        <v>2883</v>
+      </c>
+    </row>
+    <row r="739" spans="1:6">
+      <c r="A739" t="s">
+        <v>2878</v>
+      </c>
+      <c r="B739" t="s">
+        <v>2879</v>
+      </c>
+      <c r="C739" t="s">
+        <v>304</v>
+      </c>
+      <c r="D739" t="s">
+        <v>305</v>
+      </c>
+      <c r="E739" s="2" t="s">
+        <v>2884</v>
+      </c>
+      <c r="F739" s="2" t="s">
+        <v>2885</v>
+      </c>
+    </row>
+    <row r="740" spans="1:6">
+      <c r="A740" t="s">
+        <v>2878</v>
+      </c>
+      <c r="B740" t="s">
+        <v>2879</v>
+      </c>
+      <c r="C740" t="s">
+        <v>2886</v>
+      </c>
+      <c r="D740" t="s">
+        <v>2887</v>
+      </c>
+      <c r="E740" s="2" t="s">
+        <v>2888</v>
+      </c>
+      <c r="F740" s="2" t="s">
+        <v>2889</v>
+      </c>
+    </row>
+    <row r="741" spans="1:6">
+      <c r="A741" t="s">
+        <v>2878</v>
+      </c>
+      <c r="B741" t="s">
+        <v>2879</v>
+      </c>
+      <c r="C741" t="s">
+        <v>2890</v>
+      </c>
+      <c r="D741" t="s">
+        <v>2891</v>
+      </c>
+      <c r="E741" s="2" t="s">
+        <v>2892</v>
+      </c>
+      <c r="F741" s="2" t="s">
+        <v>2893</v>
+      </c>
+    </row>
+    <row r="742" spans="1:6">
+      <c r="A742" t="s">
+        <v>2878</v>
+      </c>
+      <c r="B742" t="s">
+        <v>2879</v>
+      </c>
+      <c r="C742" t="s">
+        <v>2894</v>
+      </c>
+      <c r="D742" t="s">
+        <v>2895</v>
+      </c>
+      <c r="E742" s="2" t="s">
+        <v>2896</v>
+      </c>
+      <c r="F742" s="2" t="s">
+        <v>2897</v>
+      </c>
+    </row>
+    <row r="743" spans="1:6">
+      <c r="A743" t="s">
+        <v>2878</v>
+      </c>
+      <c r="B743" t="s">
+        <v>2879</v>
+      </c>
+      <c r="C743" t="s">
+        <v>2898</v>
+      </c>
+      <c r="D743" t="s">
+        <v>2899</v>
+      </c>
+      <c r="E743" s="2" t="s">
+        <v>2900</v>
+      </c>
+      <c r="F743" s="2" t="s">
+        <v>2901</v>
+      </c>
+    </row>
+    <row r="744" spans="1:6">
+      <c r="A744" t="s">
+        <v>2878</v>
+      </c>
+      <c r="B744" t="s">
+        <v>2879</v>
+      </c>
+      <c r="C744" t="s">
+        <v>2902</v>
+      </c>
+      <c r="D744" t="s">
+        <v>2903</v>
+      </c>
+      <c r="E744" s="2" t="s">
+        <v>2904</v>
+      </c>
+      <c r="F744" s="2" t="s">
+        <v>2905</v>
+      </c>
+    </row>
+    <row r="745" spans="1:6">
+      <c r="A745" t="s">
+        <v>2878</v>
+      </c>
+      <c r="B745" t="s">
+        <v>2879</v>
+      </c>
+      <c r="C745" t="s">
+        <v>2906</v>
+      </c>
+      <c r="D745" t="s">
+        <v>2907</v>
+      </c>
+      <c r="E745" s="2" t="s">
+        <v>2908</v>
+      </c>
+      <c r="F745" s="2" t="s">
+        <v>2909</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.69999999999999996" right="0.69999999999999996" top="0.75" bottom="0.75" header="0.29999999999999999" footer="0.29999999999999999"/>
   <pageSetup paperSize="1" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter>&amp;R&amp;13&amp;K6E6E6E &amp;F &amp;D &amp;T</oddFooter>
     <evenHeader/>
     <evenFooter>&amp;R&amp;13&amp;K6E6E6E &amp;F &amp;D &amp;T</evenFooter>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">