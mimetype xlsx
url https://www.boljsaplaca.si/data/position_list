--- v5 (2026-07-12)
+++ v6 (2026-08-26)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2910">
   <si>
     <t>Seznam delovnih mest v pregledu plač</t>
   </si>
   <si>
     <t>www.boljsaplaca.si</t>
   </si>
   <si>
     <t>Posodobljeno v</t>
   </si>
   <si>
-    <t>07/2026</t>
+    <t>08/2026</t>
   </si>
   <si>
     <t>Število položajev</t>
   </si>
   <si>
     <t>category_name_en</t>
   </si>
   <si>
     <t>category_name_sl</t>
   </si>
   <si>
     <t>position_name_en</t>
   </si>
   <si>
     <t>position_name_sl</t>
   </si>
   <si>
     <t>job_description_en</t>
   </si>
   <si>
     <t>job_description_sl</t>
   </si>
   <si>
     <t>Administration</t>
   </si>