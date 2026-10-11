--- v6 (2026-08-26)
+++ v7 (2026-10-11)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2910">
   <si>
     <t>Seznam delovnih mest v pregledu plač</t>
   </si>
   <si>
     <t>www.boljsaplaca.si</t>
   </si>
   <si>
     <t>Posodobljeno v</t>
   </si>
   <si>
-    <t>08/2026</t>
+    <t>10/2026</t>
   </si>
   <si>
     <t>Število položajev</t>
   </si>
   <si>
     <t>category_name_en</t>
   </si>
   <si>
     <t>category_name_sl</t>
   </si>
   <si>
     <t>position_name_en</t>
   </si>
   <si>
     <t>position_name_sl</t>
   </si>
   <si>
     <t>job_description_en</t>
   </si>
   <si>
     <t>job_description_sl</t>
   </si>
   <si>
     <t>Administration</t>
   </si>
@@ -15461,51 +15461,51 @@
   <si>
     <t>* Overseeing the development and implementation of strategic initiatives to drive organizational growth.
 * Leading cross-functional teams to identify and capitalize on new business opportunities.
 * Establishing and nurturing relationships with key stakeholders, including partners, clients, and government entities.
 * Analyzing market trends and competitive landscape to inform strategic planning and decision-making.
 * Collaborating with senior management to align development goals with overall business objectives.
 * Managing budgets and resources effectively to ensure the successful execution of development projects.
 * Monitoring and evaluating project performance, providing regular updates to executive leadership.
 * Ensuring compliance with industry regulations and standards throughout the development process.
 * Fostering a culture of innovation and continuous improvement within the development team.
 * Representing the organization at industry events, conferences, and networking opportunities to promote brand visibility and growth.</t>
   </si>
   <si>
     <t>* Nadzor razvoja in uveljavljanja strateških pobud za spodbujanje rasti organizacije.
 * Vodenje medfunkcijskih ekip za prepoznavanje in izkoriščanje novih poslovnih priložnosti.
 * Ustanovitev in negovanje odnosov s ključnimi deležniki, vključno s partnerji, klienti in vladnimi ustanovami.
 * Analiza tržnih trendov in konkurenčnega okolja za obveščanje strateškega načrtovanja in sprejemanja odločitev.
 * Sodelovanje s seniorjem managementom za usklajevanje razvojnih ciljev z celostnimi poslovnimi cilji.
 * Učinkovito upravljanje proračunov in virov za zagotavljanje uspešne izvedbe razvojnih projektov.
 * Nadzor in ocenjevanje delovanja projektov, dostavljanje rednih posodobitev izvršilnemu vodstvu.
 * Zagotavljanje skladnosti s predpisi in standardi industrije v celotnem razvojnem procesu.
 * Vzgoja kulture inovacij in stalnega izboljšanja znotraj razvojne ekipe.
 * Predstavitev organizacije na industrijskih dogodkih, konferencah in omrežnih priložnostih za spodbujanje vidljivosti in rasti blagovne znamke.</t>
   </si>
   <si>
-    <t>Economic/Financial Manager</t>
+    <t>Economic/Financial Director</t>
   </si>
   <si>
     <t>Ekonomski / finančni manager</t>
   </si>
   <si>
     <t>* Responsibility for the smooth running of the economic department in the company.
 * Planning, managing, and monitoring all the financial activities in the company.
 * Managing, coordinating, motivating and assessing subordinate employees.
 * Drawing up a budget, forecasts, and a financial plan.
 * Managing and monitoring the cash flow of the company.
 * Communicating with commercial financial institutions, auditors, tax authorities, etc.
 * Completing reports and their presenting to the owners of the company.</t>
   </si>
   <si>
     <t>* Odgovornost za nemoteno delovanje ekonomskega oddelka v podjetju.
 * Načrtovanje, upravljanje in spremljanje vseh finančnih dejavnosti v podjetju.
 * Upravljanje, usklajevanje, motiviranje in ocenjevanje podrejenih zaposlenih.
 * Sestavljanje proračuna, napovedi in finančnega načrta.
 * Upravljanje in spremljanje denarnega tokov podjetja.
 * Komuniciranje z komercialnimi finančnimi institucijami, revizorji, davčnimi organi itd.
 * Izdelava poročil in njihovo predstavitev lastnikom podjetja.</t>
   </si>
   <si>
     <t>IT Director</t>
   </si>